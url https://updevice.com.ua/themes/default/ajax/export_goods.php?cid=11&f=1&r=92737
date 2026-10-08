--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86a583a3fc7141ee8656d9802ac7281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4a6f2a89fa53130c3d440b37254a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cceb8f6290567a59ae88e6709acc643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1faa56814a4938171559c9da8184f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54813927f7bc486b4169cc6141bbf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfc0d465806c9143cd10d458a642126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1d32572637ed75d04883ee32973d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688358c5366cf67e0f3d34916e9f3ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96bbc11d7c6571143af7359c87d399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea5740c364a530761da42a75a4821410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193d9d291fd5c5f0a2271dff98e1d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a758453763416cd4892462e804e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1761d9e32ae76ceb5a9c805c133a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d453c16ed553afc8774075f9d16d1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6060e07a4289c1f891ad7432f0632315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d732d7e90c3df7b6d5598476d6daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf8523293abb4be61ce52b249cb87617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef2d41aa530751d4943ab1842a825b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e138b165525da90eed7a176d9671519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898904b7410bb83b3c9e1cc5ea3ac0a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6dbbcf456ce84a675dd16d6734ab021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa080826a0048c229f8c8786a08116422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f216f13522a6cb431f0ff4717347623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1183ef23e80506caf1dc7209f6333624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c616dc1bf115aa4b40a34036817b9c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b375062b9c8d75df03c7b346f5d530b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687669adce1e3011a5392cb0e2ce9ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b4f7e098cdce0f9e8bd49cc1c1b1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441bab5330ca4eaa3a52ff1e2733dc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1e1d61df11c7bac6bdd20dcce824430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a50a6127dc936016e848a92ed82b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f359e9bb02c3c94c4b2310641166d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f70f874288bd0162d09c74e10b44633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8a794cbdb43d17a8ff2a5427507e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f7810c95ecc60158dbbe92ae5cf5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0750d60e80d35e66824d6e81c4a47d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64ee709aca751fbe3e1212b6d3463237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe2539f871353ab745476f5451fdeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a310e97bc654dd412742f1a5d58139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530974c3f13d47fc8a9ba89f34a931b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484460576c8f3b0927b7de8601bcab841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac44882ea80d4340aa6e9a2a70ea5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691897092daebe4ef2b8a574749384143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9351e1c74d9e4b44fe2de7f385e652244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48b65fd63ea41862b273e3c4c0c6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c29036f13fb35e7bf9857deb6dd1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3050d20eafa1d75709dc5f02e143e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a679341ba3500e0335f3454ef219d5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483697e54bfeb84c2c5296a6412de69e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0048500960e0028c1275ad8be1d3b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48b9d87d49912370f63bf8749ace3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68ec9e3dc242a0d11c0605082465f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa70fefb7dbd8c14285b31ad40558653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021adc615f0ae0c718661f7e517f3a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f12db64b8205e62bf77b620eb25da655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f1665ece93577ba3b79e7df43665556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce11e3819dc24377e779f5ff4d7903a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bec4d0fe44d11ccc75b2762b8370858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdbe67a85eb27dc5ee9dd2c254aff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281eab099435deb66e2c4c8890d82260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dab05eb9ae65ed7ab29bc7774897f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd97d33631a8562685dfdeaf1ad42862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66b5274dcbbd2b8cc2f6d08a9602063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934cc5023c82bcbdc11df047b4011a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8361c0cd94bde765712da910924fc5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a76282314f2888ca937ec790be4c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa520d5a84968038fb584957be862e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247686dfcef8b54ede34f0310960e1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cbcd88ccaa592d3c8addbf251cb8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa0c7b5d31fc3d8f092944d458dabe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56598619e1e1d573e96754cc3e5c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18284a40c111bcfeb2ed79942c80ec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760e3c85f84719985e08fae82a963f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff77c2e31543fbaa4a46f2345c11174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbf7d678f48fb93b745234c3ce48475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1c50822e0709c1fe35e24ef933f3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2909d97b1eb92b6776d1af91a79f2fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044721cd9aaba2283616c89c6d0db7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbce9d11919ec229b64777c5f5ac9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a14b9b82aa284193f775a63412fd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e863efaf02b664a7e9f3e86f55bc6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b739c0cd725098b011d488172c7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29fe1003238904d900e039c7f6b27c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79191de38be45620001b844d6adbf87b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cfe65d6845865a652908fcdf0799185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81736c3ce68ab8277fa4e1b8b66ed8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843315227a9e509fbd6af43664a76e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995183173debdabd7acc8098a083ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbace8d3bcaeddaabd7466988744cac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f24a882abe11954369980d2e7680af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfd81af1d53efad6715dfec970c0bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfa1d358624eecb8ef7057733a74a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c7a7fbd7a09417f6d7bfd21549bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac460147e4221951205b640bb56c9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678482cca85d17212b83eea6c30a268f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa80c3c1c60984ad1a28d32e7b770cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5e23246ce8763b75b623e61dc82f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e2bcc9ca82f8618d06958b496bfba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ba0bbcb6a9892caf17aaaa93f266799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f607ef448847243ee8e5b1ed917b03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d46b921e1417607be3a02274471ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f712152f9161e60a13948516d61ae2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef4f4ea0b1fdebe102a69a218ba98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e46ba1fca49353c6bdb821567ed1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630a047946ec44eea092da68a34d824105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24234ee991257c05e6969ee58899874106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508bd4d5284f71567657936e9825a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2338669e3bef1854c1289035fe57f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a07940467f23b99ff443c233ecc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3694488fefd4aff78335348440135f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932c77c9c46bb8f4d036196976d406c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099abf37d67097081c5523c1479fa30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf43f89cfb4d117682e71c0ded5e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236c50c6af2d71d3ce3a50506c9200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76b7bf3c29d620a0282a88d632ee7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1420e70a37fca400004b830cd5dc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0f0e331c902ac3fc032fb32a1b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906e8357548b6910811ffb746b40e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621b54b3db4b2db2ceb89cd422fdc37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5e4af9dc1b8b62a8e64bd58df2d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0769a109b742042462510f72727d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99cb316349aecc3d18225a337c08bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fe277d20c252be55ec0dbcef21378123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272427516fac3c1a19db01b19a055fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fe0fe98c9819495c0449e3b386b9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73b09c35fc07bcc54069563e13c35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2486b043e9b834a4f815d7fd39ea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790afb31af5ef59195a24108ab549d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c31cb482133991da2e4fb80b7c78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207a62ff18be378945a5075a0c0e42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93dfb1255f825e94ef0e1248bd6fb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d54fe7185a2829c6b4fe2373a8db0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210c87ffcaaeb2b215941df5d6f9b29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d8046d312cb7e8cb59f4002b9d1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cde403e4c5cc3399c2c299d726eb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa936be63980c7e156542b7d4a6a18e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82231b90729912b2a5ecafe3128c829c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601afc9c6e923d73f6851f13124fe41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e830182ecb9fdc03e5c81b348bf59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c1a9786eee913074e975a280efa5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68137c329e17a1600b932617ef47d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397afb90792ee16a1f5bb855b91ad27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ed6d2abbb254a59a8c8319c19ad3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40055a74e2a10e857bbbaaf03b90de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d34f8b1871758c038deaab7ff46b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c2eb51677e1904dc7fd64159bac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea87491bba9cd8465f34e6eb354895e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856822fbe4c6083f0c033fd0f1c1b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e7d944b117a8e2eb78b7f035624c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f98d7aacaf6650ddaae187d02bfc4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d1531ac9b02b1b3e2488e1b677b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760ca0a8f7f585419a20754f9b2ee5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477acb521db0780053a4d704fc971bd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb1c8446bf49a159451f2d7bbe09b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d4860593bd4a42fb096bda0fb962155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af306b3e2a5160c62b41ce710e0239156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e46df6c5b4c976f43c317b1803629157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb9a931111a00a548261f6a18cc7fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c562395b66449955059fbd8d374e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7792ec46a885ab5de589c551bd3bea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b35bb7a897d44cba723592964fa4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727c689f8caf4eb6cd5aa3e881c4927162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164ae75897830851e0ffb7609f437ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7091c7ae2036128f877642aa76bf9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ef2f785f5827c054614d66c9107e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f3c7dac37b6d2057933415ea7507166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea09f51157ce529710dc457a678878167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ab200f4e6ff088cbf876ddeddd2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990450747554030474d95c9db48d6e33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f87c73b1573c0340a0e186b882ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071f800c348723e64a64fa8b8eed27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888466e104b5782a3b810bab94116e04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1830cb4f2bb84362eefd8a4d778f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd27611fa00eb6c08a44ad0263aabc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45378b93062ced59c1e01c29ed18c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d787ceee8a849b3242f29fa4f5a24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9f1379f97f43028a914f6debea5cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc4e63419afae479b6e7d89bd138c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cd688043a0d8f46ce2e4cb4b653a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fedddb97045cf59679ec2758fbea0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257041e1413ffed2757885c11b8c2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ced7cd403794d0c034b86d4abb0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46e34385a4120e952b64c0d15f404183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f6612f896463009f71b286a81a7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c13fa2f58297a3657f1c62cb0fed0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661cfba6fa13fcd7e2bb5193b22b470186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedc322607a77fb02a9d669124f3443187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b70c410976d5f5a1f63ed54c26284a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d863c63fba7ae71aeb6c06d6501a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad46b922bd9ef6bb76d3144fd30a6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e8ca9f0bc8cfcc926f155eb1ab8a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e02f592fdae3c3d19bfb21ffd45e72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04d78715b6686cca4d78662c6f12c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2747dab941ed485d778fa5c786de39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7991ad757ae3e775fe80f60d40df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae79a47c98cc77004ef813bc9d8a418196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fcb171bc516bf153fe80b530b3641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96812672d5b5e532c731a40b45f3be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b91220bf72648f3b4a75e0056a14f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceac57bcd14fdd8caaac776a486d09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41bbe0e536c43bee4a5017c9997f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ce6aa185db092a8b9b967c1954c08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017785fc1bfe8b1be472467bda38d0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a4e1bf7ed59c3497a18677aa0d08b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501121cf718793f768cd03868e1ad7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af515203c5d125d9e8973445cf7b9ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111912441227b1fc02532358a2365b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e89762ce3536f652d1664555d6d72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378ee261f5e2387753ffb0bf2f0fe9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bef33b362a278497495be75a5c36e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280e5ddf97ea1dabb14297192d3359211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d2cf73913e2b7cf0537a823aad226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c994c4ce180d5a222f5e880fcb11eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c03fea0c0aa7941daead6095de6ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd0e3717a61588f52ad2fd34526862215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b741b268566b27f2062ea1ba31f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511da787fe376815770c24446ceaa0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8595e28c16a200da0e60bf074ab8494218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1352e4e1367fec80899f60efa767d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a03e27795fca89a94b4991e07ad1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47698544b276519ae4dafb64af025a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f8a6b1d2be61d975ec2afbfef044a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0540b95c6c20455b5cd6c0449b1a7c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd847c98c3b25febdb1668e96fa495f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35185cd3b06b08dd70ef06d681370a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b537d5fe53a12767fe046f53b1e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2219f492fa811010d6ac7385d4bb28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47fc8f3c4ff09fd671ddd5d59a4692228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ea72f83a8ea10092ff6c649a162d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370436dfd5d955dc68239b29a1a1208a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57570a3ec023d9dbad7aed2203dfed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1978f3f4778bc76696fd447c6d251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e51a9396f7d81f7b3042a863ab7a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88db7dc0f3886f85cc5320dfb791d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1617cea8682104209e4117f6cc9f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd702952e96247a6342430da8f572f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb25001b0bf4cd01f2ef69d39a23053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6674e962a4f02ccc5b989f924d105238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee145f7ad2c7172326c820373a67845239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f2a72e87258a69f8b6635372c2db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0c680829c5a7a820d3140ec5a5b0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa26a69aa066c3a8aeae8b69af44ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cc3356308e6a40aec872ac05beed6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542d49dec4f7219b01118d28ce79fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abd5b471698bfcc89bed3d2d5d091b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87412964fd2bd03cd5a42dce458d87c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee880a7b0e2a081c8ecc49fa7825b8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f094066df46878514430684ddaa77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586695b220afa5fbff17b2062e2e140249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa68da5534e044765704d46244751b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da37dad2022a480abf341d1e3a621b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ff74fcb500179acbff473566969a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7704bb58c905e6bb1bcc526c9d0c01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3224036f75d167e67cc0afd5ce0f84c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802c7f5fc6515eb7ed4f97060b9a920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7f8101246f8d8c571b578db8d2632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b43677a8898e8d9239ae6c5e55e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5d7ad93ec34225bbe852f6609b1b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51dce2dd6d2b2593e95fc3f91e6b94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ecbd82b028d3c91de59550b2ff5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b39f1ec5b44f19babf494ad79660de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514562d4ba332866e099a0dba5e800d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce410e7bec76934c7bc07be488a70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac4e78f8ad41ec404198f97d8f7f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b7bde752d2ed6f50237761876ef8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319d7494993423b6059b40c2af5f57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24066ee2bd0a38e8ec29fca4f5167c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531655fef3b1558f268e8dcc67a599c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d24d96ad36968918d9eb1d377941269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb94dd741512f10183c5b5a989fc1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174cdd23581be9572b283ef8fe06ec6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b004fc95693899163c1f3e23309f1d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8d5ce72e70d8fb65327e16f3ce5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ef29dbad2793b9fe1a4a0d9d107ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019c4094a72f3ec2efacdb67894fd81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b399b0f8f851a5f2435bf706847f7c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffc66bc210e493da8e040be8e86f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449d12803b1e5fa10b6141b378c8902278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032958bce0fcafd305d10f936b6cd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf151f655b3657015a1ffe612466f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b46788d15c1de64cc27b63adfbd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605fc7f341331aebfdab19b25d15fdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6ff08b9d61bb4cca2bdb26c2eefb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158f5ea1d671b36afa24a7aba27b49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7cdce131667a852301aa3e87435b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d975158266c7ce1f37b4bb0c802ec3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3bb8bcebb5f1d7c9ebf9a18b2aee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b4f6812c464b4a00874d6bbefb741288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d009c50dd83e67359966370c31689ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33d3d783a23133d2f8a33e2b66b046290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e7448d9c399dd6b3ef27804a0e372291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41937acefb0a7fafc6f3c6cb02822e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d3713d304429f5c466536d7335aae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2217a392aa65102ef23399e1ecdc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a118de414ee9b0763961e750eb56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14bcc73d77c399ace756fbb8ef8e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314575cca44226f7f0c6919c90ae367d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246846f9b79d6e67eccdac8cf530926298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f65e7bdee7901ade60f171699a4bb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c74ed6a30321620ebace6d5427e14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb358c11e13e4079cae7852493c50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296925f1b7b653158d5918ee09395f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b0c5725894ed2041aa4142c4d7c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f0b217aae8bd1e3768b13d1888910304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99646d9fa4d1399d5a3c5f3f9c5e018305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f2bb0ee699fa98c391e7c6a0e8e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04f127c7ff2365032f1b29e0a7413a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9367fc1a9f46b348729b1d47ef78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb54e69e25b6f48ac4d4037734888f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac606549283dd21323b466198e7be2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445965f79406f481cdcccd7881a0073311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f99d24575f569eb3d9918b96f9bc4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e1d515345282bbdf60a0bc90064cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6daf379dfcd95a86bd8572e02d382f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e335eb810ef34c6f60a976845e0bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65736111873bbd12ad1373bdb57cf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc03bde5bd7d7c910c90b621a50a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e156d3c0ba01b618bd08805780f152318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4030e75ca598b518d8884e9a00dee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc59e85bddcae4d2da88d4d1ab804c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f2ab775b17c0b70295e44339ee02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3d9246ae228e3b8b9152ae0d30a30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407018f9fd8bb48e8fbebd58097ba7e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7a4898e39947089782d3995405f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381615ea4676ba7f09c85074ea37504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b344257d248be093bf36f1a18ed8535326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f49f168a2b8e629c9122f4b7bc3c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b16322101aa7992d8456bbef34ca15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f93a0454668aeb3cdc5cf7c1563504329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec48c57d006c9ae35669cad070f886330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86df00ab038a4e3c5a2c7b2bcbb4433331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889610821f86f1b704849d21930d227332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec3e12fb2a714eaec8eb5facb4492b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90641382d535ed50bea8f100ed5f99e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1196bd85df41521bb4e9dd9dee7b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735a3dba93dc48824ba90520b256a9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1c1319291e6c8a37c82fedf9470a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a0fbcaf8d90ff9d0623d1bee9cd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf95dbaf0f0541a37167ff04c8ec42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c175e68589bd625d204021191df3ad4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc282049fb5f4de05a2f61916dee73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f19ab2752921b609f990059a1a896c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c50f061119b7a15b76f0c3356969a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671088689e03fc8367f33ff4df9d627344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf6c3e7f6c6d5152374c0a89a82e3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a3b17cc819885557b360f0e45260346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ad93fc62e520413cb363739ae08a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63420e30f98a52db4d1b4dbc30b2e176348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5706d0eb7f1db635e550349fa829e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732321b022dab72dbb1698c5b5cb71f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c88c28bf415c88d995efd8e31fa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc674cfe65f1f16220e41f975602b39c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa901930113998ff6fdcc82617c35f44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116a6651b84927b35b667b983406a92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2075c07e504911e8fcd38ef3c1039355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7b2cc1b81da4818c7ba5a52763c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b47ef9fcff91c84ca849c642118023357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64218f5b994641657ba4630a1ad2d2dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ac589d4a5a6ef146b11b013faacb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07d047ca02709b00db47bdd5fa92b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e67fb1300336e38908138a5876fef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0d25a4121dd894930ab25bf75d0c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f3e692d6868744c162c150980e72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e69d8dbaf28cd6fab6f56d6a00af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a2f6874487f51e96fed6bc100f67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8fe66698dbdb832dc831bf46c47a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2350fb03bd97758e082192f7f99e9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4727871b3ba2c8ac12e46e213a737368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff66ed4eb2bb42222a1dcf56a5b2106369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b35acbadd4bdb1530cc7e13ac8968370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c27dfbdaf308401a97c89c607ac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8478ce12af70abb86a887a656ccdac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dede9258348caf712a1b9ff74f68006373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5052fe7afd4cdaded5cf192c544738f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794a8b81462fbabeb8377e4566e1f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb74a3312b5bcd7f37b4d78acbbe2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf73fee445843bbec91209faed3880377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aa3d1d01b503500a0620f7407e135378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa75a4d009d7ba4f2aa4ea5e678bc65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19ee2997729b9a3bd5a2eec8bca67b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94a61aee2eaea92100d95bd7ed466381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229fe7fa411fdc030ff007322b4d1f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3c1530c75ef3e54f266ccb9049fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8f1c04e8c47333d588a616931fce7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5e436bce40f2cfaf230b4e27bbb99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d417db420fd63843712e4d065047dcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7389cddcf0b71699c0e871bea39494387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f8e8a03f27c8ceb6c4edad225a7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae5a3235b4e013690f5744264bfce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9fb60d1caf7fdc0a86582dbb06406390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3744907ff243d033753e8b4706887391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03236d8bd5c08b1e6fcf2d3c3e3b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38697399ae31a1d8fe0cefa47d561e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a26e0c794135091ba74f1e7a21d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330e36256426215c725baa3a041cee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2a486cab116dada68157a0aef32f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1157c40d69ea34caed21bf5f2871c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0812696a11fcfa7d4d50914af8c2571398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce422cc668011bf91022bd6012a3d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8f98ab6d1f5ce6ba3763f4e9c66c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f20559d3c0f5b268515b055aeed669401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934b591f44da34997b190a422410d50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fac32074766a1e0f073c09e4cce08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b63008111ef4d7f6a0be1896a4bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf3eb5c08b209312f120e6ce035fba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef41b6fc076d9c16ead57936f9f01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b545e88ca12424ca79177cf2a8c6910407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a54cdbceb2cce1637f9823cf0c10b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc50c4c2a456a6793d908e3a3b32174409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce50a596e518eeb8e1ffa4580a17c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a775f19d1fb18f069e7bdeb24c9097411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0371166676430c6340567dc309033d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0819f2e2b7d61c4dac369ce7e6abf0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee59bb4b0eb494f11a17762008440ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685bc1f159327814f2db6050785da0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536720e846d2864acb06adeaeebd75ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a96d041cd60656a603deaddb90c91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacc68ea9e198aadbfed1a82d1a0f2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec0f95d79202a78e29a494d96faad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4515c269cfa16f01c930312f3862420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d96a019e82f7c32ec3c031a8eae45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f569542c93894ddd82ad8719f9e88cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bbd5863222e367faeab2cc793b8b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57ab7a32b3ec4b7f760a5325e092d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad258e9838d228d1916bff1d952bb2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7c701ddc3b44e38f94d2e6ba69d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40a1aa457d1766e30e1b09d9bdc848427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e601d7759a0fc593d0d90277c3e9a6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f3415ce3f71103f03f1dcb178463429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70796a8059335a016480a01ac35de364430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e52fe22ed7372077c548524a1eecf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674994dca3171f1d6402fa704c41361a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a3feb62ca8cb873c4a2b61f36bb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb7fe56d635bbc4c3296c2a20e64a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b9f9f49f7e6f92f6967fbf3131ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae847a15ed833683a66e7d0741df9532436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024a58c9269872e8a4708e229a81bee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c07b4fea2f67021eea4dc3ee3e352438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98ea75561a8fb1def63c4a061fee7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be14f7477fa350ce667eca170c6db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d8a2226199781b5e29b961256e2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac13844ce829728bccdd665e77a3db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea8416acf3cdc1ae2406ec3ef66d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8949dfd291bb9f4419f15f26636a6ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669fcdcd8177d707f40395cb1c162a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d9cd3eb9f74b40feddf831e14de6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3125aaa183983c91fef78b6dbcc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52d98d43c1f0e8b1ad30c5426078a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddf27d998191b128ba55c3c2ec3ce7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b560ab9b075c688e0d3c83ed81a1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbd5a578fedc8cf157a9164855b4d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c89fafad0c68193973c554e3e9e961452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19954c09001af650650052fbb16a5417453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e6682ea81b20afd69fc44762f92c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd5b57fdb8080e46f089a99b273ab8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a920c55ee7634bcf5ddd285a849a4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20747526f900203fd01865da58e4350457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba8eb27c410e811cc5d616f669951a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b627e1bcdc2148958d472273d0e340459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6072e557cba8c698d32e11bf7b3ca3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9a7e8d036974c6dd1ae6c6c2d15b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56499f5a79c55390dee6c90363bf7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf91a9743de830fb1d8cb0ef7395570463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509413ada18b33bad55bfa2cde7cad7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea9698d3091d502eaa37fb4f1d4ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d0862a9043f39d0e5bc73b262db3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc4666e1995dddcc1141d86f3d540467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be110a151931b42a4029ec58d9e47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0113c661d44360cdada7d62d687e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af6ce226e95f611ccdc25584d263b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcc05d66521eb664a8e5d20715d402471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af620f409115db7e1348f0f6afd28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4e679a34f64d4875e6f090a17fc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbb6ed059cce5a4bb192ec9f461d1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d661e537f4bf302ca86f58e5887f46b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386fe80d7740195cb48f939c1ccd9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c949fbef95b11c7bf36f57b43cb493477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8974035c15bd1d61a60a382c6e33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855abedac1380e735151e8f3e8f9af42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d810d17f1e561524f10b1645d2b07d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca9037f5d9c3cffa6e30b013587ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dad2fe72817deb876388f10b0e7d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac43dfc07ccecb24104f92d1b2875ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd5bdce984ed0ed412417b669416af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a30e68595540d936b73fc9436f7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f059ba28a08bc201155671d00778ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ccf614b8bcb120469678d8d76f46d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f874b61ac7a4f9b1e8b9857c3a55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b52c096d3304f866c082b88c17a48c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ffb248686fc60be9d7490d45b71a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e8b61358264f5afe49a0a666d29f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d4a46897d050e5cbea05fc47a95fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b1ec65fba5aa88fc49774ccb714c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061ea50e5cc8742699e703d0aaa2e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ba0aeb740fee26c11d82e80f9df48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbd9afd8d0d50977c2528514b2479496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e3b00933eb4bac7a860c3042979d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0646c9951fc3eb72815770d4dafd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a006b49d923127e6525e106e15193c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ad50e20f24144447a9468d6dcd39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f014d66c7e7d21971d7e636d15805c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6fcc90c8a23cb8b16964abb5f8cc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c199f512fb5f207de778ed843a86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2910ff0053ec157f285d03fe765de3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca694ebf56cd5943e4bffb6a8d13b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943864e583c57e547f4b6bea4a4e2af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd456f558486a6950bee0af018b055c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657a8072e306235edcf57e7d1d37f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29928446c7d4cf3b1ef56e8dcb0c055d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa498109c9eabf3a3254ac02e73aeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208274b784f5846362d8183a319ac83d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8976536b590cfe9b9eb7dac0a5e22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62d020cf33af01a138958995e41c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5840af393b58dfd5e9c913a96ff6f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63826e4570d95a75747e928314a0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0d8eb0a880311d097b559d895dd26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22a34c8bf350968c9ae3b4867506e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c930d4e19e3186e40887e0d401a16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb51b6eea99ad880a70b448432ee24b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ed2f50b9713e4314696da9fbacee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7fe40f86e4f6890a10c0b5e2918fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade821095f2942edab0495cf957c1169522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c39411c843c97672a690c44e1307523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797bc8743bb84dbf886a6df4d69093b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817973bb373a72b34ea7acaa6883429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d98164ad81aa12b78008b48f7b11b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc8a024064626f284554da1afc7556527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46523186d1c49b1549a17856cd5e86ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1db8f88349163802a8a5a77365874529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567eec662f0bda06ab27ec311ddfe4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d2d4374dff4dcfecbe16c6d53f7ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099643f46932f29d6b044ce6fdf1029532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea71ae41b80fa8256659644dabccee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f57185f0ea52bed58f77d6f692395534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6363fea8d6b01a41effc831bb55c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8922f367a461064bad36341823443536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1f642ccc4c20b37520722b77d7fd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557817ac85ad893eb7acb45308e08a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a976a24f767b8d791d66a23defd02b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08887d9818156129db26c8b0fa0a33f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcec1325bdbeb29afad0b218186f785541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbf138e3f9f893abb5123f486cb22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89208ba5fffeb359dc186d9904149843543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f684604fb3961eb4a74480c9d88c8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da49d90f27367a216a9474c000bbd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698efa219e74a6efc8b580dae395100546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a902518a0577dd36e1d6558957a61c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e6c3717aa7b7c61e49abf27e2b73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66f9a5b7f9724351f9ab457e9e5e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685de2862fc3a944e9b1e4138321f594550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec03e06006fb26ccf076c3142192ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c8cab1c8baeb2ece856f5a881838552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231618e962107a2f7bc59d4b9915b2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fdc752688efc227a16538c1e6a4cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cb0302c16da7bfab75a15ed133d01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e06eac96fb0f257fa36e8dfb88be1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbaaa982b2909bcc66b2f8aa27e0a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f78bbdb40b89cf9638220dd30424d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69575a9d8247e27e3f35f0ab7c7e07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75110ab6d764525368d0b9f8da9b4edc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc47d6f94d7cde624b15a2de2492401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2f2ab025e284190b3f76f5459c71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4e4fc32801f77ed5a0a9e952f55e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c7e85941150b2b821d2fcbab2696564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b931e1b245e743f0a1d9722ab9b69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffdad7cab5bfd5b07895b806e6a275566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d20767ef6e9eae2940a18f86a44e19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088c170bead8fe243389d7fc5f51008568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8f63c5fe718dc95813d379b5d1c49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7897e390395a2c7a7a74236351075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b63c2a7f475fb9facaa84e6d8b6fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a5550a9d6821f7055ac86f2fe6ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd85f90e6503c38f2837130d686346a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ebdec2df2b7d29372aa1f8cff6332574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8e5d313325a3d0f86e77031a2ac8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9a7ccf0d04d86b15b854178bc355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292a4ff381e5355fd0e453037e6df9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3038ba776636e1c6fb7f4adc3a095578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a83a250a168f9d6934609cd2defb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e04181172b7d4dcce8c247ac828eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c5f9b57de43c08d55ecf50a37256581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d50d072842bf6e4aa648b8b1da414582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74fadfc4e39e3276a046bd7c0c8bdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643a63cdec3175fe1517ae180ad1e40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a49103ea64999051ff696be2793e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48cf97ad40aa2e55fec7b417c6d1a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d522e47503c2e21851bf53009a0fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc514ec45f77afce873c9925b457c99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b942c8f1b79d255b59e80428970f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009c52e913ede68f7985ffe3a6f290d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e7228a4abd74b56506f9c6f5f793591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a9d4a8d7aae2ccb48dddf65959bb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f1bfa086a36cb2a0c637869e4b0b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b36b004c1e4e6575f345c9279325594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f7601e12b05b7154fad856f62a0f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33e52e1fda7e5d2af3013b0e6c8894596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5746eabcb489fe0cd37c24f5cd2b2ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3b081326e5e30a86899587e11857e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ea820346acb07e8ef54fadfc0d56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374418f54a51012df4ead42c648f9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a5c96216031276619fa79947f8b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476325f18ae99cfb6a5ec4c7a1f454602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f05839eca0c4f198dcde08940e60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2519dd676d3127b45afe50e0ef26a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b522f667979d637b2b17eb1590dfa6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b7ec6c8e8513d7127298a179f460606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67632eaf7fbb80f6e50570b68f064607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99c0d39636a8dcc9331dc56f0d6945608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f36b0d01a322cac6b954c8085d1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59e306fec3bb231f4e734d4b6187fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930b16345a2c27f94ae8f60a8de873611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0d5be50c7524c5eaa79592dba2cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f9613e244c446f738e98fec34178613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a131b0ad7bfd2e6a635f8010dc70a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51c3582b6244eacef9c5319aaedb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077639c6bb33f1e7d9aad6b105b0b31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070dd3240943dbb0d4f37a76fff3e1a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affdbae2c4d9833f1027fafd40ae471618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725613ce3ce33c972c011d262bba9bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f7fdf3de513d46bbd16ae7084c511620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749157c50cf7fdcdee8f84759cf9be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d7cb90319899cc01b4b8196f949f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634078973ce196ae841cc9e375ea0c2d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbf21722c408b25545e7d67667e423624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eac07914bf36be2c5136b17674790625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718ee6629c3279a8693a786a01343a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d89731024879cb171463b31a122192627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7a54a954dc2c9e014da5df0f6dab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ba9303a729f7367a83036e5d58bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e62b08dd5591f70dc6d254d6e2adc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f9707acffafbd9a70928b616cab84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede5a54bf81667ac613067554efd58b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d57470da72b8b88f3211f6a2e9c7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708297cc8dece6cc9962b69fca2afd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10e843e6cf08667d6a1c578c74be1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879da0c5fceb2158d56a25a8f5c4ac2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e4ad393db87966c5ad49cb5931d5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691cf5f55230f1d9e3c1f6fa06eb80e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac85e2618f0d35b3920d3cb2777d5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec5ef9fc6aa138fa78c965c765f4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fae4c6dd05d24b1188a10cc0ecb7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998fee2ae64727721097f9a8f1437d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955a55365695db308ccd9fb07b6ea0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dcaf7f9243254ce9c939ec43d302c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721adf7429555555c2cdd90333669a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3d8e3602bb82f6067930c4750475646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10828fb00fd1c52ff17e489451c23357647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198cd3160a3c155b37787a031bf007d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c49c576d082d9404821d4e7b64dc74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330fd98f6bfab0a38b0211f5af65366650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d8d568ac4830a6b04dca46e2117ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d536c66c8bcd47a2c04e237ca222652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb934f6695fe4bba23a2f9baf9a196653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ae8bf0fd0c69a91b3e62517fdbb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a13ed351b0a9fec2ff5650115379f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69f828d9c3257349b8b369073c3fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071958fe1b2894d365cc7846aac52e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9762b76759d4f8dc5d202b5222a65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed030fc211cb664f4f6a89d5bc0edea3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810abddd574e7b0dc1a1a2b4f8ebbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9c1a5c11583406e8e60811f589b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fca391aeabcf7a04b95a4b3f1759b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c1d942ae5df29efadda8040eb6ed7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe98f99ea62d5ec5d44431c2c4ed3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15d78a5ba50c0021371e97694eaf2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa23ab3c7c97b460274827e473a7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fa9285895818577dbdb9960dba484667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cbfaab36ab94d915ace4e85b82fac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bdf143f532617b9d4bb57e7b46c24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79c3854b9dfcf4a64e6cbd2c7a162f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a346e028963a83c9dd641a2fbac16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b681cfd3f03de0f859960140859bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d03f550c4a5c9b4e53b0e0dafe3d56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ffc0a8834791322429bd20ee8e71f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6637335e3bb49bc65e2a3561db5836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a7d1bda28aeac620b35acd268b6a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe401606f1cf744b76d524c4a85883a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a8ae3da110126c6de4cd75295c3e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678f09d71c7bb5dbfa9a70d9353cc7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bccadd0981d0949a275fabdb40d10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83007c909c31a025877ea3a562af5625681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bf4d4fcca6fa91ac9d4368c0b3923682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fb55c7fefa5b5aa9be7d5711876dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa607fc1d177e4caab25795c5f67f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338845573e4b2d747a8952c1976665e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68740344fb392d1e6703a9568079b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f0760227c88a6d2021228c92ba02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b44a58ac65b1c52895aceb0b8d3a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63267a800361db1d94be9861c0468785689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72db40153cdc7177913672f854e463690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd0e3f7fe622b43275c8c2220e9b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408335a1ca32597fbc17346994b67f4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e56250beefc6011360047e93346f09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393c032c6679230792a7fa5e9743f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91869761ae474eb956b8cab2aa658e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355274706bae96505e46e460248fd0cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660f372d976da23210243839e4ffb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc98edfbdf29eebd507dba149e7d42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810203203431e65a41c4ad3d9719b8f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853488f5ee38fab8d9b0b0c7eaf5fbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e8462d3cb1f9b55f3a382b628fe3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f4e3008f47390da8127fe0e560cd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb3c8ece291738eacbb313e70a3146703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d35f80bace460ad677aa8aa93f0adb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92643c4b8c9d21f17a0f04d52c4b2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ca2e13ff6f18c7e78e7dd679629d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02158331e66db9029a0d2002b9888ce0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ea7c89b89eb4961e660a8a830064d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f51b7ddd3fb1cdec794fbd7f45ed2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc2b3a8ef1487245993d7a17cfe67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75264fab8d87112c37b49f54491b95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597c4ec2166273832bd8dcf5ccc4903712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73338a9a5334ee46e73922423ec93d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70871badff2540f8bc5fb81dbb1f452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f42d9e6c28d445890c9aa11de576b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713237b00ed579451210e9a07b18a87c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30b6fcceee91b25598118cc4bf2845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a37121220dbc5301f5d575b453399d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba06eff6dc0dedbfe6dc7334724d797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753549aa4a631cd8efb7e76a7e173b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ce7493319b34b7628511b9a462629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a00b89846f06b3545b2593ad35398110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16face0ad54b56ab2ba9249651f4631311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30fac47248928b364a590e8ef2095412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775a9356753e7df1081f9d82515ca3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af989667ee629284b216ea07acd01aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1452d56cf926fe4bea6b73d61831715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a35b134f88464c2bdac705f28270f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d98858e92aa2bb679776d74823bfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37e318d0e955f7ded0ec4ea2c4e90c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3190e99836b2508434e4a9df6431e0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd426b85eed467a959d64d5fe0305b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135d06d7e1e302a6f4e88e76d802ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5a42eb0bcf18971f46d059885b1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61372b7e2b618d4da3dc6dec0be27be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e8784c42f8cea6646b1016bfd257a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd8949d0dacc4f610667742c3c8c8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca398fedbbfe05af80e910b386303d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9807a272dec820bc7443c7bbab26127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787feeb4bf88ca4c854bc3d55277684928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f27e38f3c592f8bcfbfb54fffb7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d78135cce39a442e048136d06bfd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0a67c235e264aa8a72af0ecc05f4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424573d1b230054efacbdb1c390e8da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74955bf2ec6dda2fb59a66e61667f4b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b53dd97e92bff4c265839da78de3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffbe4d8f726eec6405252770a11a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ad5d5d2744c38cf064b21a57653836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a413939ef181dab3a4d620fe7c31237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcab789f5fb6ef7f5ed8c21725dde438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2472b3b7ec1d06857026724ab5cbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e15b89dc39c9d5d827276487439740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff36cb274fc801a0f1aba34b23777541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf34cc5023bd19364e4e4128395cf9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ca0c8a4b209103cc7042c43ed03843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f66fadf9292ff5f85c667e7574e71b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92d36a5b616a375935281b295ca3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d682df8dd685461a985bf5033f79c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee7282963663fe182efd71b537a10047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618f175c26b73479101ba85f8c484748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cedf910778474482d4319d4fc0a50349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b075e8040437835faae54735bdd5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c34327bf04b55045af00fe4a06f8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd75f5dd283e43c177d875c863a0b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae6599b874aab70931479c28b81c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec1c26823ebdbcc3804ce1bd94d4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea8a3a4a1e54c5cc684d3859a26ef655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7316974c330b7f125c84c19b9c5c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa74445f849f7eab648170ac298b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a49679ff447ab44deed91745bcfff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600811539a48dd3ad0ff6d3036eebc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818017c6f2dfbb511c899a88ecbfc7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797a205f7052aa4b8f535043ac97af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70f92d5daa3afa9f8a23cfe0f74ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa833aee7b063fdd67ca6955d6ae10163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fe1a40023893aeaeb00b4d0467f0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dded5a750c20c8be49ad32b6cc461e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ecaf3f7aacc038e68427ad1ad00266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db8e0bd7f8bf460b566fcd5c7f29b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed7f0cf0ae6692eea1d7f32eccc3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308bffe8e0dc1b9b47ecf5f1e9c29a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffc8f0d3ab6b1c194ee8b6d446541270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883eaea13548f6671daccefe7a389f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43e672a328141d4a00a73159d90df772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9742c58aa98150b27e4df7c4d3a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410c543d29c37e2f72cf46de429e1e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f93c2124b27bde26fcdc551f5ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34155dcdcd37ae9e320bb34232d92e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c513a25f72ad07bb8308bd805598fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584a0fb848a5408b4e9a9e48c34c03478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096213c591018b577baa18092fac55e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268927b7c3e683bbbad49a8855ae2f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a98d210fcf2a6a282be11c6448cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ef8dca133aa27d05cf29c835a65682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d0347ddeb89fd90aefc9f9fa6dcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c41a10ce5b000e772bdb268a89a2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0915989a06623df6de6d2c4aac09085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4df046aa918a6c481173b9320eb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a69aaeee05f0454a1f7857c13b3b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3641d31f380584b79c122460b3a8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb0e0077edf77b67dad4024a7a232d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad883fdd6e5b724b85d9f6f9f5f10c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d788f6917bbebbf1bca1cd9594d2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64413b93b345ccc6206ba1d3ad96f57992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20f0d8e7348fa50107d7c3986e62193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca951c8965c7df357e7306533172b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380a2d45fcfec108062b4adb60a14e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d99cee8493ca7720a7557cdc1b64796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d2ae58ad193aa1761f3a22970bb1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b446f21c747435090e1a0fabd48e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cdfd224e043b4c09111d7cf8f4bdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fef40fe8d478fd58e4f46b6a29cd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0497c79514b384988d57c631b7103101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe33668c9968e5ae7c4251141177c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00bfdab496386b2596c4af3decaced103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd063fdffd5ae741cc5024dd2de0ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb23839598842da619982968c2bc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e212a49d0e95f3fa60e5fb8243d1d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d29c3c9fb7b357e61f3c783af613a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd446a3ee6a040fdca8659e12cf5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a817ab151e4364b5d772fa4e1874af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd714fec51e8b9cb7f0088645180aaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785122bce3c8ec08023facb2e350914111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bd3ea9b9256b280c5bbe31b399966112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d57ab4781c5a0ab5a19dcb80ab11c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bb4e9806f319c9b689109d8dd248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274049e264e792973626797632314a8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87659c1a41fd35d12b6403599abf3790116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7c1f3f089ae46d22f6853f8b2d6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d1f35876edc92f74d36fd1fad29f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0e3b4b12f0c8c4635ddb43c3ea5b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c45d90c6d245f6a0882bdf251e78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275390316ddd5c95fcfb7fd2b43664a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c9ef9710206624b7eed0134bc916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c82dc786b2a9118c77a7a582d4d61d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c3780df0dead838edb43dd061bfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3f43a2f3d3112bd3e11ca8cfc6a14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5503232c7c68c143369783ad825e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac6e29fe322597b2009eb1e892ef90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f9900cf3a75ad3ffbe72fd789dcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f800835adb3ef2c27c4bef75f835e4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d8bc7602e87f24b8cfbc98c125ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c19a0b7513966a37ed37ba89a6e12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f8417b589eeed1d2f1005b8ca1d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52faeba8c4e66ef18db232f26547bda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0208a2d81c2b8a0d74d9112e0322e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576858721e32c85c0ce347d0412e99da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ffdd135d270e5414e7dace9ef4f8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc7424e81a33cb0d59125f51cd8fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d722570585f9d77df8a077ed01fdd4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66e3a11d997ed0d17ba54dd8621d3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9779127cd9200aa0ab09d54d74c9cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f96ecfc9a3420925256b86ed576e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56336def1acb242e0785c187ece91f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e9469cd435bf15db5fe149d41cf84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5dd1f7d9a32b1d63e7cecc8d8871f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d614f2daf9f744a22e6d2ebf75ded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f62b38acb1ac0dfc3b768665c1260e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa3645da72cb7001ddd32ea28f05f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087ec19a588d12ad0ea2fddb00fea7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9421d9933b6bad215d6dd5a5aa66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02429c0adec6ac60d417ff6ee100fbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa733637304bffaa15d149989f3b366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd1ac515bb1b8111197fcdfd57099152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947cc50e74e991bb491fbe11d0308d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76cd8b81cee978702a52fb6336a35d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ca66c6b11359d55fd7a38367a60f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821e12c53abf81f0e94bfcf9a42c451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf239b30ce8c1cc2a63c6f28fceedd8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ee0a48e6cd7808d0f3ff398460ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a925f043d88a24f411a747996dde1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bf2f5c946e963412e02740019c826160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166253c921538ad2fe779f0dfed419e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dc4ad60faded447763d0e413aa616162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da692532851396f0a008aa2c334bc19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37c3860c4935e4ad6c8e8558b87f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf33f83de8744e2444ac44c9b3630c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a0e3f7b973326e8e2807405980aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a036c356dcf3c8003158a1033e2820167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452ad6e4fd19d76a0cdf73af500e6b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ed22b61995201a05b016b7dd7539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d074d879ed43128326941327a348d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd058c4671eab8068b9f02d504d2b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5605478c51b2dc3d6cb1d9af4b1c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c97fbb4b0cf6262db8117193306078173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a3e56f694da65d3acabe79c3b3ceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c6c2918cd004cf726a76de68f4ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f6bb7bbaa288b030e6d8e14ac89c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c80dc1ee105a3837ea5875269e93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4daa7f3483b5abeb97b503412de80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53f2e680300703d2a2ac8892a2a33e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b98962028d0564c8dc6b6d588ddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324f47cbce9dbe336a21ab90edd4eb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff6628288ca1dce69c126d6b3a3221182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e1cd44d22b1ecd8f02b7861900e8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67028934209ba5d66ad8a9ca09ed422f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d08fc750414ae1ca64c9f0845be5f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aae48914fb193a30a0f3184f46e03c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667381bd5503d8f29c93615d32eb780187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0ffd2469b7c9c7b4b3665d3c04d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197acf78dbf167da0b2984fbffb034e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b5828add4a106a69a48bee11440b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3ff24add50e3c2e4b7d1fd340c9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d31c2d80e73a3bb58ca09b35806fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8641f502f5776ddb2c6ad5fc043f511193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13790383a9e327a68226a2c1585d7887194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223849fc3902945735beda490061f4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b75ade6fef0e327e067887e588ee03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014667f481318d247fb7e2424bee4cd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f1d5d9c0bfd4368e4ea482f4fceea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c8c8e099b0cc22462a5d69bef5d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28df7e4edbdffb7c7f11536987a678200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6080ad2655af137d4ee166854e2fa31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb38d2b0c5cf8c24c66ec88a80bb7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea6ffc0b4c5660eb031a593bb3f88f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5dc0f142bfc6b390d8e705636ed92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567cffda983d367bcc736763a3d3ee8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41211207fa7504e9aee0befbde4d8fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fbef1db585c073644edbf86c21fc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c106ff5846d2409eb3c888fdd432d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da47d083f484ef9d713882f9c4b184209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc88b7097da01ad08334b7f4a82919210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c6f24b3f30044dc7263ba929bedca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85277556e3c3b00a310d7d82a2114de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69a19d0ea9eaf4fff849b4ea90f9a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d75a3f85d7df7b293f548715c5df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163231667b96abefb8e512ec30d0fff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8230d62d3054d14cc8b7982e70491216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a17b454729a0adb205ab050aa6f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce9056a2fd0244aec7ca3a56e6389a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ce13a752047be6b5a5e9c3a7a1e90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf454fb387da56fbe0804c2dfc95eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd8c6dc6ed63d447109ea6cde758d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38667c731113656b91196124bfba8300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026da69be0b70d9bdeca9781afafea4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4752bfba824f1408664285dabdaefc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c03e220876068d6afc30185eaa497225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19efd68989e59a24c1af4c6afa4e4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c37f58e3ca2c6835c2a0fce831ece227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb8d8c2ea5b0bc42f698df917fbec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc62afd0f9b51ff1ffabbc3a7ee761229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d594471e6f3b9bea0be821f128e62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ad4bcc997bb941467d5551875e41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02e44b6063752530ad7f456274087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f1b41a067f2d1ac6c0dc475c0f327233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc7b741b7b19b6b300c9193202f4e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55823049111ccd9f37893e63393135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e4716cd92df2ce269b0f00969049236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f78602d7676a8a55ba3709d9c427237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f4d4b82e3437df9a42344612cd06d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646e139bd4644b7918a735aeeeed3a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e10678dd0c3d00decc16fb8937f70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20045f24510785cd878276a2d7557f4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef294289bc5702cbfd817193a1bbd80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c576c1d1d4c88593fd32ed8344c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d46b4c7a6261ffabfdf37d12f18484244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e654ba72f1bea43ee6048729c687245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3650145b154da496ebcf58b3d768246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444d346a2ac3656fc4a362b14560d26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369322f3a66904993330cf1d7185875248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71febfba4ab720a9c668daa7605031249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0c83000712aedfba4275a6e49b7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e9c904c10d6f1efb47709be0f9b40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584a92e6f77b3a865a4e602993fb9b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548fefd168ae7de9797b5e8566d5d18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cc5e17061ac767221e6db84f673a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c5db4801b805495e6cf97b8e27c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa201bf741a38840f0705e580c84d3d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96f9f6bb62c2be40fffabaa7ceb8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cfd63644ea51bc17016d08b98a02c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93be305866a92bd4bdc7eede63a933259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839aa27102bd274b6c0ddb792aa7cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e71ffa4d48500a00869f5ce414ff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b92358e18357cd81dd8394962f20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10749c5eac9fb6dbe73e816ca5c2bb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d36703532219cb20cb2641f1c9d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa16bbddf9392fff9e595e1f63882265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa7a1faf815927b662f116a302072e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254abef969ca9ffa80d5c085243808e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576a4fa05efd3579a13bf8fa35cb87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf94872c456d5a45056d61b50fce7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1170ca4a3c924272b277e8f2052d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fce712492a6a34e986149918ebba2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee36a1f667a13e5763b2896e06cc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e711b6084ed933578308f76834a28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fe4ff25f4fa0e75285eb36e46d1f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3088694843275d70eb4f5c202dfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e17ee8b66272f784d5a6de2b0e37f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dfde575e4537901038b8ec69505fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59999ed743f4170dbedcc2b610d97a64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a9d6db42a8fd2d91a23949e1611d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2aada0ecc4f4f8362e55942ff302b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b886d8742bb1daffb3b60a1a3a346281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656c0c7bee378b6138c0bc3b74c999282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05fd6c2be2a9aa56cf069bb570d6f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f7146781c146f8a7c8922e18be0e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3334386e0061682533ad821b7a38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5428b268416d452bb85d4ca1f3be3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39997355e3230944961ffac314f9f19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768f1066ce9f9110ead545bda91949d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ec54626c3a8796a23d10e856292fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955a35f9d0c9cb3d77ed5cfebf067d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8b1ac676c5c7c4b1158403ecf9921291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae9b93fd1ceb91eddd3fa11d6fdd06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954aab780da63a18b326d0a642af2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65cc3e73eb545380a3cac0416a65c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7039b9698926d6ee67c8aab6409446295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ea870b648095398a2b8a8aca2fd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87105273272882915b87391b95eba6b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3b2fded4986795c036f2acdac3e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06346a59dcc6a89cf26ecdf010e082299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f11d0d13e4cae68ceb9087e680cae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7259eab7b9338bf4aa524b4d6c0b40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2bec5eb523e96b3057c5ae5b3df2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a70e6f3583a2e7d3b276ff791b4204303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937e8dd43640ecadd4c79059859e219304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164ad0975e88db8cc86c217bf5805a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f69c1fc0891a7f6e00d5dfa7406d3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2005b8090254dc9f6ad97e162ae28cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd55a5e0aa4c7bfcea742831443caaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd223d37f17ef599ab319c7771723d1b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6886fdd72219b167988e448e47c7c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd73811e4210f32a7e5c15d365ceae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e971e0925a87ec28aabc8c4828255312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77666f5409cb71e7d39d575ef520cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5cff46c1ec18aa9522fadff05cbc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e834a4dea7abc08f001c5105a813315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4310ff38f74119ea7d3a793821f7c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd8de806541272ae151355461d44d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88e238ea92c869932294ed0971ed0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d70cf7c0518d5a77c7bb35f1c23536319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bddf8cddf8ade3d41228e4e00e78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b868ab23f4a8550accd59c6b152b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27030df3e02ab9c7c535399bc6f1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f900a7e50a1e530f60ce65bbbbd69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb275ecdd02c17031aa33d407f0f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acfd9d71df4dd26d36197ca4fa4358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61185a0745171334a5451e499a89f924326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108963d44a71d19767c9afa40209b049327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a2ff80f6e351e14cbee37b9001c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca7bb739f049f348911ca6882cde1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a63f85cc9e7ea15fc0a3ea2da6bfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380470a48615eb7ce53ad154180ee078331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df9545088a849683a5fdca4cad6b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ff9ea7cad78e01428fe4df2027e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d40c68dcad580916b8e2d235ba165334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40227760b38bcf86f577b8185a775da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd7640e124468824da42286c8b54e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be05b7ab363871dff656078a5d2bb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6193000814589e5ad63b7d2d2066993338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b78e700afeebb4ec6ef6cdb3fd90b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c93321380570f11eb4c250e35966a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014dfbd6486503d187a3378201e874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116ee3ba2a2e3f2a50a6088b7e37237342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017806e621efd438f33ed70a95e48d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e42ad8a6500c217b25332009a466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f9c79c4320f48c7eabe684e98aff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec86ddf14b11af0d37175969f36ab51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505c877f9afa4123a9652c8f5f1afe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e28929d8dd4fa1cc35970145f3af5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ad06d2118b21576c5a9ba3ee4394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5901da632518083d523ce69b033d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1c5a66be2d4d052c018378957c6f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e07bb370aff0b0b5a3b30c53aae0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e86d4a64696e64e2d527ab676e276353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de06e5aed43399b645662e6e93c36e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82444a767707411b57546fa2dc98e6ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd81b56ecb78d58553a7224393bc737356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb01257466bf2d25e3c793d36d3e5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb4e89f8d08bdbe31387695e4a914f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f839e0acf6dce2eac93dbdac860d8f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb9b794f023d5971b763444eb9626360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ea6231911b85b8bc9a6d9e471fca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f564095a9efbdb7b2f5b39f9174426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c43c4eea4a6dec55140386f37156a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4305985c7de1a851c91e7138e8be75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd546ef9bfa88692fd17254c5221a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952dc3a62af1b1f23265b762092d90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f7ad95b4dfe5ae334209a192a4bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce28f825729053d5524f5636881e9cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01205a82ad8489229b34ae277b84cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed501cd0023b152007fb4da879e96bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef48312bcd7370babcb4ed777a3f16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f2f1d71fa51fd5c2d380d1bba1fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05f081c2e337890f21e9e69ad9dcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c52d9e716233ec951b9880a2507a77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90597a8fbd51f55c761613f2cabcfe7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e8cf18486818f294c90d1b065aed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c890e1a731f89b25cddc9892978011b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e276fb4c3dc1499d63935228ce4fa5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3319a6a73ab0ce5270ee26bdb5f1a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e4be2e515520ab092f11fff8043b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfe16c86d45d99560e1688786df596381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4c65fcaa1a2bac1b92fbd769712d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516172cdbd6e5c004e4e38b0803e87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e52f2c773a70a701b6acb6f27b6c13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236048e7cf9a8d73c68f1727ce8e768385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fda1b7153fc2b552a5219673e1234d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8d2b0f5207a3ee5d68d25877ecde8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d8037675642b8cdd0254f1fa2dda2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a78e9136aca882778f14a341fa916389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6a4b6203235fc4dd327ceba33a6e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ab6bfff677771e782a306f5d9d55d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b242b3fd0ba3680fae5b439206665392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34eca46899fe22ed8d48ceb7994fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a54260596611a159294f29d43ccb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94b4e44ea85bd85738773f0d19a673395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32ab122081722d26feefe07ff96343396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd89b708470aec81036ab23d5a3c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb56f651a1c2c94c38283ec353a6c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8328148f5d18a45c4a17278bb7bd50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e45d97abaa11daf388e42ae59bc4e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181766faf2d1d7224771e86edc44f93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8e474c1a9fc1a9580e357067c0b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73a19aa104fb6aef04423feca12f73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51725f888ffd8d83a897ecb7fe720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a2306e799eb24bf18a7bb1f2041e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659c7b0145c6a304ba781da0e956ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a675dc5482b3bc4ef0f62ab3b061d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b323c383b0d95126667381edc15a638408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43a99e9ce5224c0e56b43176c1003409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a68b5e9a46854829e9582d9ea5ee5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ade1a05a11c82d9f7899764e5671a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c281a20f9be0fd9ab8614a464cdb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f14c8528a3b718669727763d785e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646dd618a19d4577e261216352e295414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf45fd9804f16182bbd6264e9e9f73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6e8a1a5b858d2941cc8f9cf7704ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd711946735a068a6801a701be0cca9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d4d7763b73c7be1003d49ed160ad2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59eed05742c9cf35bfefea52817889419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99075899d4d42914ae558407ee81a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7f4bd2e9b0636e28b1bea59d8100421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c297fe9c06a42d99e54481755b2abc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863649a2818b40ccafed4fb2b321fe7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36137d2396ec2fa116e11075513446a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe77ca8210901d50821392c494c5aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae275472678ba2a5510124a24a9ce27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80016d7703a602070b683adb741457427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d833271739449e7f3fbef0bf4dec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6d09062ec818371fea0d3b7137ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408865d7c850f6fbb3befd39426588c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a9fe9608a023525e7c5e6ab22e5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aab7088d96ac1ba6f0303937e50fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bede97d779e555be0d3074cb297848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fb444d7cfca7fda79ae33db4e5d2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f283c3f445c599346771cce019b71f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892619cd8a14696eef68f73417473c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f8e268f1a9023d2c15a1066864bd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d98d1d9a86b2f411b7e656b6fad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7428cfc60627da39505f0b64405a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823d5e71abb687801c97411cab5014440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee60173a2671192bf3260838d042f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a7bb8e40aac8b22123175d8ea44d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd851aacf1385065544ef720c915d327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d1116b5019c8b6318224af76eb38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e50a203653f2eddae68f331eb8d949445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a810b80d76a2a2475fe5aeab4f4e44b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6401cdfb9682e95584a483296d7fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f25377f3703301ed9cb320550aa5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44990e843358838e80d70827ccd0ec87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250db28d9fb481df3608180cade2cf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd49ff66c25f85078e2b30a62d912451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1954db25c24d00bf4f919893e0ab3a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b5383730e3ccd360225409d9b3975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11863e4fab180d4373b0c74b98d0d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924181297d82eb5b42feaa7551920502455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ff0777ef50c2e7fd82e23c988c01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c36015218947802af0566da5e9528457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350478ef65b0a5a22a0dfaaee06ee4ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac396650b49315eb33259eedeb65742d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2937fd25668e00e2845043571042ab5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4041e1a6c8d6771bd3c78d02bddff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508b5b350ae97dc4e580e297ba5fa13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9f0e7c387bdebfd882b8824dbc4e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11396867a573cb12bf523897fa2654b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1618f72b8e86a96d454bd10d2185465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa626fefdd9f9fac7ef6a5efc7f431466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210ab921a3623662ce7eb17fd6289f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d527999d8dff1321d7185268fc1fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0c4b763ce6cb70fabc593f42d48e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d42d4f6f7013b07f47065747dbd5ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a6a394d3005ec862eb34a905756b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794b96d360a252325b87c68d9375f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d446612533024860868520e8fa8c24d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c6e99f0d8d63e2a8d656a5682e8f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855681849e5aa00915d22bd54368655a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622102b80a25fb79720e1a34850025e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bac642819064480027494af71f483477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d43a5356f6d81bbd2f4eab93eb119478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18560a3c47bf3855ba99ff8a9b1bd989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4749c1d96f3398a781920abdcaf630480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5fd0055379ce5e7a3c6f657e1f60e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0f5f9f50a570435563bae62414b41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce1d389ddd15dcf398f08e9ce14ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c66c98d63153e441c2364b3619088484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743722c72d704d0c1e7a704cda938c9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6fd6d5f5a51bab9d0e0a582a1240486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd13f36b3843b36ca0e8e42cc42516487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfcfd4e953058074334736783d0c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6da3a397d5e545a75b7052b42b5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7391a868fca61d3d492a247f051dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347d3829bb214f52ac2c66bcf38a7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42c910e93b91ae41386fb459c20fdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3d2e94b364dd5d372f129288231c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d16c74b0288c1105014388f841c1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dbd00734042aa301041a8d0e47626495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876074f5a555fc5c4aa1fb2fd47cd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a52117cdd4329a6131f9ac99b3418497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c59290738c3d55a911fcf0383635d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c43a74b121bb9a34b80176b02adc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f94ffb47445e7b0832bf817396010b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5bc7c47e98190dd2d0b894102877501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af714abd2db6e1cb951f40a1b9bc1b5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4f79e10791d9ed973a9b6b2bdfeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4974c9c79707def1978ae3a6fdafca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5b2c5d72d6b8b059d5bba88c15aa0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc75678846a1ec2c5fa1be125b18ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b991aa8d7e9d1a71f313cc439a60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf08d2930f2a287d0025a63f4402fde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ecc119bca6de09d4839484e54323509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006bffe5161f2c5193fe2f6798d0824510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bebf1ab3dc3907371bba9eaf9bfde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa966857cbb549df99ecbab2466464a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b24e5733e7c06d38ee4ac590828e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67adc1571c339e8eda533dc3df2eedb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f17513b15c05e1473f62cdf14e56f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b17b14264ae566011a1e8f62018b4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be179a7d20b4ddab18658a38866276517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d9ec1bc92d6d6bdfa7b23c4179459518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d51cd8a78c84ff0d999a2ca8b1242519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63b89939f0a725c01b1e40c09c7183520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe898d0ab270454ebc05e05f8014400521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa400291f39ac57be9c1be7e2462eb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55e7aac78136a2921549b04bc9c2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18c6b9eb446df106f47c9f0945bdb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159244dd3aff830be2b73534e3c37f01525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d040c8663f226d4ca77283042258f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8198754087d588aee0dafc4c49a2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f45d9957350bb6045938c973930e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b11f5fae454eac1c7f02b7f73f28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f60747eede9db627e5d0c99df3e5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7279a9e16ccaf80d30ff654bc9daea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b477eaf3fc560b5c0000a5503ded7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b831db48ec18ccac708b50bd7553d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908eaf314284d93e905615a00222007534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600f79f409709dd9b239f5c706c16e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e93797224bf0fe28e51c0bd62f9202536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407162c4cfd4c98374dbde268bcb8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34658213eac1ef1d696087becb2da399538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def8a55d6015faffc57f22409bd99dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f1688659dd9be94694cb063caae0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fd16fdb7f70762ac1a68c0b84214b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faa488e205539ef6778a72b18071cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a22f0b5d43d7fe112fff6394ac918543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c27a70ff3d96c4fd47f70c895e721e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9ac6165d4b25b0da8d39b3856c84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fcb46336919265ce0adf3f501edb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee766afd75fe11bce194e06931624d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee2aca661821f886628126dca2f2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c26f76c822f2ca033070dc826b7c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f54d56816c9f661b2f47eb378136c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624341ac5234cb5f766c4c73bc939125551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e5f06a36a59758d60c5c19bc5b653552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3d34ed73915a7658a881005a6661553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da976a05b01a4b673d1492c0f6f30e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe28601a429872460294e47bc22a491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c36a0fd0a25c6c603d05901a54aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5663dd93a4dfe6e85d6d5932fae3959557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812630b197c9ab4bd25ec7e1bf3e300b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b4c4296ac8a80dac2a53cd52755d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe06d0f812d75dfb2e34a0ed816b8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8289996f2b30292ac4d7da8e0af02b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fa82956042f09e8cf9f920b817957562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c1a64ec2bf9b79489390783ad4952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda7c0e8db789cf59521b4a81aaaf42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b1ad8ff0415ff3e446229b9919a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef23762c7444f2b0ad6613e15dc66c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ba2d8cd91bbfc53acd33a778f9eb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe956c4ae8dea58c9b40c1fe380ebaf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00e8faeb89823707657c7e78e216e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e9d850749024f76d557714a6448b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c3813b8f013cc8204903db40ef2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba60ed3b24b3d40a67d47512fd373572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832bb3be077c4590883d217c29bd93e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d91bd4f7c0a827a937481b11629ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1f76e288945715d3fff92104cfe89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff6e806656dc0eab83cadd1d88c5ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aeded0cd2b05cd894ca348bc46af1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3c584dc49f6c296fe7a3c03b0a20a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250cd2695d1435b709ef9394d217252579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ce9c4939a094bd7e9c6a3730bf1a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e3d26924b4dbba96ca0a8e289bab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8adc93ba9634cc78dc669a9088f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534996a03161f254de8f9ff99b48f2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d60ffbeeef57928e5a17adda3c12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559221dd0c482a78a8553983b0ebd466585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c7fa6bc5829ac9e9c7a4ef7deb650586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb7020379213b63545de7a2a7115ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb85f13100ed14ea7fb16d3d13c89a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177aaade2c84ad5f242a99ebc3273d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd08f8f7ab7c2eafc56ceb656e918ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb744e16421d7fc7054daaff08e8c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3316a970e0682b33362a2f0204203592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e874fede84a3eb90924d27df253de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdc5b79350292b7ad139854f3b206b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd6456784f5b96e754f763f5c17434595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1e043feae6ff741565263569bfe4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2780da8efdbc5cc494849402ddbe9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973ca6db563d5da7dc139c25e4b1dbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ca09f02e276e2cb098abe867f4b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ed3e7c06af3b4ac6fc68ef36bb719600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693a5ad182b29e9c7df8c07a9aefcd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648ea4e8b3e95f2e8a1b7c3b8c25fcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cfac35425503af7701357252da2ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef3b6ec6603dbcc3afde31178efb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67461961753d9f4f3dfe2c97494352d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904360bdd2b310ea07b8b8ad8292d839606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9e04be068483050f1b4e434374b48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8416a7401cab7fb058c7682c8c698f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27df77026ea0016e37b88e195961298609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa216fb188103af618e35f76e6d8e8b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c4dc490e31652e43f84413e330385611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e35d9c80814f1db055ffffce2423612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c1c628214f8c023f5d3be9dc06bf0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b1dda71263d9a0678f92adc958ff6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886ae821a97f88b29647046586d5b2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6482f050f4413c143863f3474ccaa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7f8411f090dc279c8ac66a61168c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a91fb9cf9d51234ece2d4a67c5ef54618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90db566cce4b3d1f3d4fd3311267b86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f19ef2fe7cd0e0734c5926cfb4c23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0e8a2f8b0fc565595392cddf44fd1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cb3e1cb54d90a978767576bf16798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9aeb34396a479af365858c0993b80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e100e21a2349cfcd49721ec3eb54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c126667e9d2c58a55171a1d8ee4389625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904486354f43e4efb3f2fc74d3ad984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eee3709ee5a9abad0a8b44d6cf671627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544bb22b7110794296429c361cc894628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c31ae368a30f9a744a3c6f46141901629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106367c8fa3f1ff83d7a1535073da671630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15fc902b6ddcdd65ba58fecc1a2a91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e77744c2637dc984f45db1d4bd22e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcf7b29d4af0a48ef95c118816df4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58cee191c98d3137c429e940ff3cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23240c34dd27232d1fc50e7ef6bfc21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bab03884e228dfa499cca34993d2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ab03524ca9df1407eea1b8c667f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f2f4aa4713954f1bfda8a5e96405638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79aee37bd1d6562537d218f218c7f61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80afbf1f863a616ee40f6c638beb75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7605f9e09599028d8ae73c70bbb0608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2cde0cde141aecd42701679c1cfaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ab464bde99169e89e82942cbba911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1db464f35ca9879b26a16410d2994644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd85874a510fb16c76b285191790936645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56d0198769a5060bcb8a360c974b22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c6a3bbd34275b7ba3ae256e3c106b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf989da98efb06aedb50a9fa6c0551648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c6b0590b96904d0c3065a0972ea99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ebec7cd30155f791b83b60bdeba79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1ce005923417c4ed54e9644e9fd86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423fc4979bbc6f1ebfe064c83195ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0bd728fae341bab84f9051588d7b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c21287af5a4ba0cad82126eae21ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5dfc2f184f6d561ffb800f66895f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd692a7bb00820493ca151c79154e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3d2947e29bce9bbf4fb77beb3fa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b62b07bd5e0ed075ed3d3521bbe1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f37515146e86496039f73bf58d9374659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec479edb102f29915e1231535a4eee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7834de563649c2fb7ac3e5822e1b7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080b15d519f91704d71e8f5900116e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c22bc6c705c2292cd631bb73a3ea3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e050ed328c52ee112279bf2b6fe87a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377717dda6f61caa9b4a80fa1244808f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362063b8e97444a6bf0fa512a052692a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125974bc9b16b2f1cc8b9fc154c4f11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be526cebc9871843f0ff7f97cffae2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1654906b9e24abefd189f0fc327ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1524008b5a2f9a57c7079500bec229670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bde01f0404192147479cff6fb4853671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b57eac6214ab97e5c65d6e12ce5bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3496b6198931acbfeaae03ef41186d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70c3853539bc6e2a2b388d4167f179674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bc0dc3ba06b366989e63a0d2ebc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa0d1354e49b776e863d20f50c42b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57468b4aa04e436a267bd561875574a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a11586c0f5f020a63e64b22f1987d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250391ada73a76453d449398d4487b3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e1eba467a726b32709d724a13ad17680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>