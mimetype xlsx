--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11a0bcb95c7b498d65eac3440eea8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0938a4a5c3afa608ca11c370660c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a40572065c92ece2ad7416584ae33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf259328e68377dd92379232ce18d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a7df420b8566aab6c43e6a5c74b185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14964db15dabd4f737182d84c90dc6e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8238dada1094bbab9d25b6fcc79477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e50b95dfbc8edc3ab0112731a00738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764416a344963f0f30a5a183de094a0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d3985cf0e1d1bbd8db1c2a6a749510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2de9369ba73f289d26b22f01c66ccb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0156fce5fda991618f38208c925e1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579dc3772b47c64c8c6e896d6acc46f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9b15ee71dc0ef5f5143dddeb8a8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1489df4d7feb64c673fd679b42c6a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe79f1e1fbd2b42059c120e5fa64bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde8b1e48f761808a77984df4201dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba4b9ae9408251391f391b32179a5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176b916ef876d1b3b6c5a165e99d7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ba83280634a922f4e8c4e1bc889620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933ba4ddbbb52d02980f31df3e76aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d41a507ba9cecb8b74ddfaaea1090c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be58c1b988c70ce3771d55021ca799b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e388ea5065dfe16a987ff8bc16e98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a755126e1f5917929dd1cdba9ed5e9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7be5ead85493dc2ec70eab3a9d7f3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056604e48c07299ae625239e91ab9d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca8cc6c29b327d97f9525ffeb66eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216eaf665ca5bf88dbfab537d9ac0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387cf903f7b9949b32ecec643e4590530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1844b25f6cdfb356ce09596fb233bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b73c17a7135146749667c2de463732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035005fa94f0cdc88ccf224f35838e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd9a02d79f519019ba4b78f1b45ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d993c9dd127cec32e3d130d43f8861c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd490105ad124ea9b8394631b9dcc55a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3ea775b0c80fef467604a8f8a02837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62735115e82b875d517b69f89d964538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f932f2bbe08ad9c8af263c1464495a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3a06e355dac6b864713555812dd6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0291880f62b3483a032487df36fcbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8305b6869b0fd1ceb5f0276fa4fee542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f19b669411bd1af23557fbc045d0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f916af0d3fdbe5db232acba1fb4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c4aea3e3db1f83495684f1b9ae1cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a85f3cc6d3b5f1f7e9b6cbaab17546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea93b6d42a49109ff8b00e76e4f8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b609de902723b424665a58615bf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443f562e1590f3bb749d22ac1cc854e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1acf16439265c568dfa9b9037970a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e0764d38044a577eddbceef57c8b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ac1dea5712fdbac32c01ea14224952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f524d649579536efb8a1fbf01612c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81441ed117e9ff158ffa55993cc3180a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fb76ab5bcfc60750750e1496da8e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb86b1efcf857942eeda0b4ae4a5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915b05a4d964f29c5b6fd2564a007e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e66b3dddfdfe0fe4cfc096dee71bb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213721d36ccfc8c9a1544dfcdde7ead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77c5c1e64b43689c07ed40e571aa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f133996e0d5ebddab70140f0b85ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339c0829fb65da8784f085eaf80d3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a489161f33ab20dee913a1b7950ccf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d883a706308a7e0a6e9d68a43ba5cdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72db46d771340b24bdc2cc32df9dd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05991784b3a40e76867d451ed06b0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4cc45f0a29cc56d692258d7fe5ae767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c26828c651c3ada0b7eaadeccc6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce2ec3d094869ddbe0e6048fed2f6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2da20286dfc397f277ee593e430a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eda5db88e799f0856168bf09ab26171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271e9e630ee875fa443e5e19751794f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03e349b315748b1f4ae518d28a666c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402bad579c958a19ee3c78c5abbc2ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e8023ee6c7966069e50bb516a3c6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b416a8d6e9972eb2088dd6aab3346376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb596130c1daa097e29c385bf15e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb095dc9adccfe1e5a636745ece74978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e68d1b0639c45e0ec8061bef7cadf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c775b7f6002ca74ff7ad92e3147a9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4e1b00015ca712206c1795417887c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71a8ed954599af6e468d37906b102582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf0fd0737abe8b93f018d74a17267783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a36aa9b5c377ebcbb4195f83347ab584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004cb81ca5bd66f88513abdac74fa0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62389c10efe7e4e1d11e3a18ea03586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3d5ab4ceb88116dcbaff5eaad87087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1703194462c96970bd202ec7d5c1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736c2c3f05c06e687b98d6ed207ed889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e9cf21b4281509fc87adf82f7e5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd73b9569385ce7b9bfbe9482eb2d4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c59fc4c063754065e5568923b46b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98559976d6a322b145cb5a8d06935b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d766eca9ba77e5316f0f47acf108594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd87fd8531b03b645a702d2a5b9c9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43128c1ed28f85e9b623aeca4eadc46f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5984ab1cbb0dae16ba0bc80e8ecda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6573ed06a1f31fdb7a614c417890a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd4510c3a3385ecae4157fa4dff9d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca45e29e7d7e06e298f776bf7e65c65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c485f82b55c90d8aff80acb03d629f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f68313c959b4269828c28b900d8ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873920d88e586fca31d916a366a0388103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f5c702f890a12c82c7903f1cd3d0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57698baf441c86cba66c31412505a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd0006d44b57ff3adaa410adb4d847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01580d4a9f1112281cca243b4ddd5db0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468dcec2b38126bf7331bc7ec023a53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a095095c47ab0cc1acbaca3bc3344109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e0de18e32d91c32ad7044a59da1d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197674a8d88d8007a6f7f650942af7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3d1364c8ef3094591b8d31fa0057112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47463c58c15939357859aae87d07928113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821d68673c912818e3db47bff038783114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245169ab8f7a5f8e837972bec90e6101115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bd3e1188b2da59e6f1f63a36344db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ea764cd6b8f72f978d8faafff2390117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250936ecb6d0f5d86e34f4349ded879118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dea7108a772b386431e96c20279bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df508d74c71dafec465338ab4d31a57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754eea5f57e404180c3a2a858cd909a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeb5567101feaff5272c62ff264e6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1de107dd6dfb1dcb1ef803aa3474123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0befc18cc92d245cf7a3b302cdbc936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba13d2e006acef1d8ea83c56c1abb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acf0913c4c172db07303d5d16b8442126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05c93c5543f5da5aeb763e6c44ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03df4aa5674d43cdcc2a18063b86af6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297829878dc63ce11aa65576b3986ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88713898ca04fc79226711b6e79f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5612b243200c1b9f34a65a9618bc1aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42265c7b25466e0bb8a435bbc85ee521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d002c74d8c5ab653c67ccc1f5078dcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c3672fd31844d4d99d99c55d52819134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e2c855a6d42d670929a08e343126135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18305b1ee2182c7e2db1f9b41477765c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba88d277145a1091ebb8cfd999e8687137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2155649da7da39e8aae52a3c695137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ad003a7b275b1cc1e312ad0cd9f15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f08d1e948e29cd1638c52cbeb24a7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f2ab0e446b951587d3ed3ce5bde3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cabbb6f2ec579db6eab07e5ee3687142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb20c144223324230a991b9a18125e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1533bbeefc74f6f34b4a1aa0930a770144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881e2d65542761b6597ebd7f68562ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af99e00958139969e0a049ef4af1305146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e096b89394d1652280420d11ba1d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0405be5c2d6047008d2531fc90f951148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a2ea9fac0bfdf6fd4f09b1de2af1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084533088959141b5945733b746ac2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d418567ea686523039f214bb96b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9714e816b3ca9f05980547eb0e65be5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d4e85049702e38907022dcc63916153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4ef68199de5c0e0dd281ddfa4ba82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedd984fb49d5e937cefe73ddad2974155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76dc3c1585160bb1ec40c5e64be00d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d883a71843abf2ea524142bfd66f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73424eb07a28abf99a31ce5bff5da3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df88a1618089a346a5badbafb1db5f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422564b41df7b1ee112a8cd992dd489160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe703855af43d84f450fdd626ce870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fc99529c3b194be906a8692a10de3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbac3eb9bd1701fda3987def9a094e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9c2a4fa8cefda65337cf738b1358164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce70e7bd013fe5f6c119ca0d7d84ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f04dda6e291a52dd4aecfe601474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc82519d543903c78c3fb17a319dd3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d08e591811de5c185d1a4cc74f4991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcfc844cf41c96c5df9e344fa48eda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ea3552ecd2740f60e0bb3d0834b2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cdb64cb15fcd0a1cefe6dee4d2c1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d27a03575fa69e9c99116fcc0d9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88533bcbf5db8d6a97548386ddd1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc308fb63eaf96c576ec42e7ad73852174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3759beddd93a8bc83b92f40d6bdec56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f154951a1489446b7373376741ccc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18861fe6f97b8a936713e3b43913db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38df6c8ba14a42d4800445e173c60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a23d06ca5d49a5222c42a107394f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10dc42deab8fbf6302016575a5a0cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56daddacd899704f0ee3527adec67b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb861e9a53cb44b8a89732d61314a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb346f9cdd53f71440b37efe9d2e0c31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1606b28fe961f1d65de031d2cdbc31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddaaca878881665518fe1f9671440b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eba0f1d2c6a8972ff13aa9fbddc5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db83cbc4f54df1fed3f57ab3b95537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afaee1307bf40b80dc51326f9a623b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d277a2642a29daf9ce42c6b2c3cdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0f41e16bdaaaea6463f7447a31bea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c309188b94558a8195e855cfdbba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce474c11807efd82b54d63a17b535192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899f339e8d9fd68817e96489a7b132c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb35019894982a933647e5216e08e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654ffccd70cc47c4b0e6ff388001fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716bab3fe8288e44a6163fac0a05890196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8a3b45b8594615da0d4b8fabb74f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b60d9675746a1e232550487cce1e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e10f43ae713adb40b6fa00efa1fce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157518aeee98fe5f8a5493a2e82ff33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0d23be9041bac7664233979f1d93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975f767a580bd9fadfbee8b50b61580202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b363b1e7007e8462e3866f89e49182c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3031957f59877412f38975895f3f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3824a7120f600a2151c3073339deaf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554f3ce13636f440cd92acc527b994c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204e0b1231351e885960dbd6936f159207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8f2f1b20e25ad12893b04952af4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8249076832d73d5e16bfedac145a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2e7568d276f782248c82de92ca27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd5bc3685a51b63b183488f6e6850211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfafdbc545af63c25d2f74d8f31c0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541343621fcf74e941e9ec1722bddff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684a1323290cfa3b8ac1db9d42e7b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d6018cc1ecd97ae28a53548ac2df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8622697815b20b9c6133a0af02f4f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f5415b774719782961b99b76c62fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b73cd9cbccf8932cc9697529fe091218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821bbd83c2484fdd9234f7ac8a40693219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae047f7bf4e5583810ee62ccc0f9e56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a07b93001ead77b65659e379b6841221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0692ebdf87a300afb7e90a3243bb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde02c549d951e4295e0d25803f137e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae087b9ed643acb6cfc7176e546a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c373abc699aa60fc25577ad1cfaa58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe1d6411d76bdb747294d66862ccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f308c01bacaf4b66b9c9beb862f2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca1261e2a47f763316a54eec8eab03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230bd63fd9d9281cef78d82c70519a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9b4562da86ad759dc2c6092b9ea89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167bf87eff07602e7341be156447a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b177f96aed8c1e5193080d2ee38d0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5bbe7b101f3b51c5a7727b6e8290e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b96c8d156329d2383b64b49b66c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fb45e7b1edeb1882840f876789930235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432da0100dee081acf8a17c3709d23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120fb9d699d15e100294524a225efcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e800348776378c3d61377a8bf3fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61912656dae6b220db1747f363344dd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd59627454da93f37f0c6881cbb26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f9f9071a408f08b2dd0a4b09bb87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c70810cc419a3cf71acacd9ea4875242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef3614a34083962d8f2875ef75775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7136298e4cf90ff8991e608e3af3bab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e04387c1d98f11ca0553f176edd2e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed5c6605305f6152df05ed7a839c59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7716ed855d38392ffda9203111467b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b404b80fec3eec54cf542b4ac5141a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410e7423326d2d09a63bce3cffb3622249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b418f37e3bae0778fc4ac7cc1a37c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035a33af6541949c4cf57ddbedfe677251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b81c04e4291650bfee661e6369c52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fcec4183b62d1f4105767865a7441253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcaf46a8139fb38c03f6c2b1c61990254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edaddadf57909c01131c6cd08aec6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa4ff88d870f8dc0e24a1b5e1acef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b684f7095a5baae0d98480cfffee596257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087983ef4cdd92e82d30b4fc10d79c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1ef4aaa4b58370d36bab052cff7a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f8df8a3cbab809a7b171aff2089fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f28b261f63f1a79a02d0c5831f0ae1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce86a442f1eadb8852c7780b2fb27a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5939e7253fc184babc3b3b68abe5b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7112136b920934c0ec624c908bd5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46918877e58a0ba0242ad805a81788265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0356f8c3d23a53db17f15323d152fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56cbf17b143899518d79614d975813267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aaeeaaef41570383972ff365d93f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc843032561ed4c4f263d978ef70371269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b037ea892d913f9af5b7b90d3440270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736afa11040d9159202826d71a01a94c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e916fa5b676db1ded1c3f793b1d73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b111ea2c3edce79890fd68af4982b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e53f9aea2a9d681cdf8790303266274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a1a29fb3bc773024509ffa31bd02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a45c2b8748d451c98cac7e6b06f77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f92d67e47d26e5a8e8317a85c0c16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88888242d54b2c4c95c76a072d761af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e08927f3a21a79c6893d19b6a84ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa5462455788e284ca31a429e587f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cf9b1a3a11b348b04d26c4994b66c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcae1ada3710c31f884d23e8221f92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcda80f49f89dcd9b6f544709ce4956283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd564dd9eda9b5a86276a30b08be3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab33a24015d9bd7a012c1b2936fa3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64195f808f0be66286629eb1b3b4707c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999974dcb8399fe1bd36e7f8c1295aff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae652683e27d2c3496209a4d4f9cdab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296eb45a791c2e5b80367a57abac3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483198ed72f3d7675374e6a53427f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77daee443be2d70186da2c2e87dc16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504aad5a67e0ccea4bb0eb194105723292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed68e550e362b1a867445b1b39db531293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb717e450336575ec03d7bf38687eb71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774579a5e279cc9b509d8281608380d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b237efc6f9e2ac22cd4e319c8cec51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625925b7c93ff55b41045d72654c9d4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e3d0c7a064516cd3aea5d0b389ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c403fdc9e716d56d0aa3e4f924cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31da5a91acfc270348481ada797614300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e6b0f583ab48a66c1daeea4d7e97d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7e27c5983aff476b708a67c63e391302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1711d6e3b6af8334a5ebce6001314d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad7abebebc151fd6d0c7bb92e500c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4dacb93c5e0084a49c76f13cfcf1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0311146e48d0780bfe830fde27e3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f22fcf2c74dbea73899530f400f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a901f2e716e807521179b54aa7a47f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3dbfed51bcd64345e694270bf9613309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd2018bc1d09774b83ad0408389d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f24c63f584a95d2ed4ec8dd030d6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc657296da9be17fcd6aa4cecd73d9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25139f02846235c6e1592541c9cf68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2b6f0965537276208655686adee3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855df25f317a7bcb879055b4f8c26f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265aa0f11eda394e601d0d2bbd9df0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2111c2528336b326cc0c7d091e02d53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e45ecf29fb199b527534c8ef23bf9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ec33c27bcb7ab6cc83b5c7dbaccd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c7c7c3ddeb9713732dc555fe2c4b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b47f2b89a168f9bc42d70c4241177321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa5986e9da9578b18a7f0568eb3dcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f60b9ebdf14ef29902e576d74f66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc9b12eb13c1fe5b73ddf5995c5157324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df2f88747429a41a3118b544cc291325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2889c7d73502789b01035ff2bcff62e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc6b29394eb297fc80f750b5cb4224327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d33d1e44f7ae35ff62c368b0dde5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08241d2c25c6b0f43ccd2a004d725ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c19e61430ae1449e18a062bd1b236330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e1371b5d12a2dc7c97e967b02c1d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7914570feec26526bc5b2acdd49819332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c731d44049e6cef394d1d2a350b5b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc3b3941f5a8c2dda9673124dce606334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec365d83e7f04aa02e2aadc1bd351335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a5dd5473a43edfd6ce47e23d34ee9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107515632674b3a08a97599836f14e98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d247b818f63bf7ecf65d53c7826b00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be9bce9f0be8c09752771e9d37d64a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa72757c6a4d2e15151e595baab2cbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9daf571f75129017c03ba1caf4cb23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b5c070062a6e2a47e29ccd30bc86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38124c018311233af46ae025cd9c21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a44a7c417ff15960917bc6c8ae54b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda6a220da1c4d4cb169b5593def557345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0807226cf46259f9bd0b24358a17de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83a0193ec931e9ef7fa0fd578ba8f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f956acb4abeacc997093bc7a65ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9145f84950865c4add0d306340307349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be6cf6836fb172e84a5d023f47163f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83426b3ef90d52022ecbafc1f0c8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6004b7bd055590fee4200d0829e95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08545faee3bc8f7b22f4c9c2e8e8949b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f5c5e9d393ab263a3919f17e1189354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cd176d2ee8c7b0db1df621d3e2ef1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36803dfd0e35b41d4971953fa5f5ba41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbfccd7ba696242401f75fffdd0a33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0dbcc012687035860c9d130138c39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb0255548335e407960f92228ecb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58146604a8737d2d58431393a5f2e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ac6a84c86291ffd5b3f2f4f024d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689abf79e4d0bab0cba513110038c7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b828c3ae3f37d27ffe846beb0f172363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a932fd592d61a50994bd8082b50422f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a0da0ccbcc33888dc218af5bc3255365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1595e3f04f1bd13978bfbf68a3d55e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafdb1840d7ca8de012b30d79dcf23a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289df00dcdd4d97df782fc365c552e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114534dc0dc8b2bc225b7e5c67d1271369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e2696d7b5ab143bcb27eeedf2786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a137ee2514245b65826282c9dba60f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b3c93bdb37e671dc8662faf8e70a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9e8545abdd01c93fac8486ae5e397373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e9e62e25232acaf7b16f8960723c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413b140d4587f22c2833acff41404b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974d16e820875244f6c00845f0cb22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061f2906b1e302bb4d2b7d607ab9831377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64715594937a08061d078e5e85008c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e32874b57076b12b2cea905ac38d8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e04085d90c719c77e4c09af959f9f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08af7447b074181570aef50e6b01a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b4daf21f9a2a04bb415e0f8b5bff4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e779f7437500aab216d64d0412972383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc886edec781c45715362d373f62e618384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc80a84a9edfb41ef37c97672c1672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e8340783ceb337c6df069bd24645386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ef66ee5686c6f4c2f4dc29838abef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bd0aed2540fdda83064c5ed78e3b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515bb594ce6fbbd8b4091b28b791198389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608419db2c78ae6319e3fcea50664eaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee45c9dea821445f6e2d894a76620391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a0ac6bd61d53808d16b8d1f94a10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1c36cc406a1fef32061250340d6f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c59405c49c052b4789382c0e3764fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1713c1d879b3d42ff17eda41b7c8fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a76c7af64c2b61e1114ae77ca06a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef46412c6f5d7546b9ac1c125eb48b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe91f550a746407c4de0ff309e6f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a0db44d0862d92184728055fbb4c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3f9f6502d032feece5864221e0175400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841093a15591824afa24c139930c7ac1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7908a0550dad42be06565ec7bfc836b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd0b243d8435fde09995ce149832ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91d8c79b93d2f8df26ef20f51bcb5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5ca7a5e5d6d9fed5af24bdf28ccec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a62562cbca701980e0fc7e2ca7e85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e210aa5c63a190b0791c2263049311407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f1042ff4abc40cf7a5b7136f3b4f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e2c911f8df5ebd81fdcb71e7c4350409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1675a5db11dd3f7eb7a630e336e0cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b8724d3a805ec2028abfc918f787411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482fbacba9310a1bdc293c1577595e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace441673450fe658823df9896439373413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470b912b8f7324526aa7153b4ca406414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126dbf3ca247208a059d01c33a2b032415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31dff3b7ae857c54f2bf04385f62de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3b48ad21c7e61d27af68294cf97c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bed556ed4effe0df9ab3bb68a9bab9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451771c3a54c0ef96a3dca15f68b43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a86fdaca680fe94331d7eca63e5b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cc8c2625a5fb4e115b2fa60bb689a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249deaeac3c06e38075ddc8d7659a190422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c59b3dec97f10ceda9ed4384fa036423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cd0595d4dead8c9199cbfb51ff08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336bbb91af35d4bf8d48b00208cc4bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37288497b578c4df57c5bfc6c350d4a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9ac49403c6c047850d7b9495097f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dc76f4589e6f4c3ec958f07b12e05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40799728de7b04659dffa694f54a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc9a2faa308c569736a5a047c18554430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232b19993d5243326cea6b6048bb79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb4b5a805162bebc4ff1a1cd25cfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075438797036beb9d62e2c461c22ed4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7d573a6d769319d50695deb72e24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad75f3a727596cd5f6616f4fcf5fa2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec87c3598287f0118b48b4f55b1c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd112b26c43952e0b39b0359781f03d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd1e17e6c91d7a03ef3dbb301ff3ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdccc916c279fbdea507096ef824cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4d3999a36fda402fc1d238ddeafc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc96e00376ed7bd3018d50d7b9e1d55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6e7583629b8b03e3322eaa22386a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79140fdf12dd6aa2385440e77151b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecbac65374b515980c3b0eeb37fc8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75459f72732aac0153a1f5e782866c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa15fabf171c43a50a8e45bc1d3eab3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25697a93cc75854965066643d04b7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03482a220f16156198e59498591f8a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e2c2e2186d681cde9284af88113c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510872766466ecbc250ff6158252cc16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0403471e77484caf4195023eee18c40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c0f9ae6df868695e6382c0002adb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fa46c4708592b07949d5a631f9394453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e59caedfe28050f5e046c452f74bf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c70b0f4f858bbf4322cd1c35bd6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c825bb1bcc6b16de1bb92a64ac400e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7590ae5e7a56d985faba4489ecc4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d42cabc583c4e3bf11f69768071d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963a1b51c4aaa90a76c3c733832418459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab1bd81da02c978ebd70ba70ed48c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa4be2fc15f4a0140b3414cca6bc06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b02502bef91205ede272c3845f16e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0c4e7ba5205cda0e298a673e4e39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d4cbcdf17c765328c43f19a8bf24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23019e70601ff8fd0457c8ca7fa4824d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037e2440e36257b2e179f74bcc42d3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba64d5db682cee8890b09dfa1991f50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb491e71469baf46465d81c5b2c908468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc9133459bac5fabe94cb03a488eeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962548d6c0657aeae05efe5016db37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384594d3fbdf180cc9bf809dba706e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406722c73eda7f783ea0ac7456e02ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c759bd270d43ed1236c9f32e5887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba246797e4108c8b3c17ff03a02d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccd2401fac353b20a5f4a84b28e10c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eb4510bfa1060c9c0fba7919a34a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7568831c07aa9ae0ddd122727228612477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19487db89aede38bec66a4b9464e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1741579a22658beae8571b220301ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724592599b5047be8e65233c85ce663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6064179f8f4db3bd5f23d6b2c1cad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f6a706d5700f66f16092d5d92f0e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3414313cf415971284cb3e2c50c53a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba8dfe49a839d19b1e94e3c39a03f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e076df08202923cec5a9103b339633f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2d722fe702be37243e50a50f6b28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03caa596d17de8fd4fbc77fa0644e9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba76812109a91890cbb757e66b18a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b00e68749c1d59f58974089d81b0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c666ad8c2dfa9bad3a6aa9eb9bff48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4472638ae044f1e9e79cbed3b87b6ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea81199c553e7873eec5620aa113a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d2504918063920d533cdb9ce0e9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443204139b173357a1de5dc0568e0cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad15d7194128ef2aba5626154f78f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05169e98233211aa35de4fa98450ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ec8646b1269ef0ba1065824bae4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b920d453ea211b1f6d059333adc42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1a02062583fbd02ced8241a3f0fe9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760c7e0fbc4038c5e1ebbfb05a7266500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d211708a1d9607746a2bba583e35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a7a6850be983c98489f2c3dbf06d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ede35ab94eaff91284059b2d2e2b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f1712e80abd65e9f1a7bbcd0c1977504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91bb989eb9b9d9a7d7357f16011e41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5973611d2481158cf6a97a8b8ee8db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170df366e67b27e5339455d4ea62fbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67d26d814310128b17eae6bde3a44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce61dae1731b1f7717d279607f3c6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6431eb9d19cbd4d81aada2037c42e4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4642c0b7afaf7bb6d70b99954aee4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f0189648727a7a2d87b9164ce307512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d50142ae8e52932bf033a17e5dec8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb41310cc873d923efa09c1d48377514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a661c167034eb23b52365cacef144a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9767386143721fa6d252c6bf9ff4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe160fc3d7fe0b100bbb905def8244f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d315a4b1587c1e4ee2a468629ab1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b599ca1bb80ae98efabecfc2975e28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fead1949928df56e35482064d7eeae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c89361016b50ca03980ac55565b4da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf08a60f7fa69943f8caba72bf896c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee51d852e8f6296c49e09cb825e14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40403846384227ee67c0c2b25ae7de81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330c3d99a4ca65378b51fcd14201ebf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd201aac3cd3ea897184d65fc89e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32a44ec28669e9594ca691f6ecb7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479f9341e86942dad859dc9d68d82d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ded91671b97704da1d4539e458425529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59081180e63d3f0f131ffa545127ae1a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d092d71438fd0fbb920e3b9cd4c93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2db7be86bddd9a83796c277214162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95479d4766791a37b071b5ea84edb74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d1ae9cebc64690798fda60d757c38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6102195b6aa124ddd86b3d8f1df2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5de50b6da271f5e017ba2330287977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f958019fa4d2c4d051973d712f125d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7bb01c967973ff6d49d33ea3a5be2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774d5a88d7d364d774e5018aa860712539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4dafdc46ba1f34f66105e2cd09af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07a8c0cdc6c215d5ab69109c487842541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339fbfacbcbd9cffad1f9ed689a698542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d4b1f76fceafcf6dc406e4fb9e510543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ecffc32aca7b9104933d0f917b97f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb581d34f3509daae850c26c3cc8839545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a70d2796bd69e91ac0c50f81f65b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911f437f45264e97fd77aa4bf6ee5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf5a540f89bb4526c4ee6a2854f1ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de181783b56cae9d491f5198e8da91b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f78b806b2c697ba567ce36cb1e4389550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6a651f3e0d9c3a12623e49847522d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71719921c15180a1a353665e744146d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace84d7d63e1faa1e37e75644e7a39c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d419c313175c3541a4b502668eec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d07c192e8d7218f304ee14ef80797555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe6dadf122f173dd184c55c12eef01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e907e4d1e6a27a6373dbac4d733d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0215275875bb837398d2709027cc584558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdcfb1852e0bb3ce7267b7e8f0e2df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f6d1040595862c536a98ce2b2f1f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf2fb02c8b0388d14423bbbd387f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936f5f6366dcb8d3150cb3262b8bb03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180a565be1e50f3b08b7cdbdbc992c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeabc562b10d66e6a99a15c1a69de2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50921921fce670690eebd4359c590fae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0ada4c547a402e1be397559f7949c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa61f9ef820039793fa5a99fbe629d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35843d8b19111f156dad00d75be2897568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713d62e53f5c7409cabf8a45d1de97d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c780e941b303c2b1b5066711384d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb551e8c9bb7cf4daef8183a056d8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d170496c32439e0fca4248f722da3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228be7c74c677d45dc5c024dda3740573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e64311839beaa077dc987c87f3cb0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f1bd0b6f15fa079e9a3fd7fa63e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b25ca6e1ec5a78a253283e0293bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22d21395d5973b2d6b3d796a580798577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13fa3d493da4ace90542aabab4759f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e6bff6a5d468b46491a0c34728ea9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf72aaf1772df6e10e8cddfda42efa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079647df4daaca648d7049fac5bf8a46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20a5fa82360ddc944f2349fc955c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cb1e3b58b331cb5649b874e1deced583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea6eb44e8252ef8ca83d0877104d01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342479fe7c00343bc82298b9f495e93a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edfcb0304abb06a190310752eb884e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc50418113fb9909f727a7ce6fc1bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e42e44afcf4167668a91fe11d0aa9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31cb5f59d729680ac0ee9d741c53fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c6c21243b4cf135c1adb99b696b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ef28b8403dcfbc6589e8c7efc1bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5950ad5e6d0b079889efea7ad740592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a45eb918454f3a84bb02ed4947a25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0376c8cb7ffb69fc4ea2ab7d2ca16a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4b1f2d0a2261df78f02761e8c1a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5164748a266ae3a0fa603fe8f7ddcde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560eaf0690f12ba23d5e9075aaf4ea1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7848f0486c528f6ba5375582e75492598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c31763c7f9caa02f69a9f0060eef8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0607fe93f000258877c9871a769a16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ed6cb8026bfde1f181ba4be1bba24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ca58fe7c346430e1ceb0c02366fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c2a13c6fc6a661a89e2f1edadcf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e850536cce6743deed5d3a5e75bad9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b1dd6eb9add753fef32fc02efb668605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1710b1e02ba3acda7d5f7862b477606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57455e72cac4d64bc2242541cfc542b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375865a89182bd657fea1ca152e66e3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956de47678fdb68d85c699a31876da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d22a61cc57a54773372581eb59e19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05679b61b6d3692be91e8c682a092509611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8aa81ba5f884db10f421dbd2f6e08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bd13dd97efe5fc3c69cecbb92a56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6037ca427126c0ca1c673468a0c996614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d300b3718de4f7a7ac0a8f7a9844615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac6279eeced6d787561002bcf0a61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307bf9aa4c3d8615c6b683586f9c56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f2c1af81a054a7e8bd7dbf001eff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd1175a3708904aafa0b6074d1a0fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b214f1eea71a309cb734618a6ff2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91459477c16333480111223305a65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae710d589bc35da9a3beb3168f2144622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d67f5b3b6ee645d28fbb832fe7e57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc329a4dafc10e59d0b317d74c2775f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a5278d7389a3cc8c18b687c12ee16625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6e77e292a3644eccd4e5e78212e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e50a7677c5d8487327e374e355f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae95f8a306d53b36d7b5de7f599767a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd8e933d8fcd19fdf349284cd1fd76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42f54bfa22b42589a8e3882a5e49ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ee1f2a9ca29c7cfa8737ac81d7d08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cdf4844d72ef9ae900943000618bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aeeb60f666a951fa97e1ca1cfd7c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d354f5e6f70a203d237593148898e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc215bf6faa6226e0d86cf86c2b9b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac6c0aa48cb32450e9132c44adfbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537d02347459ec61fd465e7f9e6dbc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10002b402af37fa950e77662d7cc3dea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c64590232f12e3c120617a9b0f0a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db218509c9cce7c16da8c73234f06778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8482edcd3dd1b4a235cd26ef702b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d62c5ec07ddbde89fa3f1bdb39174642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b108df0d7a0127f95875776e52cefd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56566ae7799530dda1a35385131f3e9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfae99ed9e1bafba9be781f30cd33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff69efc69df1f4f78c5699cb73e68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154ff95f36922b5b405ead3290cde6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f783aac04e9230e29cc305ca0f63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725141417b7520829cf7257516d95a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172936b64291e0e8a733852c7b3917650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb770bf5f784f88c828fc822910850651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbed53d91cd2b3986bd136970a602c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb93c9c18e9413951ae7bdfda2d7e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00ec121d962f85316d0974a3b1e39e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30f7d86ed970b0b934a81be93ed618655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda272d9fde840fd3cc8072e39c5d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e628075a079c54ccbb19511216f523657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9c5013a3a015d27c4ea67c73a2e8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d669bcd5a00f046f25b6d17aaed6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7478a7b494fbec818ec14c60479e137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189017155b98aa67c097b5086f3f58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781dcd06090839145d3eee8c042aee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e0e4a282cda6a9a257f69a2bf329663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ddb8b96b16766ffcc1ed03c6d8f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a9975a955f1dfd7701759d791ffa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73e3d4775b2983755159645cc2765666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954417778d9a5667d575c97c28f8147667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49497abc1bf5df7f052b189e6de5cec8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202083d9e975fca68f9904551ba6f544669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d50de41f38f23c79fbdeb0e34943e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbbae9de954c7955b582c404e40da7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29da9ec1e1e8a7b64aa552f5d22fd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e2c845a1dafd1c37ee759a938fa76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f66568faf412cbf6f0f19c1a4475674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a700a5f3fc718029ef22acd4b3857675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a52062ac612a7941153f1c0af102676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3158b3fcab9d380e725c244fbca4ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d4779d1bc96faf9843f06191345f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb084d4a3df683461333892c124d42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617818a7b978ebbe61cc08569f9915c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc01c26ff662004731dbd06161e6a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315ff25ba2fdd7fe201a5aa5d5fdc7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f38b0d67b3b349ff8fdf98dbb6950683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2985dc33dea0780f3671c312acae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3176ca00d349c15633df501e2e0020685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e89fe7d19c76053c4eb771dd16ad9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76c7a0dbec49f00eb4bbcd3b330c1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184accb35ce579bb843b423cd50476688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921489a10540d0ed1f11f555aca81955689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7154bac619ce0b13bcc876615590690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9facd3cf769cc7eadde8f56da0885691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e808ad3f00c36348b24ea93dd3dc3d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df031110866234073437ab35a220a732693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e8690795e28471d88ac4e18d86a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3664d977e628ea262f7c52bd38305695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f5118b53fd3f42a905388fc75f3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d9cea59870e0b4d29c9abbd2dc95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be76009c45a9e4d9c8b030de7f912698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bec6a0eedcb49e681e2be9c8bfc63699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c86ae0f2e959e101a0b2b2e5d01b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57798731645bea9349b50a1129e4bc24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116292ab50230f9b0772e0bc848f009702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f348e82553ea9b1a71c489ee7fd83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f582e49e330fef50f357d9b1b9c1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f1ed1bd92296c89053cd4b536af34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdbe948611f6224bd196a5f75bdd6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04049e2665d4235e0829805cc4bc6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0072b896ec485f8484bccbf65ef2e0b708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a213d5a0b3062593570aa70d96953e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d6af82d9cfc9837ca1203cf911a252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7be3b945e1440ca7ae4bddcabf7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9ced7a4c04f3fab79da9b7ef321ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfccdf0f2ee1bc809a208df1c898865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf93e6da3f91a64614f46cd11f81a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d5c8f1f482941cd0fb508a3dce2027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd4ebd42951f91f1774bf5f852cad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a720fb0c4f4c10dafe632e97e58089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6f998e33f85bf7ec75d4e666b629810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2aaaa1231919e53370839909753e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d0a93b832d514ccf75eeea25fbf0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b66f0c1c7ef695088d450e05744313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb58d6dd72aec20e3a0997f85a8b2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779103f20fc8979c1fcfd342ae139f9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cbdaec017c97b915f8f80c2bdc2a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec76c3e41626c8be546d3420ac09417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9e8e6b8122ee6ffbd3a512d0d8f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807aa1c2c4aeb838f9a3b8b618bd12219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a52139b8df8db9310f225a36739420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fec8ba4c7194b3a8ec6da11873b0cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f00a989e8c7f69d6171dd4fdc193322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f2b428a611c77565677298dc660923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b04103a26d0e7d0f9ad7deccd066024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606e23669d93f991bfdfc5fdb928e7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd1d56e85a70e1d5ea0f076d41b3cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a686f9ada98dfa3a03be73682db627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25945fd6988f25ebfa823bddccc58ba228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86ba903bf372a826959ec2f602c55529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78c06604f73f66a72401e0bbd50d1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f24c26bd52c479ba738ea537b5076c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1f4e2fbea2c9e99f434bd3d608a8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ee7fc42f9a4b0795e0928d54bbb5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9e15807287d4ad24b6f8798b418a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21786ce1d4d2452f56df305e917dbb6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57311e883d3c948981a48947e20dc95036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536fec63d3ae0b2b968a3b7f3ea45137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cb2d831683ca27f76038b25da524338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6050c54e7e5cf89890f73807851739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9122a74dd1c297bb735edf3ddb2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd6d808072e3eb5675d47ac97cd5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91f4142c3f14602437abd4929201fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8ae3900584558b4493b3f61234fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f54907ecba699cbd1df3e9de1ce644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621a756bd0117b0c72d5a0def4131b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f79e0c787f7024ddfc7d9942d175e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056604c1f6814559475650cedea466247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c245ebb0aec1e6be4de06f6d5505048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80394cbd0340b0be1d6cfb4642f248649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bee8dcd485c524b523d4c92881a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928190afa1d01578d5ba846e4ae36a0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed32b6f91e2867893a22156e45f16452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68913a50af1dad57936706088c283bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a825b70072ead6638152a963ac33054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3089cb77b6e1bba95fe5191e87739655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a87ee8ad11f5a66fc3a51f09ba953d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5f1ca4d7544952fe59dd70b6750d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561b8cebb115948c5abfe8c30b4abd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b14e87a4c7faac0dd000fc775b988659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78735a13a70ddedb63406a01384b365260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba871de8bbfe047ae3508cddc7409061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414862b225599ca01d344bde7f1004d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e98badb26f069c474b67b5a0b1dc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d36ab7af5cb8d06fd49d132acdbf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5a6e1af3ca270a7ba248034402f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153a86626ccec67b9534fd9b24b119d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c050b6b21005f05e30ce4308161367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b68d7fdb0fa4a7a55e62ec73b3f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e5382b7ccffa44b48947841908ab169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d9a689c1de45aff4e388dbec7272e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec066ced528dc02424721fa9762cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5940883d1aa42c26790ec398c4362572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bede35bbbe23b648bd303de177fc5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4d64dd7884efe8fcab5f3739e67d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aebaafd174ce3681734fdbebcd98db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1e19bfc058bdb0ace31a53199746b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58266e2f774e1f18c326e235eb21e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dd590db2a5bf8a06929ac575edbb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86a724a3400af01c8c7efe61339ea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6eaeb9974a166b8538dd75596a20a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43756c7936f6d8b0a88000737ca2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c4ee671a49339891b1b811c0e485982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25fbe44f86362019262a35942ff22983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc8409ce8c0fde87f5593950e3db284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c043a362339fa0bac3f91333609785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ead172d61f839427b9af5f347bac786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a118ffad4e636f034d99206e98ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ffaf20af7b2ace6bc3286cc6a81df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e90a5df6719d1e639262c658be83289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494492f03b6b6cbf709e2d26b1026d1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29688c22bff7d5c385d1c074a450bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a8d430f4f41b61d50328b5e8afe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ee66da9e7f3716f480b503fac28d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7241a9b85edc5d661ad55382f501294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e6f3ec019bd43325a575ef1b81a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5c9e55d3725b45602af458d4411396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f248b80f7bd074601eaf62eabf5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980d7b715ce513b658181b9bf39e6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43875e0ebad03969cd357931eb1bfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5467919ffb764b66d55067c4435aaeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c3831d63d54a9bd8fcef589b814d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3452eb77569b69e59216123fc22cba1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314d7fa3c5bbe424d6e2e914ddf707b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a9c059209849e989a79baab9d99d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f063eef57bdc1f73f07874832f11db0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d7d8c77bcc2e3fe6ffbb99d4425b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badab11bd8cd567480927e51bb6f268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0942c138af1bd2fdf53e5b65d06155108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e970dcf4db17b8c36edbf3655cb72ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5f83f8a569fb9589d6d7e1c5e3792110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea4a7c2fb1960f7f77b6c86d6f78a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8299f848950457123218a5260ca7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250f6592aa716de6ed263d0b8d8066e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f604f6418467175a8488d030e89fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80673c4561b85fa1d479a7207a440edd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d1da94a6023a6768d12eab5980cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f707628c0f6b45c6c3f39649aca6be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d3d1574e00611290252242db6f9db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b063e3c6b726a3308974a4b5f7e1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae61a2b96584096736e71aa0326844e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5084aac3d2ac117a1b4c364b5eab5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637591ba7ec7cff384ea757409fcb420122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829709ad1625e4bc181809df001c45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a80caa959e789a0e0b729e2f5ed6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee6a6a25e5f825d3c8d823e4e0f11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47fd2b509525f6372dac140c845895126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931760783c36bb4036c9dc788b59469f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0400264d846156716d51e2b537725128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f785ad16b3ece0e2bc0223c5fcb92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666cfe12966a22f415fb20bda2f03ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4502f12531398b17216ae574b1540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968bc47aa42032f19066a16c05b455b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a1a743b91e7720ff9e428d301030f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a82aa905ed0eaaa176ef9bfa1827134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69939771132a6687b6773d13afe4be1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad387b7471ee6871481868d704c22c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dc906d052dce610bc9341d61b507a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fec449c749206b90766cf15f65422138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb73d4944f5678667096a4943b2ab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521275a4cfaa6a7817f3bc34f53ab320140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82485720c621df382a9344c300d11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3edf9c948919cb9b8720993d302e3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcc8d05797928156fc32879e284896143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b10788b0549f92ce8629d586c4925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fab55ffe0406733ad00f5d3dcba01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a054e075f34b3e7da0edff01a59e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df268804e48e3288a788afaa309d8245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9474d610a7c1135be924efe1a08d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b879ce71bcfa037ae13e2d2cfb8f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cfb5d74847566b72ceba5318ef288150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad156855e725e82e0f3102e4bdef99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2f955c4a4bd4bbb2279ed0de74feb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b760a2a1ef55e2aa5854d47de8b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5864f07e436cc6a15e9efb08b8367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a731460cb4b281dae64fab4272430155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19efa80963d636de0092d1e65acc42e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06151c201cfe9f3c2ca0478edc1e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573487e5b1b08f6f9607de8afac4c9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd740c62fa4baee11fd9113ad449a23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522523af2c3b56a115895fdfb261fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f19acb978d9a1ce19c6b426cc85aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae5f12888f1a71c582bcdd09e15e6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4cd0c95d917e8709cb89d052d8910163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6d6e90d523d8da4c4123cba78d0ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2fbc62a779b374ccd91a9e1bd6782165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecabce26906449b454ff5106e09d71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e1371438d339d0447328d597b8af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d42b063be84d2a0ead5def987800e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3875b4be6bfa5bacf1ce20d3e869169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36023f11656413dedebcdc9f0f8b60e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f2246abb133293531003928deddac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58247e717aa3584b18f7ac4a6505e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde8bae41ebf1b3ea51393a2d1359e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8ae85cbf81fe3e5762b0b4e69fd1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567783afbc4b833030b5e373ffc85a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295c32245a70e14d24a352bb34431f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232873f4ce8343404b7e725ccd6b21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98f0a3980d143aae2c8fa833de90f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9407388706a80e92627a273b8c03a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469adaf42299b4aa365479931020b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5acdd89b5d66c7343f048a54ccccb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6743d413f96a8238ec78ab53ce867182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed72e0ed4ff95a6c8540800f758ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635be77fcc47744fcd423653dbbe94e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007551d23f1161fc0760a22b820b475185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e0cc54809a786dbe90608c16df85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75fffd55060f04d947b5dc90a5f279187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e32fc2866755a96f6fadbf66de0256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c37650a0691e285d7a1e6ac301b6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9252a8d64b3a946e1ab814ed39ff0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc98aae9c028ba02a273e04109e884191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0253d1dce0be1e0fc3440025d9760192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7a7a44e01b09472654e6dfb94931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48511e0006b11a5bc2505f05dd92742c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc3cbd3f1a7dd7e010f13a5db1e940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293daebeaf781bd49d9e6bc289e4f840196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6858171121dd274e28598fd8ede6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063ec01bdb1e7900dcd59ab419aa02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4505fc6d8fe136b0b01ecfee3f6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee0964def45033d3d00f48a42c341200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92135f9dbfd0da8f41b34e4fda6ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e5e77d95dc5432afd22e491c601fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ffafa54a260722ed782e4a51de687203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11944838cbd27db1a577e56de65450b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73053428994e5eed4f4669dfe4dc321d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9862347ea89eb9830cde9f2a97867d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23059f820481a681771c22203689c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b1248a0b87057eaced64fb6aecd90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80762f8bda0940c7a7dcec44ad737ccc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0b7559b4c2a749c08fc05fe56cca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f7a22a65e096201aeb3f8840d66ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f784ce978d539ade512ffb147d6f5dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2cd88011190bf0552a1773bf69511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6485cf64f412d221a6578fd215660214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5dd66919a6d79101efd7e9636344a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a6b1756a0b104c3b72c12502069d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b8bb64c2cc228d7339f87bd78d1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff6251b16275a6645e4c430f96507218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5241bfae4202882da215e1e56f49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e574146c35c6c7a5cfa214a0172b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e3c5bf8e9fe3db3f20d78f20ddc55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b33ba287ac426541b6d86253b28e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e031fb9fb921276a465407f2e4fc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687fa60c88351310842244cce4eaa75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12e3e124bf2253d87a6ebd6e119ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe19aeb719e95fab35fd36b9d43841226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd533e6193187793a83ce6d62080ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e67c819708a64be984db61f93a628e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822361be9b0b999ac3a14481de09776a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006a8f2b703fee76dc0d747abb87115230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33f7755bd576170a2cc34b77b24b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ae553908d242293b9ab9ea6587702232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900dd7d4bdf983578d818f8363ff610233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508275bc0aedf52f471db8fc0609f0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab59af3fb81e62619da21026a2716235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af13a78a0b69b4670342576f6735f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2ff26fb0384c199551562f76a743c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d1d3f1f2f2c351d8145945fa2d28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706f5d5b7fe54d462881ed8168ddb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229ec6f0ffdceebb9b6a9837cb61f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771870b2d67aa8997705a3b92d5cd803241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562baa6b2b0be5222e1e3eab5cba461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c14e380fe99f63cbf9851b6ef9930a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922a8b206d303b83c174c3705205c8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ad595a5cae000a65316151b877da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23bc29c9d5b89c2f17cb3d9e6a99e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7188076f47532dda9e431706e842247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d904641c8a430c4bab257177634c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624aa6478223c09934d7d71eec2c78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa0ab2835ec511c98e477bc235644b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad5c00c70ee4c3b5f5f22a2da1a363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c6f23ebd6f79549e1778c524d77e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be5600b3b933dd9d45d19c43e4f89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50cd520de92f40e9ec61398b967d15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29a6b8db0bb05390574db2bac2366255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89724deccfffae4c46c7b37fa7342e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203822aeeca41ddec05578dd3c14d528257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a06f90800e7f5d45dc08aa7a1da85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db165a42bfd30a2c7287135f9d66a518259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2b9d52801ee78e9dc59dcfcc7b43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3497b8bcd74e4f7aa2688d2491556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06b3145c88533f87ebb4fda45966e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1ca477f2ffee930a39499096f8fd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf5c219f4257178a63a28cb4938b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb262fb1d18e5de19a3053add5e90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306241b8fc42ba535493e32dede501b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75eeb70b373e54cfa49e18109fefa3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12ec0ab3c8d70544bc605e71a4b0b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176310e82d89b0c7dff001880eadc427269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f10803c07abc9d8e6aa1304f5e2ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bac51b16ab904088df830bac129d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6741f7cae573636e668923035e9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdd18e1a82f8ab27dae1908715fad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb86f506bdf8e1e9a0ff40aa47266f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380ba0c1d73900d8f565c6160a01ff9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fecc03bd0efcef1a82acb258124c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ee1ad8b5240691f4135a0cb030c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fabdc0435f9e316541995284bcb42f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08991403dd3bf23c4493b4e586f1f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c326b947f9c8ddd1275b4d34f3dce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdf4e123dc6c47ea23a9523140a8d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c945f26f2e8146fca7fd35c0ea133282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48075029c84240783dfae71cb43c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b156efe8489595199aa048702a8ff9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88942347a9412ffc192d123117cfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b876d6c201a65e6360f9e194d039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa7f13de08e76a13428962f72d5c13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f95fab585b8f958e4464356967424288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0a5102358f6f363c16f18f4e7c382289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d370c4bd813d6d8f2bc6db9995b5aa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430051d014f8938df76ac1ac42ca98a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eee2b1798ad07b642a4d8d16153f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf782e80300b7c4010f4890a2d68e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c7d8983c5f4f3971cdb074cfc14dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77494701e2755bd4f156e50d14e1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4f0a6efbe6b3d75c83efa0eea835296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd941f68c81b53e7d0b36d47d7563d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fd89ebb3cc0890192528a173b259d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc692dda50792150cd7a5c16f3f216ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0aceb3b44baba285c7079a24144a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc59dd727e0bf456c9bd17c428c5d68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55165cd89dcc6dc0f7cbc4b275516195302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914d8460ff0ecd81b7040ce9e863a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b56a871a987dfc66e7150b6f2553304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3eec31c092f4e8e6ed5e8e8920b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36c1c29050630d3be336c5b81117bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97733b858f2ceb291e28c8e1e632f23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212970abd53f0849a352f434b04919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c330f407cb46509de3e2abbea52e2f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bc4fce2f7fb51e14aabe288723b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506474cf7ef3fa4434fec0159c870897311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462eaf450d3587046ba3a6aab492d930312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850d4cbd9f83ad90170adfe7eff8f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbbef5fc5952950dc037c28e676a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9aeb1bc4a0e2fc31bfa7bdd688d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee2f131608a145c6567afa00b24b21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa64a10e6f33f352b0891d1a3555b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed069908a614f80e351a914f70798e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf7d01127c801b41192aab8d0b7a35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa1318f5b3c4609db476c970a05754320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425344f8150cb6a5adbc798debea89d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3214f241aa098f3eba644c01ebb2d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b36bea29974983bc8a83eb6a0afe77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651810aefd66ee62845b0c920e6e63c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b405c0e860d06f37327201a5cd36601325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1eefe8b3ab9893207e7cdd03bf209326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a6d595c30535b497466d1d497f1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d99ba2c0ceecfc3dc05d337209884328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae644e31ff60a610cbd4fc318227f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab813b69b9adb5250a2b161f6b42f735330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729d05d0ed5b6249faec19b4dc44b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb696c3e39575224b2993568e7d302332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e9a32917b71cfb883e0414d12244333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c14b3254d934d2c5eba9a4f6d6960334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df014cd9563f615fd3829b432d55d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed0ec575339af7c5817e32f6737cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea978754f561d26484be916c07836f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed93c120cd2268efd7e6c43f8f31e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ada92c12bc52a891f3eb91b2af8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d70924fcba76ed0425fe3d7c5c58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c9020ce4a018a10b8f6a16ecca81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ef74406de1117c00cfd2f3695fc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f81712cb550738ea154317de8d63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a825a2b2b2f9d12e7d531e8e9310344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b29b8bb9d5d12c1738d078825b15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e7bb14e7bcd4ab4333f50b2c0f53b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9df2781787e24dcadf2c6dcb7ec41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a07bfd1e11ef8e2c6bc3ae2430f21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4541b9b394dbbf4a6a219f185046349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b774da9f71abe335552858b7ab2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18eef4925a59066b1a8e49c11e08b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a7a8d40e410650e3992c3c26b120352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608467fa27a4f378c8033f5be9623aeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e534e808fef78f2d819ecd6a1e8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e27bc2b02189906488e974b3c50b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11f487abbedeef71769e92728d7195356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95448ee133b59caa0d13277068ee8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ebc08b979fde736475cf8509a1db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a0a7b353b74cfc469b78ff384184e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9776c7ca7056a4cad64dcd8661601360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b6ed300e8b1a973ba9697e303042361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdcb1b93e6e0d41df86193fac6d3a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad435ef5eb70a30ae85727aece9fa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328f1be5b67e6f6e22f26f70806d2a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166df0ae5d38c7aeb1782820d2c439b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5398cc84865858b116cba463950d0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10813eb37b87435a7b775e1720cea45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96779162b0bfdbbd8991a1bfd05f7bd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45dd14fee9f997873f548ed41bbf03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c07b641971d9e11e35bb7c30737b96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c853cbfdc29f843043f160d47123c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadb7de544be2b5eee60f4807490147372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916b51d22b244f06e13f3e00a0b788373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98179592aad2c013bfebe08deeff33b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60785d463bb2cc4bcd19378df4323b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bff050a5756ed5b8c64bd639c30d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccc9468b0f3771f833c44350c99fc7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297adcd768f147c6aae724d64e0b41cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7860dc2cafd1049afcd91e3504516379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d783ebbcf6dfedf7e7e8cd3bd0b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca47f371897bebff3bba955e070372381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d65bb33a160758d558eb28d09aae29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133006dd98969e4a6764521b046d148e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9b1354a75e60dba1c2296ef386cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86aeb4dcee4de03ae301a9bae4616385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59692e64f7a74314824f9269184348386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18cb64656468138f5de2cfea32640d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78325dd0639749ad703281d2509bd9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8a3311ca9b348c56303a55c634a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f8d402ed3db308f5c22cbc0187c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434744b16842defbb55f7413f6cf2ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd12f6199748724f9f5c496b3207c66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf529e75685d24d0431ed7fbd940504393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18e3a50cfeb1c3616a8fd9512d3b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25a93d8c874461cfabf3c16227595395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e166d5fec6a9a1d6394230dab1f89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec041b0d857cf41e0aaa8802ed5af45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a422688053a04d35df0e111cf02bef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d3e622b57f8b3db5a505097d0c94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477bb664ca75c9db8702816ce56705400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79021f30dcc94d9f6a955449e2176fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2955b92881ee358caf21c68eeaeaf8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a47fc77df3b92c077af2a9d1bce297403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3080a6ddae6a05384f6ac9d8d90225404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a492ec99d691e55bb3a176bfd8c327405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4097c3eb60b30acab234175b7f1536406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3eef758a28ef4541919ff77339b18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d764a09d9e4468878689c2f1ca987408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af2d8f0a247cb14caf947829a7b61e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23efcb8b8026673f2263f133035349410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100530e4d7565671ceb36107e0a14a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ee1ee9362b25d24354785cae41e54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbceeb96e552a8b6b38092cbdd1015e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff78b606651330c575a0a08566b57c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab731f43b7f80c371e95c77dfd8d9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e151214b0291cfc7b2e2bf8f582f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef69c8d4b28706fac0d797481934beb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d6a59fd89820b90cc717ef7a5204418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034c93e875ccf37cae3188ce6aad847419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbec8acd62cf305b09b803170a9f0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294ad70c53dd003c15770fd77e7f0a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177dafbce3a26130d345382262fd2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c6f89bc2d92f4a27aeb5b78a86f36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40cdea259521dd8b00a11ad94a2426424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e3843ae8b24a5038778336e8786ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730ada5835becb893492ec9cc9f8e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962650fda2cfa65f59a316daa2f02874427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4522d71ff66d4642d4e90f6171ded428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956061b75ba0f20e28ba09b97ad69a91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394e8751b82f298a0265f1b34596ec4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27bf81e432c97664446dcea42810e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99e89ba6cbdaf81790a3fc591dda7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cf57a34971fa87f065d5d29689dc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b62522f9400676c4c230520bf1421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff63727ee6e1eb24b2d339d629d07c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f551a5a56753fbf690f4f643a0baa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d453c599153452cdb059c48a42df13d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67c6ea5d0f2cc98435e4b5927359e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728a70eabb0cf932e52cafa7716282439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d523a247056195d1c9eb2996b2b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ead3f26ea8f73d856a949615b575e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a433ef1f6d117f94a6afe430ff2f841442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d052c3cbcf75a263ef284a486c17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd1f3f7777fbd1544c13bb25358530444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655d4a6655b164872417f2c2e43665e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51257a7079e9dff5d52fecbfabd84ac3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bff6ab45ed59aa86a368e343fdcfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc40766122279ae6d802c0c344d08f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a3ba36eabf11811a8562078194c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1aba65c5a6763db5c925b049a85ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226cf558f95e8e533d26c190a5eb1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceab6e8bf05321d1e8c0c3c9346bfeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a4ab9ef9f3149d07f5fd1497f86d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc074f001ceff88607d054ab1ee2ee41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3cac3361f0f7370418918ab571de9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f84d611cd9d82e3aa2fb030fd12820456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978936e471ac16270b7a7aa383c3df16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e6086acef3bdc42849b11999c6c15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597f97695bf62675936d3a2e91e71ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad5fb9fcae65643d65786bccf653ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f091df771d98d15bf443845d082122461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d597f6524335634a1e475cdfe7d4ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fbf63e796a31353a8667c594238d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cd878416d574755891bd9ba631f71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a150c7121dc3d1bf64ca329c1b90399465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad7ca7c00e62e3890fbd87edd28ea3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d629fbe52037c1c98a58bb5e8b72c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdba17a4a65c7d484c8005b5890266468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a4f3e286b7aceb8c93db68fdf6026469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928f83b7bb9189b8a67f626a4bdf1a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794651bdb80f55018b5259d834d4f9a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb947c096befbf4e34d77a0348f18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f2d622e6c5ce32597bc18ea26920473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51596c80ac476f938bbdd328ea736d9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8f0410fa0f03369c8886e0de9aaff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b90d5c7e382daa435e040bded7c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f29f690fb556c4af1d0915b9e016a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152ec1581ecd0c7b5725831945e5e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e7a19d7617054ecc2600b94228abd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32790aca07b9b6f49482b81b717365e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e78416d4eda90faf29eb13c4ce8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eff8b14c7330d0737d2fd27679741482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4f7b02fd2dec7c5b4efc61f0ce51a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0423ce01f7f7d80ace679130d099f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80148dd438e8300ccbd1009b7787af87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9781d239cd7451d76d4437676c05b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf7c73e525fe3ea8970bc934beef1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d16a63d2c06b18294c60cb0a7b11e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77302ee6d4d339a08c75adc118245e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e367479cc9b7453315fd157c5ded8eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabe3eb3467c1e26886ecfea295ad83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cbe50bf42b07b9ac94ef3a75caf9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe8874351a3d91db3a858bda1a78f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90c7e70618eabfdc15474bfcff3990494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74edc43c8ccdbbee5f850b0db3eab0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977091f7114cd117424d60bdf22781496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebb38d227f1001cb98d89503876894497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06353decadab5b9c67dda3e0ee4c794a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e2961646e7516692fcad901e3bdaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92687daeec9f0189133061107acdddc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a9d7fc5331817d1f6fdd994a4f2b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc432707031638080a35f80ebae902502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de437fe69978872257c79bb060e4c95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443d4726d21682da062f88ecb0af08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a8f14a36e511c9ac88851aa8d70a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedaee4ea740e506e9fe6d7981c1d75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c2dbe8b540004be64a8dbd4b3975507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0129f0c4c1e46e3d18f94efcc32b83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345298f1ad514440715e665b5814c07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1796433cea08502571f007ffd25c94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4412219773d776e61190f7e81b212511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b52d9f7793bc9f4fbb69b3b60e8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d18be9560ad226b44e8fceb540e015513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c219695d7de09680e7cac15d7d383514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52b11fcc89a5fac856bca3eaed486515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993f8238d2d83fba24fa4a0e50070f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d4f4144c6e3cecee9e459e02826b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4dce2b506cb6e695d37370bccc1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f0bafd2d81ff766d6b14e932062ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b329d92e1a419c540446bfb8beaa4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9e4d0acc218953acf4923d21d9dd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f02a72ef38f039857155725a8071522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3035adee387d1f54e53170d52adfee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa9e5002cfe3bae9aa09df14988b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf39a91e114350f03184f62e0602f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471a0526abf0cbca587ffc5b824a3d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb9b2a401587da8c7250b4fe6ab87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be50770f46237bbf234976b129be2c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897912391fac19e3eb0b32cedaffa31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3b7dc8c4da45ce4ba148a63a66bd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a22e2f0c9eb8fe3685cfd7cb8b96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c270fb050143bbf1878b81a48e6e37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef356e1c2a3b9d31176d0ee537c85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c91bd6a01aed07e8a1f6dff35a778534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034872ac6d43ca0716a1493ea70c2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe13efdedffda01d5f96c5b927e47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcb4fdc3f3404d80c1d46c0c4919d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de18ca3f208919a84e8f0b9299f98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535071ab58adf86c97ef61c60233655d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693681161b427dd6b59eb8683d7a4a08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebab3428164a02af9bd5b6b4ac991541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86454c56b1c47fbc2bbe9251d3e3d745542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2371cd3dfbde64ba8d7b129529c7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd889aa5b9813cc91323e98d8d667c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236aea764f143870b292a7e784d885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ccd3321dabb424a09cb1b0cc6477e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4a78e0b795c4b8924928f0bd18ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500ba3e995b6988c831c47bfdcb16f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f17a4dfbb5b163daa4e56759573c29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606556617f3ac6f444e712f370fa824550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387f1406431a5e3fe2df0d3045a18b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e768510fb2f152b671caa8b5367b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8fe2ea51aa35bc2cffea3a241c28b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d1556ee02a8f59d46286e16087a79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce721704ea93681d2c0646463dbbbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def57388c2b50393433b430a43d1824e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d73de978c901188c8ca17ef5ab1454557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb163d78f5abeaabf64aef8e979cea4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71329dac727024290c2755a6749646fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede297b5873e4762f3070af42b87ad1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97160164e7d5dd097eb4d5912840d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ab78db90088d395e7e3c0d2919fed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac43d28058073080b266d68c3376a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02bfc4918b7ce4c0be73788a4676b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402b593bf51d2bec345ee24e167b63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e776e85a86cb311a25a3ad6c955bcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e47b1bd46340cf0a11cb9b7f8c22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d7927da924a03ec189356a5c83bc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee86fc35ae5d1eb4511338d992bff0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6966629548b8cf697451860bc6f5c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d5b01797545a214585b12fd9c7f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f2d890f9c1b20b7ce0b2fde18941a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b1c29d2516e8daee1bcd718e67ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a355a3848c06a90ecbcdb2bab6c08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1349fa0277ff47d2e30129f3413c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a481227ddc4b3d864928e631f6adfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68fa712a65ce43ac31beb5d16a013577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecdd75e9896ab050a3f993baaaaf7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea587d0b84fe4085f80ac8f6d37c8df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762263f055eab1edf3115572bedf3d17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189b298b63c10d47b9b9f417e4b45e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f78391290ac872092e21a939da58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20c0777a0a64745f3ca377b22e1e5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683909d8b494498fab3a09cf85c4b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb9251b9fd980200d3a4e5ffa37c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc897888fec9f8931742e2cd91d3e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636a42766112cf7e540c042789eb14f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5fb41b5764a3619f474440a7cb1f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c27255299a270e1f53e7d94fa93f37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce3ab03ebc0153bbbddb0b40892620590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d4968af4eeb328287c5e6327fba9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8c3b0a1f0ec5b259ba84af8b499af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdd05e910ffa0dc1fd775a4c3b4987593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9791d14e0a49173031b8347869cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaeeafcf594181c010e0b5cc568eb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e07b1196332a90d1b7d796f5cb7d9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33c6d794eb86e729134f0a0f33071c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf2e7f9346fcff4529a82049ce8b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcd29ca1a671f720d92e20fc87124c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134930f764e340248f99baa32c0293de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad90e8dda9131f9181771b0d26aca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a99b0646c1d1fcaba7f8236427e50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cb4f4a873e056d10e5fe8d07eab8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4a0a571e4e479dc7543475b0bd97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69001ad1c7d8819eba8f2c683e960605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8de7dba1aebd5910be32b5b74fc89a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b72a7ff63751f679b82e4ff8ef45a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba07cecb2cc70f99c23a0352bb5aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa7c4a4340be694bdfb711e117ff6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c256f086a189c3ee8715296893edf4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967bfa05afdc5bdb67b9195c15d053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d580fde0e7ac32851ed55db367675612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417387ab327ee9263be887f8bdfe978613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f495b33a84b788611d824f7ccc7c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb29462fcf3a555b467680015d36472615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e8f0d9abd54c2876201312ba62da2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f17566a6d5c271907445d410b9b933617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066ef61d7fc58dbef4810b7d056c10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7d564c8a76272aee529024ca476e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969a969809fa71827f63bfa3446ebd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad1514b243e5b764ca690eef1653ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a2f5cdea883e94739a0e6ede2da08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55799f2d31203d994e9d4e2b3561d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6131035f7e88033cbea1d86d0f1f07f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb52947c36141f338ed6a6948d6c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e458dd795e2685ae85d12b56694599626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306187befc2d0cb4a758a2a7fc282677627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87a670304458c708e3d99a4159abbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a5eeae80e977aac87c5d10798aa5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163992244c5ef0915732e370534e591630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a3496349a6b17d25e65765ec95a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2f04fcb3c016b173f80b8961fa74e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062365e3f185bfac588bf1909dd8893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9dd11760c232d222d6408f5a47236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d00003a8c9f28dfb0c46daa59dd6af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0bc5199f9dc10280f349cee2f259e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ae43880b13a255388c9cded22008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c801f1016cc217f00fd840c6f4cc182638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ac173338cfffe082d757cfbeaa539639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5897edfdf109a946cd1211e9fe11c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f791d03d28ddece7fb6da1ac85654e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa482a7dc7defd8069fa951d4f175405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7cebc8c3909268f58153a076e9705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67c09385ac8113f65a1940f776239644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ede775a2718067e2367e795a7f4f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a654d6b49432d327465adee3878d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b1a3bc4645d3acb37b6e2b9068ee5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0fd53ac0f492eb4b495bdd5cb614648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20acbdfb3e3d31d65e273fb7e8de1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cdb906720b15fd7a1552872e5c634650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51024328a101d3cd9736ab92a83c2732651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47cf6395892baef02946f45a630706652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909739fa984e63e9da28bd1a31b8c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5c7a5442cb19634b92b768dca708654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc6ad1f850cbea7150920da0bea726655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687b277d61d9a5c0e00bb038a263ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2d1460eb4c3f1698ec7496824463657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f5d3a5b18200b088103739706feb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c1c7b8c57ca50c8b59284db24d1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93d005d8797b7ff054237fdef82786660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd370c366b43d41c271a995d858c537661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa5faa9f3b35557be164c6be7d0d20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f3e58690324d3d6876a8f44c66b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e82380b0a3ac3ac14b4f657d69f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f09c0678f89d4548ff8facaff4c75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597201caaa018b3f9d2778108d5dd840666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2832adc1a825949b2ce3548acca5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb9e1299ce47f7d0ca3cbbe8b5d879668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba10a458c48629e343be276fd477a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69138a08fb01e03ce8496583d3f3542670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17792f45917a3cb98ae5787446eb7502671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991976404adbffd78048d6c2563305fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c66d45b6dc3961a98e40be0147b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95f040f5ccb80898d779263d5444f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08ec5da02e60d1acc3d6431d5f6a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4205c8624cabb1ab7de5309b75a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f94131f55af86221dedf3db0d4585677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72750010286a4d14814bbf4c90e37700678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a558b9a80e3b2c4959e45322ee7553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f8efd998643ddfe59f24648df706680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>