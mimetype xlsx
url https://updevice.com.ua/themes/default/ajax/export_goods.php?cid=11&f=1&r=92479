--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a630d9cdffc6f6883ac389948a5d6fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea15496388efc56c9d03a3c14e858dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbca8fc561c52907fccf18dc07947d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e2d2c07efeadef299041213d035a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170efdafcd42abbe98488a836ab8e4725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d339a9a9acd7ee7e0472d821d0086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d08e268f7269f447a912b7a50b0117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f1adff34ea0cf436a39a98e4e4598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805938dd1990d69b889eafc1c69f31949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194453ac8fd647106dfeeb090e78f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8261d3721abddc0053435bb07c0c1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d025aab1070c1545bfc4eb92f62e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eefe7273810b078bd181d323d3cc0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc3f1b9da79c699d3470b87716cc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b16db1b9ef5d03508d29ee1f9a7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d3ce3ac26600b00ffe2b51160103f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba99f260c4b6511b119d34a14aa8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6fc32e9609ec1c6680d4a46619a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b423c4daa13334c2a9cdb4126da819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a3ab8a07d36272bc98d3f6ff59e4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aac7e4d7657f9e4183fe227eebd2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b190e2f31dbbc6b2fe9cd41f997122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe2a58140a86eb1539e4b56753e7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad25252414caa96d36593559ae91424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741b7f3c3f4d9df8c20df39293129a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580ae60eb30a60a619aa7fc79d8889526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b7bfd47e8b9a0911d65d73d61aa6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3eaf42fbffc0b567d9800e5b961b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04156faee7c26083735e735732a65f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f28b295c22aa09619c2cbb978334f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddbeafb90ebf4a38480a45c86a0c0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4b62baa961196e68e7279a95f3eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc091ab458d67ee7bcf448b8118cb1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e21206e8fcdc30f96229ac43523f8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357aa1cf7d544d4cd07385f835a0a2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c477e8e5fb717c2e1073a6fdbdde336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246dd70d204b83d631e6f4a6b4ba8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1a6669c4d3a926252e21202c2e8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb437a0bac6e01ffafdfbc4f93f66a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9e33a6e7f4d8446d7081ff440926340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5e89dae1c1a4cc4c62c72255b371441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80ea7a78880db88b015b282a2c2c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a62c6f668f4d24e005db22062165643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab2df396fbdc07cf914f2646afe1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a7b00fc8f1570f9725fb18b3353d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07171c4f7484d266794d4c6672dd60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f1b05255315050246e47de7f0baf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad4f9f9d194049363107b7b4db83b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9de36e2dd254e1791b4f30a07bd01149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e21595c28ee3a88c6f5aa6bac163550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dcae596c6cab46baded139bc3978851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ccb7d7336146bb36910c1729c3e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8fce332169d8c29c54f3ee4abebd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974fe7d398d18e1fa1d67dec8defb3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a76e439108a0bb716e7ad0ba9a7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2f3036f85caffc0071dad145e200a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968a2aaa887ad612d9d3a611b11fe757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af4e26fd4c9d87e8c7a141d8314fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389270310c8bdfdc65c44102101b3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f7f2f79c657253332ec3bdad944560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d9d3e43efb9fd1e99e2f6b0a89cf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7810bcf0eb34032009a0936150d4c6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada1201fddd4bf0822b7991100fa64b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a299f90313e54ead5239edfae04b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554348323abcb0ff6f94d492642bd12f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b06e36e7024eb42f14441d0f957a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d0d2e303bb26b8e9da22b2c564ba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb676907d64357318337a1cf4e9e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0a698b30ed23e4ffee210b299bf9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcab0d7de5b6cbc86c055dec512f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d259b1dd9207692e0dc581abe9a4c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a886e650caa624c84d1ff404cc68172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e9d24d02ec08a3a0fd9b3ca4946173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159752a603882dea5c5da50e66e74aa374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac120a4ed7f46063e18a0dd4a08771b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a20efe7d18f1a91228394aacc28676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e1fda0307ab432dc9cdd06df67d4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3842ba1964e42ea7e8d8eb00797ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd2bcf8db199b22606c49002b76c5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603902d480eb370ed22962a5279c3e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e55c2b0767c467cf990feabddf4e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ee94a0afc947a7f8385a0a6da89f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb20edebf5e39362ba21c1dbdd0e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c3a4fd7506dbce50bc1b78409e39e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b3455b9e3ac53c0d3e607144807185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739598b6b6b2c65e62dc573d18f3fa2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dad4318724da3a5c31dfe2744e2d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed58aaf01cf06d9776ae313760f11a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44308b22f1e30f1ba3c71dc8c2bdca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e36ae7b9da91ea196a267a7d131fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072979cfd3cdaddadf1e0a887254b35d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cea160f406087d8695409b3137ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9f3f2e55160b7e3eaaf7fb6776d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575c32f68345d0a353856435d8bc2aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b7b4c811fec2c2ccd883f6d3ac1fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388fdda7c54e809fbdb36e3d4c4e3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3d811ea74576b9a14b29095fe1df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e35d13775a87e35d2f21868e49aafc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c07a930eb5f975641cb2ad71b63299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137384c723e3b0e0a8a2caffd40f376b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7cbff6bc8482346608b32c88d8eb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e29efc863daeb98cf6d466b5ca0b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1cf0782e03c33fcc67f0f5a29b16f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed9d934cdcf728668b5d78b4c9277104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ce8cda3a889ade49f2591f06f20d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe7bacf6e64325fd5a6eaa8d95e74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce489ae91599dff78150bd51dc1f26b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c18c9bf666da3c35348f20af58352108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21a941778999f2c94dc6c084e040b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a96da18991ccd68c4b3c0252478e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d9f5172d24af98bb43b1999dd84f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f42c4d8633e1fef16965bb3ec95a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fb217a58612791dfe03547f6ec756113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff5c4cc845123407a5bad935a6668b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fbec19170796ff38bb9c7000a247c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02586c28c887616f3c4ccd72e3817762116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f709f3fbbedfd4ce9d7b00bd871c229117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652738190e3025f962c9be1798295b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aab85afbcfe059085a790131f1ffc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2974a4bac4b4d85deae88236c43ce9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f46b9942af7745d250d2b76bc4da6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e4657579f86654190f64d2dd2c6ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920499f3195258042e40b10411697e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0d7c0e8cfee1e62e4b2787283c2d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e2c8eb3997396fb2af84f44bddf92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9724950750b55aa0db7c12e982bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175c6aeb07973dc9bf946aac3597c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694df77a96bdc52ff51b1d115b531ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd16fcd9364cab59ba4528ed1e362129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4bc373b85bc50250ab681d5ab02b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c46d9c2ba9af0ed31df3be49f903131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d60e8ef2f002560b1213b46993b60c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5cff3a1b5f62948573dd563a56e7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9e079c5d6ca8171b2304a24dde32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f8af34dfbb9ef43646720833ccf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4341d6c7ff8f732bfbc548ce07374136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254ead67f853d5c9bbcffb0148d99c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c593e28bf05fe6db17a31b017210b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaf9eaba12c011d7dcaea44774463b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e97309d04eb6192ddae071378012a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b40340338b112112dc7d039a2444141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a580aa4933d54e419c43816274fe2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe425461d53291aad2dbef1e576c64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343a9777164511deb3c4f61c4636f82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b2cebf3823c40976b1fa87d9195c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef794278b9aa4379adcda765b460dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0865996deee36aae665032ff841bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9bfc90e5a6688824c9b0a2bb4ded0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f76f09d9e7880fa8011b389aa2370149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0122ed972ca4462ffd9f3c137b6b152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43250bdc23f391cad2ba9982febd0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19402487c715b0e3b1840b1a447ccd72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d6412f051cdb389a516e8a6ec017153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e0eed24cb292a13a046c257e7ec2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720222946c5beaa08d0cb91d2f05a4b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde8054d5b616725d49d2eccf80de76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0697bd2e23bdbe8413959f9b3ad6649157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ceb584928748ea24028db662fe34c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bd05975ef092a307895c2cea92a8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f580e2919023c706bef2b2305d9ed1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288962ab1c3581e08b672ef4d8db838b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b60d3ed76bc3caafe3911f004ab34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc6f733842574d0efc677b59e5f53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4684b4e9f1444a59add4372ba0c8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414878339bd31a6f4fb24237eb4e50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e6d794a0dc8166687322f5255d7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271ef1ee953cd6689e2131e662f84b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5764d9054daab4b4c71f4e7ab7993bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81b69fb54259d30e6187a3d3cfbf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b4866bdd7c99cf3f9972ed51ba752170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5086f0648e2783bc8515d202e83fda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fa89eee3bd076b152cd20739c833f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307c0a29af6923526b766cdb1f4e9c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74dad8591cdfef74bfd141285ba8db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15776cc0eb2239d53ea9974dc83a9dc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af9e67b5b28e67016b31c59c233159176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18995a51a1c7e5ddcd3d28496d566ab0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022be9fe3e0aec4c213b171dfc2465178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f20c55cca3fa4237a3e7fe365f7dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ac4d09eb684af80d9e12d3fc367ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a1e48c88251973cc9fcdd63172e95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15527637189b7c77b1f9fc71a890bc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5b92b1c558ead4b86630eff94195e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca7896b4654fb41cb34c51d5937fbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212ef9ce68e913c56104526248e8743185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f106cf72915a4a8560c7a6062743186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc199124c3db5dc3aca09860b6a46bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33421e00baf73a62d086db8518527cdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e1a86e7a3a6efbbcd22ea5bb17bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b01454573343390cc0f6b2cfe335190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c3fda80b6238ed1483d3fdcabf3ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972167d37cbf573cb1ce5b8928d69ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943dbb509bd59a061e6e5cece9528f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87d1467485a53356a6890317625fc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad87018266f5d22d85420892367345e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7a8b9b489373a9e58d874174d317196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e2be9c66fcb8b6ab426f23e29a76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58787a626fdf849e308e7b8a3820fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4fa1e530b1a732803140349ec2e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba103f84282381c826d815914ad46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03341094b7c8f15032a33cd1b439637f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921849fcc8faa039acf6cfdfd7d2155202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1823237a2169578dade884fd474ee10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304d5586c94c8e46251a1fb4bb202cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6a82b224be8def7b6e2044605afb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9990e26c65f2b3b264b1186ebff2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52a79b67e0fd755ec6cc06f4ce56c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b35df351186a052a936b1768998283208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9910723da13fd41185dbd17bf3fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e30e50ff0f7598eb8643bd5078c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e54def463410431e4cc041c64784a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efaad105e2ff90614971708c808a98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056e86510f729d432a9a459a377a8b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeaa5a031aa38ad0b188bf6cc36000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3e1d6a0fb3427b4554d03db3a17a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa60ae36c362a0ea95b157ef9ab84e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d88752ef23fb67acf80d55ddf155f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f92f63c65d2c88de3c9cc84cb7eeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8049c6a9e2a0065e2bed624be12b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfca0fe5e3970881e66b100406622be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97294dbdd65391096109fbd4467f410221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c655350d2fd1e30dbaf01122bd167222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6aa3993fa63f58457dbe134c091e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee08355a138b1b8b0a06ff40ce326e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658819f4279c340bca0db079d735fd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40425116390d1a79d46cab42c79047fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f5b93b92c9139817b63cadf44e307227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5971810ea6ce08a7870b0773d3b238228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc263c8e970fab265b6929e29c947e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9b295a60c693003cfefc5c11ba6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c349ea1d6bc5759423abcbd022a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f015d5286efeda057db1737427f436232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f69189ea78d1fded55af4bc29868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d122572ea61e672d6f3cb1fa9f4ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523dfef0f86c2759bcd7b29e450ade235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c364fe2ad9692448d7ed9bc325f762e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bc09c8b803c7632aa7c1a9a52262d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d57ce8ca89f343f092b06a0f307ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a2c26d0f71a810ab6ad8f5d2be26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b385e712c1b1f8e70f981db647b25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69de2dfec1c85e374408e66d2881d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04dce36e447fc4d8f325fa64454e25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833abbb1220b5adf40747a2890121b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41643ef3a0a7490b200378cc42da28d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866939cf2e7bee7ecda9caeacd8d24a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113ff6c5ec91634b75c39f1f375332c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc856dba55039ff6878723d08c1f85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41fc7f01f610232a1b9bb409367284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775da504455e4dea4824a439356f6b1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42129444c83b537772cb893eecf5792250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542686284917e97ea3d2b76465fa45c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c7ad2730e220b2ad6ce036ea65da4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea070845a0fce7d6ed5437944c3d12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f3ec1b577e7c59b4160c4da47779254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713ad7fd2900165a74104f6077b156255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b605f98a03917db58db588e59f1316e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb968608d0368a9dc0af07f369b46ab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9237cbd4bd9603941f093d6d23b709258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ff43ae46e6ca6dfe55ab3c62f0d86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebd0dc80501c09604987486095bca0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc4d0aa0275dd51faee08f291acca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e0c36d9feac9aa10057f751d4c6fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576897779e67005a37cd734d4a01d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543388e67e7483cd3ec3ec32c80fa5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56d1939c695da96c19c4779e17ff78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b3b19159548aae44aaea160b294f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5cf330390917762093c341872176d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c510806891b0aaea6c6c72d5c98edb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3b6cfe449fa5063f768a9e2d27542269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b540f71c5b0f6e48ec06389ecfa1ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848f04eb3873a400fb3c98f95b22646271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbf8459509908993fa3a9ad6c115e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311a84ca0c2287af6019ba9896ba73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43cd4e08ac7b01e936703e1c2d3b71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53b42b98da206c4c8c0c02c8eb586c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702ae314dde9e17fd8aac6690e97fca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df34c542d73fb7ec024b31ef6da2ac8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04386bd9cd75db7dd211ff9e52cb93c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583295a2ab46925244ce75d0ad4e77a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4601f058079a3c53c6d75059bb235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f9e2b4cdd44bdf09ac7705765936e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52f8f42bd434e24268b16dd723f363282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2c2442ff65b8e1262af1a1ae69e83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6023ef48d936a5bccc1910048c7a40e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed6cc250639d9241db65cc874cb2ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66638226bb0cbbd71ef41229aa9fa11a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46470ed89cbbf078fae0fe9a4e3bedf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8a758b0c1081351e441abb05534f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4780f2fbb3b63f67bfb3abc4e3513289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc533836fcbb9acb680e4708eee8ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f2b77548295c6c5265e5f0cb15f37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744bf2d38f6ffdfe3f1aff39e81093292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157c950a1a657a86abed6d82ee8e48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b6da45cbd591b374915155563c5dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780dd8f5f9806d142674cf566944193295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee99bc24bea5fb820f5bf10855f9e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029ca1d6f4b2bd98c144fc74ead7fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274437f25c04d8505a25468eabd9ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060b2474cf85a293ddc683240a470c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc693b3aaae52d903db0d8ee638ba0d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d270d37de5f408190e340d90562558301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b705ccf475d78dbce5f76271f3b1c38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983585658c0bcccfe03ebeb73c8fb20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d99f5adf9c1adef189baba2e412739304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788e21f217c5ca06c8a11c69b7020e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f0fbffc6900d126672fd0bfbd4522306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf338e34800bdb964c1f7d28a817ba9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2efabb480da4fdc5ef9646eeac2b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8d447ee995b93e13f01448788c57b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f46b031e98788f551a64ddb56c854310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784879d3d66ef1b470e62ce5387c1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efc5a4b815d3066cb5c479076cc414312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d863653c6a5c5e35a9748a162bdc0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ddcaf3ed78c57de996e3b0f97e05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338dacf33034bacb7eb587236ce221d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb22580fa1e0ea848844d9db5f539316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf5a59b80dea7d4d44f48b7189833317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c467d91189fd5574faeb3c42912532318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588e782c17fee22490274671a0ba724319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bed56df1021dfaf8a75dacdadca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4855344b636c404caffdf77940358a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34285ed8c13bb8b9dca4e17170d5635322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba76c839d15e79f32c04a418e38bd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677cf4fb4b1572dec2f432cf6c65c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b979b2b57cf8c5013eb92d5c88f9d7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928d6c782b3d6b0f2805909242b8f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ad4e68903debf786b2147bb837cc5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65775fc895b3580d9ae963d120b62b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1d53ae7bbf343707750c74831ee71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6235e3249d0e31ee1d1be87a51d55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35816e8272cd149f6ac3b886d488dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209ebc7cbb0dff458790e4b92cc63e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89308591d5329f7079ef3cf7dfa8ab4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452cc46014522808a35cbb1700d15a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f6cda4a53658d7dd30ef924485cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09271e5e76196de1f21dcc1b5550de7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c8a7b132dfa46298edfd66db65f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7932f167b2a6b3114519180dba9b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff35e0dfaab66940c0496c4f39b20b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c44b07a327053ab836464c02b326340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623da35c0127e58e2c8dca29b4fb760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ef98e7dc21063efaf70ce7dd57bd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40022db37603f8f18c503238a5c4c62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0758a49bffc1c37bcc0a46e0406a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7844a087a5dd942ab808d8f7a964345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb38b25747a0402bc1612a6982289346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107046da2364bde1d68927602b76c4d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44df7572271fdc74e061a2ea4e08be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb758fed2ac8d8aabc652fda4d0584349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0f2d509a0ffdbc50c15ea497a32b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f2bbc5da3bbc3a9b964ce1e28a7d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b99d5984f26eeeb2f1f85840957a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04415f1df28a3f23a62b5610e18467353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a3bd1f107be1dc3eda7e82739e3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb0ad2890a8b621ef98de1b86586a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528de2b55eeb663fd644f290eab421c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905b9a5a0be6caeaf06b7912e28da36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa2394e7eb01b292b43e6c1976db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b1f62f6cc9d71c6ffa0280e8f0fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a8ae1fe90634bf45f3e3bc692d039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0414d20ea894c477fe8ebfda4e534e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f291c2ab74e62eff4c404edfa1d3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30fb5a55749d64dbb7c1d63efe6a67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f989a5d291c9edbb7d717d033aea30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491932a64483f3f546744499968cd5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9a4dd275a4e33a2c1cf66a06fbbba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b3e9ba4293b1006510902c647d7d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cfe96de7c2e9fa13e434eddf685fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f9b5d1e74ed73f5556636e00bdfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089007317b7f95ef13617be02412ad2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a0c605da7d4da33d93571417dd481371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa49dade5bc1b77b58b2d56f4a31250372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa8dc8aed8aeb2f2efb550da792a4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176a303ed6cf73326fd40772dbf8bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b232ae7cffc2090961a336e5f5eb4c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed976144f3f68a4a3af4cc2ebb2b0c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d11143189c336db927a22417f2e0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e09ac2fd321ccd8c93e1c1869aff8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50049d143758d62dd029ae52dc492ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b592fee2ab79fe97f6cccfdee6df59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7deabc7f71b6d3aaa387954a86e72b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea078a36ea11c1bc1651c3201f33c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259434ba483f3c52f0336a0875a7b474383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be71383d303f9b94c0ebc851d510e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eea96d91b1c9ab3da88ad128cf2fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287fd784022394b4f519ebc26d980a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ec0591e1055cc3df7e4708178ba2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f46eba39c2882b63713c15e605e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7ab6f7ced68ded2e9049ab906fd09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cb92696553109de9307501b7c645c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed35c9fb430291b24c14c30a1b899d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def38ebe10966059aa34001db5cb78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e284fe5db9bd1a8533c6e4aebd6a65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d88b064e5c7de4c7d3857107778bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b487fddeb10de43fa39bb8a9596db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8886ed056a63e6ecb25b88bd2551c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39f604f5ea6b5b7b4522cc4ad87d34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40e46cd1c2d2a67009cbb3ff58c118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ce3fb1c8150c6eb6b612758f7dd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca84f84b2dcb65b48bb5dde7e0a253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d5fa3864b1811462ff3ca79ff273401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3a669fa23641f0b84280df6850e4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8e3541a9781dd89213d7b4aebc61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73142c5b668c88d95de03fcf025f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d671932882e88684f179fdbdcfad6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42368b75f15564b22e3188140b27d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0ed3370f94f4ad9a84b01cf856a68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab794d1cc1e0db3dc6cd21d0896d683408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b335186309a5ee67485541355ae0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec0be4120d31a9bfa1ebf358bb2dca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf8689894e92017f5c3e3556d8948d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487191ab667386b5bd2f830a9f3047f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befa474f1aa423774055f420a901877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08464d62db23fa8fcb3a189891034682414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16016c01abd6c8e4fe8e17258ff18962415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c703e457f7a17feb03b2f1bfc9cdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c87c83927f9a0a5751348c6ebab6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbbea10dc2f9530655d0f656204247418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb1ae2930615298a40a1a728052df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f080383bbdf617e5316e7a8d5a230420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d486a0cf90d1982fd19e595429e29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb83c8c7dd9af6017afe26cc2d5e4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af968e66322798a6dd2994b81dc3ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccfd83a72a3b4cbca8484ee683d27b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefac6c3e56923e611029a16e86e07b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5913de26cb708b1bddf11af66dac6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa8ee40af1a4199bbc6d5940329ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea490e4e04e35f8b9b70f70ed0c9058428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c40b189931cc84f307348a6992bba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264e604f3c6e255daeaaa3b6c3e1356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fdbd77b927190aeec10a83bf91caa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c7754653dfaea7dfcdf24c95fe85d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635837a8ec7fc5d8d473814ac9ec904433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b825484ff3114b14d381e8e2bdd369434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e802e0785c0245a6b8e93f619e6156435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c9cf223a0b0c6c13c2a066d717b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129ec6d17a2caae82c55ff1d1541da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6a2b35d25c364c52a1f8b0fb5057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5400dd48df47dbc877aade8c08666439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269c27fce7b93e5cea6ee80754e9357440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1003f406a1ac06ff906fb3149b2ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb4fc63d0a3939ce72f986f49a3de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d410e4fce5e432582b1dbc4ef2f04b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd7b675b5169042c4295e61d744d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c32452966943288f400ca4aa1b22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73209c38b87ca884f2c9657dc56f4ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cd2a4907df582283b2b808b28412f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14df5cd96474651d4cdfb2aed3f808448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de175a34894330371a1354ae43b495c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3b194f5076f3110c3ccc2c1a8af06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d191e571f190bc9bcb46582913e220a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37278c8a2947ed2c305b9a80aca1af6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e49ada5e8d35e55105125f8369b6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735969457f3a7282a644a52f166701f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014296042703c145349613ea6941577455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5cfaf2c839297af07a2787a38e9b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f60728572df95d7e18721a690a1ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b55aae189ac477c10c484ec944b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031986019d68efd682b376c8641b2c80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aad438927fc2272b23ecfeae8b555460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bb6692ed04b40604450f062421b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd401f753c6af1d38fba35ce96ab19e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3feb2be3d70530f29c685d36925c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f28db047c826f72416b657c39929e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a45739afc39c18ff24ba5ba168017b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e27c30459d56df8d0398bf4b4473b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d8a6549108a3e24c200fadb8e7eb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f026476facfeb0a8d3f3cf61cccc53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941fcc9f566d59b3cc8f91ba1ff2f9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c6d82d69852506d50ec012958ceaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc0dfa6525c34115e03d98370d0ed3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a849b665f351c4d5b7b35a56995a919472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f6d98de2d248a39504d80f2a2968473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c87f89fa96708f599649916701ae4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c7b611f7768032370ee97e8f7dd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51e3f589fe31d199b94ee2022030bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03983704b67ae020f592e5732e7aa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000009c01dbb158383f8560265bea2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415bc7ef9df9a5b62e68668239a5432479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd377762b8be1674ed6c1140f23301b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df31203bccdc7c03f0a4f830656ebf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2e7db635f523d4aa38e9677ebee2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75422148816fd7db2825b338cb44fc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1d80ebf08a8f55240cc020661b5d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896107add5d947c3c369744e4f7bef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd27935028761784fee11c8c14e73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960f4d2d2f9b34abb60de227344b4cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307fc1277759a9da4a208eb388b8b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c3c2e10362cacab0370661ac85f09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e237ab4cfdb09fca8eddf99d3c3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d35c554129cab1e1582e7ae375933491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28357a0b02de569f2971d506cf8c5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390556a646ec5b99ec5fa981c7f40b40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea79f658c466052a2c939f9f3d51e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb90f94e9e7ea5a5cdd1be9af906901495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863e0f0cd91f7424c165822c893a1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe46800e977d995cecfd91a8d8d51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa95cabf69b4bdce17e875b5e895053498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8256a9137d03104c9aa5e249f9e0188499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc39737ffcf75e95de7c68ed0db54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566c3343cd958980cc9f3f30dce50a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b808a5fa3b77aab67509452a0b1f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46468f0198a492dd669d1c3e9636a8fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a69bbad2961da0f3dc5b2058d58931504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58a397dde2a542555a0a5d08d72c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec47271f209145b8f5c9cf29136d7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd00530b9d2ade43f56db0ea3d84b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b04ccfd8270c6d4d02ae25079e190508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf591c40ba87f5c6781f345041b2344509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c50c358ccd8be9a487c0b4b51570510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2f71700336a332ccfa32c69cb323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852726ea35ebbde74f15cc68530b8f50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c583b0637133434fadd8aef26195c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821550dca429a20e6ccfd403158ab1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0557f28aa8326bf8f0ff2d4990708515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ef80304535a7f0ff80141857e34d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad8f603f5fe49f74b07eef0dcd672517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a574e351672e84ff7e7781f44abb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a916c94427d87b1c6439d1634f5b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2ed1b3626569ff9e96273489b08f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5082c0ee97cdfdaa48c7c5fda586521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dda602f932f4cef67f0d7706eb362522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f4c23447c5c68f45558694b4ff04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712337375942bf25e42e968488d3feb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb9dcca28d9b1783dbaafd2fd507a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c655413969b4b8106a56b0024612526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007636a208b8714f791a11ad95c74a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fe65015b322e0b4feac57e5c9427528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c72b8724704171748fdcbd7d4bece529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cec9c76cf59ded8533858d4e1d5e56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aca2482f59f710ba71b99ecda1af8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c105b1959078cb3e44ad280c89f0bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48978b517b08db5366e2721bdff05dc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6b4cdf1f64755ad073469288a430534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c57057760bbd19cbf7e658670af8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec271f5d0c046bd28686d7c833ecc371536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6713950733b90e58271e489c48fa7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0b68c40a08c8fe476043c5e77bc9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a0e87048b29fe6038750aa1ed3b7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5435e336846d2ed899444380584c0b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdfa3ae135edf6f3bd13693af9d84f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190a62f95a62723778424a7d3c2be26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac89e22143ef8e9655925301e443221543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d0293e78f811220910b97d3fc872544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143a4b428d1e4dba0e06607329fddf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7d71b252444fff7555a3900402840546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e4e9932763e3cdce490ddccf70c7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8969211f9b7ab5843451291d0709b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4407254f1dd6cb0a9aed3987459be6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ddad50e0ab88b713e4b6a640b2fdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d229a1278782fca0f005a041f1707551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3b145210937a03f274bd6b9cc455f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dc34019c24e3d61be1fadf63d282b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33ac2b596fca658f71eb513b30224554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6111d9a00e7fc993822a348ba429555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd4d2269944ef5ebb64774da97c3f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074dad95397e8277f0559a24ed915fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042aad9a69123f3accf95f65e5ca76c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cd3003e880c67abdedcfb4affa012559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766acb53ce47c1b3374117f58412656560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f0135fc80b3dcd378c57d548e73c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672223621419f41baae9e616bd31faa8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d8497727964439d61e577151e985e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64476009813ae2aec19e693916f5133564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e5872be49e014ac28da24377d51f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916336b642e43924d272dfd579cd49e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d5a69ed9cb27fa5f39638cebbe26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66cbf270269bc830e40d8ff4b40c73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4e0b188888b8ad0d6d515b843a64f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db119c75dec8ae0d2d344aabf9a9f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a7a417ee4bb5d8ad1b1953972ac6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e6bac933c0dc5327686d4e1f5e1e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35797b7a5c4aa26ea5dc143e0c946a2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc96cccbe61266ca5955edbc1af52e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d27afd80642e04d1e2fea12612f5a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6427a82fd964a207a4edbbe14b1ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b7d61d7d8be1aad744061d61e109577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd880e46ab782dd33bf2781e9fd1958578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b3c2192126a227b5cccbdefce00e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b04bf0d1e73b73f07d496b81c1a5b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe89f38c1dd64625df99e46b2224641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dfb9c23f62c969290127f4a13c621582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ede3d8bac40dea5e81dabd26aa002583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50891c08010792cf7fd4ad0e62aa6a3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaab7df50133f7cba10eedeb179d42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155d6e66492dac691558e140653a6b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ddd570c3360d6aef3750767901160587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d832541532a1d51382942a2ee114976588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84002c5af90f6db0009a41424128b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717c30a3cf54d52fc0f39a42ba40a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce3d1e024f2c20a17201f75313e67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b80c5c4f3eb2a588764e1e382de8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de01aeaf217501c32b882e1d0c5ddbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f19c2abd679a0d3064593ecc3c079594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84257e6feed24f276c17ebc96af87171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb26a876b5bfb526e46fb14db319cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8529503334c423e54d69ba4bbf865597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac0983021b94ce42722d9eb5c951f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5083414a76787d506cb9685149a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310942b9bcfe297bf009001918a87584600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d7d95fa60652ead428b165af3735601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fb5e1929c783e91d1d5a967eb2ae3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a355abfe5b697c232f30fe951b3b6e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded7eb65ae781b3ed69ca3ad3efbe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87b7ff52b72ab201936fc4c216c58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c73858301dcb44eec61696f0f13a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4ded82110f481e54f6f8c1ad36c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8c870a2c19164d8a8cf9db401281608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b81423f6312825260bf8d74d7fa62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3846276a256a58d740ce76b53f3b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7635f3cc7b82337a4a6713cb5164d1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ff7f7e8ee49db7eb23ccedbd7bf82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d439c09fd75ad0296ae98a74284bb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba4b4f9f173ee6bef6e12e06e95bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe3af6889aeef5874d620a752acde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74525ed1a37d68685c2161ef682501616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91684f405a157a0b1f310a7084e5af92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa94b6c6c1677e7d3c57d17444f41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c7afe94329653640c437d3be651f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33a7730c58939d29ab8501ccd288a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f20a40805d961491d39256dfb5553f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b875d9aa54aa444f8e5f3fc72e8768622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35970626defd5e4bf6c25d637a19ac47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bf67c97686dd0c51adc5f1c4a9f3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bff315be9beea5aa0b52fe759d274f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a556e8b5eaca203d2a09b9a42fd68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26fef26bb1432f57aebe67565e12f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e7e231d8863ec663289025515787628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb8035f4612419580236d41625aa76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df70ab60d17711d0d002d5b26a264e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60424e7aa3dd2dc81c3ca1e5c3265631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2062b9e1eaaedf5ff94a3bab393f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145e17fdab98e70f84b2d6de0266b0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cef6568c7c58abe44e3a538b749a2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252ce93224872a1e18cfb6745f06c4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b0c7d64545d699e2c892b435ca9b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa78b3bc7c3a7777c7a19c000f23228637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58162ac4f6d61c4af596b08173dbd32e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104c0e44ba950f01e3b5dd2a422fd9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed809e9abf19c43272d778ad0e65f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52808d54cc3dd82d60441598f053972e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b5a34967140a8b2b71a543b22c79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98117c2bc25379c13423a6bf98eac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff2d5e3ae65cc6212abe911d1e965a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946f848c5ee2d1a86ca9483e39aea0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb973f0ef727b058969fa09c4035d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce10ece7f69d4bb1b0c9b7dc30cf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6479798df30ee95576a834f7df1d8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ade1b8d334cdd347f42e77970fb64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c737ef1092e0ea2a18c8f00ee65ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e516cb514e4e0076c7babdfd0edfc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1217c7a74d35cc970905ed41e5f46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1acf4b85d9bb4c4003ebacac64f3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd398bfb6ecdd09d090949d076f21e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54fecf5d27ee353bdf8325d0fba2c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74df0f6e8d6e53363a5ef28adfa987656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d17c0735864ee1951fdd11fac4b043657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fe47422f6ef25c6c0659fde39ebad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee37a8b095d7a12060b1c2afdb692659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a94bdbb3ec81441c75abe90a04eef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d460cdafab5f19c499ecfba5e05fb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c1f881533f6fc873cdc719ed5fc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee089a7bdaee1e37137b600dcfa7da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404e6338606a508ef890115a2e84cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967803f04dd0a65017946d87adb8eb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ddbedb73bcdcc123ed3c8dcceb60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac934fd9b6d33107ba673d0574ba1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f1d60486e048f41d7cea337a93fac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c05fe4f378f6c924ae71751ed720e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d4a0168532289e68256442f192873670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f078083f1cc36ca9d952b10b84694671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe26bcf4aec975b405cc8896c7b4bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba676e113a24de334b5a723ccb7d1a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82b8ccb6a67584fc2f36b48bcc8cc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a70250a4d20d04a317659bef2608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feb2809ed5dc032888de2f570a7cec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1ef9c77228b6751ff8a5d63ff085f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf28bf0446e6d802c96c2709603b267678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98cfad1f21621cc4a308ab4b6680d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce6f4be4525e3d2de26db3c6631598680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cafa8cde432c6395eae2c8a7fc639681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e865740347788fdea40bf9975d1e5e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c204bd50b20731444e9309864b9fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbcdded66f523144615810e828af53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5699334f1ccc6ce0a01ffe69b6de0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3714bf8915942933c6bc635c1f307686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af52aca22233dcccddc277b8ea9ca8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dbd19eb8a99de5286598c79cf2ce9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6e6b8fdc540a21ec1918cfd98768c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d452bc0b2d9e9510071fb6da95be3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7084ea060de8a8eb621f42f0565b64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943709d35fa3a1a5fd325181a2dd5d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecd40c84001c954f1995c3bb7342c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5009a0fadf2abcbecc7a20805f979dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a854f55ae07f8b30860b7577f2705b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499098f5e7ddb85087bf678247cd141696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f92df7df83dad11d0c2f3ffa2cd8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a495635b1d839a53240e49fb7a8f0a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae0a832f0711b4488553d2f04b068699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82ca4d22cda83a4596abdb06f1fce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa0895135f03c82ec3e27ad76af0ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e60c2c6d171a0e2bd93f8e72fd06d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f8f551df09f191eb1f4e31f932df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece05a6d2480782b76de64524bc195f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a1ec89483055c4b51271c856d1b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d8f2448a3876512fccfb441680dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1bd3e5f02133e7c603170d364344707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510887b69b442b5f851edb0d49f4ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf44bd42c553bc23b9009a4a807ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97317ecfc411b5987bd11c01a98f6d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3df1b48a23d1076e9e4d576a9b53711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a95424d8875fc983395fff7987771712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c059c1d2f7f0204d3fd23e01d5f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068a3d24648498054ed5be814ecde72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc638ee887ef61af97924b9f6b479293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200586be1de73daa591c7eaf7340aceb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453e231eec80b1db4cc6828f585fa125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227eb771f4874f5fb7b580cc3769c2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07274bfd8b77d3161fc109c757c16d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d94274e91529f4ca96ee9ebc5b0a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e3324571660654b030ef2934c7c579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a26000f3f5d416341c5a51855c9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3e8f4365c21def7869c1a62bd94d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b6cc80985bbac5d0052b44825684a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da9b59ef1d54173b36335a13c2e8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60c0f368a32bee1e4ea062f436a93d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a7204e867826776204f873d1a825f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c411f703d77278d8e5ee14dd4fd557e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49dfda11ee601e789db3c58d5ec00717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0fb8657429ba170f5084e13b2208e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97509e28632045229209615b3400cf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79cda9543235374b9fbaea1918c4d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449776beea3d7ffb9e4a617710971ace21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28926230da662d3adf5bf0ced008c9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b17f8ef37115fbfaf09d9bff8d13ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07801105befc218d68fbebd68472200d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36654806163d9707bb713092e44aa0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9d31000252ca63404504302f829e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba04e4bf6c134599e2668c35f59dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab60ac11f07bd7a2072fd8bf8d748628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9114ee54eb86ce41523e526ba0ac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89f5f07dd852da3fb07f6b9d6830c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7a1134e0aef25ea7af75d0abcd07331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145a329c8b082a43bd7b7229265d2ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60235f04f0bcefd8f887c24ce53a3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b851a6bf8352a43d1ee6ebc560a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c44729dd1d5b1dd4866106591d69435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb62253a41e7c164bcab4c52e5034936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533218af6b65e973e04ac79a9531e5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2438722d12bac670458ab549d911df038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b202b7e2aac3a0ec3b3cd41d41ca4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56888c4bb821b9eaaf3acc04e644eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c190f992e01544e5d468de783019be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7eeac53284338f6c7abc979fcdae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74150686addee090c09b96be308e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeb72456a54b589bd3d12473f9980b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53391254aae72d6ff371710e70d912b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073220bad331530c068ec58ac5f216f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3b642192833159e98f846ac87f9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72e73bc19fe1379c33e722bf1f086248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a70186967beb4c80ce3977ea9ec3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750f1068672ac150c36df8ff51bab150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca241e4dc55040af278ed8d325176f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833ac984f8d6259a725a2b798d17e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba3d4ca007dcc96488448bbbbeba953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32889733dacc6a1c773d831cedda8ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140dd90168facaef1b1eccacbef949855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec9a7c61e175ac17f085185aaa22ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb4288a660c595975e26359a1b730a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f41b2b94b620c9765cecbdf25d00a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce33850c5d50b38524bfd420044e9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fadb362ecf54a9a5606caef440fa2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a57a3037c94f5eaeb3a54a2a0a34661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc62eed0095af5065510b17f14a91a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f94b1c7a1a7765cf3607cab40c6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faec26e43dffe96a53e1011e9ab10164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e50858822b2b49f64ca6a4ea900ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07415f531b2617456b46627ce9f704e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92f12c3fae8ab8c2cff580e624c4b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186af24d894532128bbcffcf0460e1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39fda605f469ca3a606bb2ee47c5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b6f3d0de19b5afef3daeac67aed7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e69271d41e7a459636c560ab4630271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42f6b73d95cfe41c77365233f0dfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed01a532d5761b2be28c7ed4c03c3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a400b8336e8a7e947a9e364446957174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32dcc135bc32c78ec82f89bac6b0b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd5024c6ce4100a8423735297d7dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b70a841f0d5dbde866e4d05870ba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f6c826365cd51895619ffbd87bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c06aacd07232f9cf67215684635779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c9774e8da6a7214f018f073cc1ea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2228da8eeee9454ec34f808572d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03f30a8e5b0cb3770a0c033c80fa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b065d8ad5c74bb7216a43dae863d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c92b9a0d8df7f0c99d946fd75c645384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d5edf97f950581147ffeb6faf89b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82e68a71763c5c9af284fe0ad4003b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ef1b79541455179907f14c68f09b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972923188dae57208246588b25cc35188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9356e47438e6e36486d2d542960640c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c454d1297d6b7c0ac1ba40a77bdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23fbd4232989ea95876c82b525ee1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bce89de70976b085ee6a6440af7db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1415b02e275201b7886d671ff8c03493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acc673098698f06bb0262c58977d2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f1d94474a4dab410e6ecf3a53062a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ba9cb9f205c9d5f7c85fe41c322696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023005502dd06a811704352f4f8e9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dfadf135b21e06d0aea7556f41fce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e538030c211340687448d90ec2699999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb218cf5a84e3ea6e01afea5e918d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949253dd53471843f54fde9924ccbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b61fa75be965890c0b1a4c6bc4a20f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c4c74246b958cc5556efb6319c18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2adb30762c0e995f571bf2dbcb06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c62b5c5874787851f24a1e62f0f960105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e680e3bde3db23882fc7184f612436106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb2bbab789a99e540ff61108a093e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39d7f1681d701326c30b0f526b6a22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84412bc6a3999b288a85849e3d3c66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321919748f555a49c856ae162f5161c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979fd21ccd95a55efc7c3410d4e590f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761e03b71fd485a51ff7f23e1d59446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5f1d2a90dabd1059fc6ddf935082113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a70abbdc793228c9577021e9f0887114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ab964548326b11e2c673554b49c84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5446cd8380b099b806c561fb4528116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72452b63045ad383a5b17395824278d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a26efe1cf56e94ad946731cb2331118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a5a913d08179f49c618b289bb3ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46acaaae3a5c62279866743cb7bd7df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526d4fbe1f62b4fc28dd75761bb82ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291a8903068299b37668a9553382ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe125589e80cbd7642098699e5201bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893fe41061f6526c88edabb4ff3940124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba4119e188aaa0b1b827ee5a8f7d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db0366d25b6177b83271dbd2d5e92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37ca319bfd857c9a9e006950863a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f9af87e4d80254eedd6d19ec5cf73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0824cfcbb8a25202f807c8b726381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e38aff6ff3ca4f65ad6e9fd25147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119a051d8c5d60954225181e2e3b2b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d4c68ef7026f6a42cdd8c288f24d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a71850ddda7f153e85063248901e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8937d9f5ea077d44b1c49dc11e34c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c9ed7c621bdab9c498a78ffab0382135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbbe736d6aa6d640f58d98de289d8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c19a233f1e36cdd572f1aaa14f7820137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac0fd42b6b678948a25f21a471acb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906a5a8c603c8b51b1a97d7bbd60332139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a74401bb5196fe95a12bfe03ed346140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12420bf4607f911caa9630cabd1d50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3352a1030ad31ad2f8585ecf02d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008c9b51fa5cb5c0e015e71001c2e7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ecfdde5c64aa0d1053e6a50f3860144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83783be85ec876c8c5780669870af76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386d037381fcc48edf4e668c06e947146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed947e12ca928a3e550f9cad35ced4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b26798021bcc6d4c4821aa8d343a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb1bbf7c649505a00555c280ebace5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f817c9db08abff80f26d237254fe7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2cc6c5395e484ef4777c4379d44b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41874fc8bcc59a8333dfd868509a55f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c6585bb219605cbeb36e41c1c1d5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70daef56dd6bb0287b8300a635610db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a191098032c6cf429a4735b0c6e20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b97495109d36dc432aacf32820918156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2694c43392be4d7d333b5c8497dbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed1b13996b7839e1ccb3b1ba59cdcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c496e84d554404e80844e652b2958159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437019beec615cc4e829c635a6d5020160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d79f217670a32f1bfb69be539fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6820e3df1de750f2136548fdd0c731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccf33fb90edf591c42d8787e894be3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82f7b56a0df21ac547d606763284c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcfad59c985d2ef7909bfab295ed99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c0d8ab09457c3746dcb8936150310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048cb515dc82b0791238213aa853d09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfcdfb427a58a344b7b547e47f26e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11280eec96ac5ce8bcd5b22cee171ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acfaf46411746de26bfb17926820b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457707634cad360803b362b598e7232171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380acfcffb7fab4f3810f3e88a646eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab419fac57f3a3846ccb8a52b8cd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b3dcdc0fc2bf87935bf1a8943f5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982cf7de73b56c8ca5f3041b03cf35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd497f93fc9776795717c950c2114176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac13a54fc8e581c95501d429f8ed43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf1aff290f2ba0e4e79df7dc61cf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b216dae7fa26a2c44674fb8bd6cc25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f103875f30e5eab1631c49a7775dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38c31b68f067e1e5f318f47a1a74d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca2af7d5843d05ce50283f5b602b3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161fe766c9e0ebcae378589460c6bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dc5dda6426e6e3d50a2f7cc273ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d9633c31efe391d6857ad2a7ac30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b4d7fed57311c8e88f1f245e7ed3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f326fac73521d6c415b87d9afa7dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11cb7b485a4c49201662cd0db90907188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5876fe9017a6465837a25ab5da1f80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedee66e32895a0b737ef5bf68b3a90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512ff79fff8800e0737021a3c5ed7fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1dddeac0d262b9bfe2e5ce511cc98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ceb8c28c935860161a4095487b02d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07a737d2c7e4e4f28924c6dd16d1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ba4f65120ef30b994c04d8a09792195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898ed063c2762b6fe9d6d700a5f4740196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b4922bc9b73bcd06c14d5dcd198df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a68c6eb3bf7d3eeb7a7ffa357064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc5eb0c4ee591eb78e1b18986b5e89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf09af592104a1d306c05d87a620b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5661647153d410a0bc3f57d9df762201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafb094c62b55ee3dd6f139895e0533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec2fb702b211135ce274f2e0f0161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abed3b4231ad15880535892473ee7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c309ac35d0604407b9fcda1df46c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f14acaebf3381950d0cd80873ce08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58e6778d842747dd7cbac2c12b1db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc41063d93e4a3de1632d6d57bd97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4d6f4bc1101489b76d4df10ad70f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcce65fc45052a2b1b7a56b22e9fe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e2bd2f04beb7ca7c93ad2e30044a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703db8ac7d1ac82d0d3245bc59f119a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d0542bdcd64d887d45b9a3fd1714a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aaafcbac13d54a7f77e79f07c33d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430b0a706de39f89f81b0ae8a5f803215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ade6817f548a7048a86c1ebff3bc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decdadda40bc49e9586cd5449ee43b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac218a1ef6f8c128d5124d3f2b26444218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5f6394e1ae5c65425f8d1e79b3b0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc6cd9f681806797c8c092cab152d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f323866b7d7533efa45011903fa63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12857c8c322176174935c28b3298c6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71c27cfebfc7a629aa309fba5e110f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f03f5fcd81bb9f9cf8fe12e7c80a79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6bcc3a1bbe5477eb35c4ff396cc21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab464e0db6e40cfb43e139cbabc661f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9709b8fca4889e5146cc11e3ce6d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ab4abf61617a3a8736dc92225d26e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103feea87420c7df1247281373c47a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95e0604a85be031c67af3c5df7203b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc2a3c391d9b6cf3b976e1d20eca0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4f8d1fe928f2eaafa6a1b1ddcfd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e7b18a3926fcdb000ea166d9ba68e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065430e8e78fb638aa76d0036e65677b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb69f87590667c2704f4a7cd1ab068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a02a1afea0aa70f89145858b795428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c693fd5120889306febe9be037de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c811f1acb0d4e3941e4ba3b938467c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b86ffb7f137e7cb8a1d80c0bb72997239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f50fd226ce5a70b54330f3fcd1ee9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4bb9f98c1cd83972b471a6c7c56c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c807393d9efb2c06fdbc4ba0fbe4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50032f322f897729f145d12cee84847243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ae60918390439af33e39d4f26bb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece81d5f814741a45af512cf67b670245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324004b5b70a434242994ab40ba90e0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136089c563777ea25a94d0ba97856fe0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e714f53ddb27adaf6eca9f09adea4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30bf0dc3bcf1620d8b5976001d92fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b06331f7c5bd511a5330f7c867596250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e403e8340dc216b6c3d27bd4e7ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d0cc0dca16afd6670f3b62587ea3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd60f1aece6b062510fd0aaf92ea78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1708b1a8bd45e7287ac82a4f61f3ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7faeae74176487ae5a7fca65871934255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844fcaa41a9d5d45bdeed37879f818256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f266627f2762194e7551f3b31c6ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181d1164594569b8459ef24d1ee0ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d9952883b9d393affc22c2b6abf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded9e869a7f8349db3f171d8505c6ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e863ccfa1b48b2dc1344720ebaef56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2fb68925ec08b2594ed1c8861a26a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720be8e40ee618bfbba3197be2e6984263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8467fc09edc81fd8a931c6eed086264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f782e9188ec5232e5c49250e13e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d158f1dabc051ce9a40849318bc77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd0950a302392924fb5aaccab0f250267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8aa92d6a669e81b385aa97060ec9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257232ffc9dabfdc5db380427531225a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6fba600dd5cb4479f2b5930316c84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328fc73e436a5108bb254269110e58c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687db206bc118c49e3b079c1a11fde6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08624bc18195a105784d39c09dd130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f1aba3d2f3d5a44b703e04bd79ff1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed8e16f442a2291697115d4de43ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aa871151180313f9c16baf0436c7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b1e411b0d84f23503b4c159081fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a679fdb5cb83046c64fc41bd2d878278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8951d52ce2ff85cf75f5f35e27f85f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6dcec0dde0dbdbed7ca2f9829935280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2a9ac4a3f053360744e7940242c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1fb0d4fd7c53227c96fb2b612b1a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cadb3b7172b420d4da1c70a27fb63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73597f9bb9288b2322571d92fe277a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c4f4981a5bcadd67ed51abea446d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80cba7963c5173c2c090989452986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ee3e4b0135f14654cba9fde30341b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4855a83769477e09f69452d72f5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855bd9a04c92e1245ce035157b2fc44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac67237da3e69e181990fbbd62d677290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163424d57cb1099541821ac2820a2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe0743625e68b4f5c6099045d8cb04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49459bdf2d3a59131dab0145e2dc81d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aac708fe5d889266ada6523e44f71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34bea6ea4917f68dc3e481a925cdd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4e5a9127763d2285ef002a6fd0e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8ca490e1043b915b463103af8983297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f55692f37fdc572984589713a408298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cfb5651b57e148ea8b42c2caecadf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4822fe94b95ec968365ff46450c4f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378749a4bcb75fdc1e4f9142a0c92c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de982ca483cb6d6318e2c17e0294a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2157edb020aca59b471c2f86fd245303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87eed91e9356028459569521ff1c7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a197c5b7a5081647952e71fe9310298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef301922be53d36b2adac8721b4ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ccc2e1f3da42537a5d43c3e13467307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03502e7a05cbd7b0b34dab007a2f6a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ae9580e7e4e2e28bf6f7d0f6ec22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411dbf2e6b4510aaea35af0291934d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d58951e51f4b922662f4635c3a73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2145985e21b7484d755bd594de204312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e714f50de241181f383d9748c7a35e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b846a51c94c0313f8b7f7c85e5bd54d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f967cc2ac64204f28802b078be77f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa24d264ae1049f539098822810db7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b123c43541e0c859c6114fab913e0ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca830e78ecd9c4ab17ce2f210070c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393332dd486022d8d5598998fb0121a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57594ee77eb5df899f1f02eca5dd51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9562616fb0598ce0c8a20ba512bcf58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ac6cbc0749679dc714649cf554eac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff44b04c5a1dbc2f4d863208cc30aee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b709de38cb849263f8a3e2462092324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949564a44c5d3cd3a6d170131a4604325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b47f44c1f0cf22c5ef0341e47dbf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10722bce7f6c6def03ea6086b7bc84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88aa3d5df4e22253af82ecf2429a82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a8fdc168e7291e47877f5ca48c14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d02f67de44fcc9978bf70ed4fc0891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6de841893dfe4e574a6ec50127d32a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4f2139227be7d3315cc18b14d29e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c418b768edb0be07aefe9cc3728af7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091410cbf8c48c946ca658dd493404c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5368e927ee31c70f507272489a3c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c467da64da305f69942394e738dfebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720196868c9f16f801b417ca0e40c65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496dc4c2e59839912138101dca7317338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72b091109db1491fdbbf4a5b7d1dba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4fa17b93974a9228953cdb498ef8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f39d063d07c4e591088d7832b3b91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da44b9eaaee8f158dc4c151bb0e9b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952107de923c4e736023a0637b847d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f99c4dcd39c756dcf6bf57d606f548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68efc96b46c83de9156725790927e13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd0eb8a7afcb59e3fbc9686d0ec79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae6bd00f52ec99cbef0b96c86fc9ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e977ebc5a8f75e097dc6c69a387e40e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcea46e04d7f2649a985d390045f01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bae7209dbf1a42a462df2f5626a2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7409f173efc21b215bbe506e79dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcc11c8da6dc8f8dc8636708e350a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed10d275155cbb597b9a1e3cdae3a30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6551c6e240a9119b4bbf0df78f81bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9211af9888b4c4a6bd36759618ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfebc033b709c65b7864d75a0257da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28dfdc48b528213c315156a1cec8b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7f334d5fe352aa7dad08b571f70ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b70a65048836242cd61e6775bb0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b379a74fe9bf6529331e79e33e27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f990f88c3a3175bd8b2412589e013dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f88a1082fe7a2208071504f97959ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be379dc333f8f1c9c7ba3fab30c60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95664ede47935273b8c13ab947b43f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9d629ae7fd4461bc30e6f377d056365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07142ba3748ef305d9d221e9712c442366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a0db04646e4e0bf9e6d3fe1e39dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb673d1ee05a93bb78d35f6e49d2d883368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0702501163af70276656cd13868d54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee54792b5cf73cc96a8957b0848a50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5430e87accd5021964187a40be6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a180f2c237aeaf8080468f7459fd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20ba8a0799b339919247af92745d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b3c4c8d34d77fd91f11a298585765374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5485eee5ddd91a738cdfb8b1a8a6425375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e6e2e6bde9f084dec0a77bd126109376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b5d517dcfb3f6fba75f9c106a8dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca83cda3c4a5a80f2b33cc627ebf358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe37450bccee6ff6373ad690a93b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5171578ab6b9f63b2f15214e1a5257380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfaf2f68d7901f416b6fe61a99807e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8df132002c533aff8ca13441d0ea82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae25b356382808038fc7f4b911803383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f08053d07972070b0e8136a734f3b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ddf08b063fa07ca269021cf05746385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec96840670e523009dea020d4e974386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65670d7d6ceece224760cc5b4987189387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c4a0fe0c69e73ecc59343c90e3888388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c750c7c95e7d367b55ab36532759389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c7939cd33ea4887f1ee33ec5b6d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4942c9b54e442508543461d853b6e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131090c912e416bc67607c13e76bb469392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0d8e0469912eea64f5cf6bc9e463393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8830c9c9512e47535b7493ceb256c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e068395e65a40a6fb18010a7deec6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f916d7d6d1bcff414f51ae11ffeb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e09c647302b4c427dc414be36028397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f6fd7e6268bc164023b9de268918398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d978936de7d441a27367c108667241399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e186bf88d403e44710a7cbbcdf4d10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed11dcc169c57820f9a21fa873ebcc7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c34527f9e019fafa9780e297e048402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f9b93d59f4486f1d3514f237c5b83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d90f8340cb877b111fe93a5184029404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f70023a39c64d8bd0c4b3b4735d53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b223e9b9663a97e0b9094e6dccfeb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b464da775905350b139fc8fde3f68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071423d906966fd74a868645d966cbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d22153501add8f1bdf96ba3013ae21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbb22f62b6094645eae342a66f70b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3d7ccebae362f4483983a03be20fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e4983f18cc3927113ab3fe7a60206412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d002b4c824151fd540b433a3a829c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba87f6c3c8950c4a004e9e875d2efa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a8495efcc23b150b389bfb0356f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3ae4849997a800fae8ff87a94645f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922478d124b1f7024b7bcf885bbe76cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966c7ccfdc78b6039b5b5daba77770418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34bbf8ae6c3f8131c48f11d5b41005419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7db2607c6a724b27a3e770038702a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb7115174cb67555ef044586cf0be1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726c232b01b614a4bed44302462a8e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d7b17fe1a29d05fdae2dda8621b96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a05d821da2b1f81e16004c4103d8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f29280bd5da740ea7820d6753715a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90770f614912062aee5c18c7087e466e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd597b098657f357ff8d41a09b1033427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00577d934b6fff856c8c61fc21e3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1cbf324ffd90afed55cfe002ade23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b239962a48dffb97239868bc994ebd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33edaa940e13c594f009bc58307b2f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe072b0d73f36044959c5d3ec4678cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c5dfad1b45b5358d0660e7a27697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78b587a7e621a3632ae6eaed4921e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ac96d5a828b8830998ba9b7eb0a17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce6a85b7153125eb02444134878083436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5121e004f9aebf42c9804025f0e74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a50eda30e8e52b03879a99561d07d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ba173cb0fc7a8ed036791851d69e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a0f869c6c00318613ff73c3a626a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0955b662cca875baaae2dc0a8a7310441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1430476c9755ca1afeb758cb89feb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48900b71f0e5ae5ef5945f0666978f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d242762aae010a420d19feb99c1f25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683e6b0738fae87ae671d1073d984a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa981df841395f72cb0a2a2d15caa86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bcc62fec529e48a925575764cfd66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424b9ab95efa9ee5fefab86bacddbde448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2ce66e4616762bb9586b026cf2e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f049d4cea5593a66b90f52589924450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710116547d36b8decf0649b90cee70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b637559a1c7a0d8fb5c1a02a95db9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813f1bed7a8f37b44534ded03606ac8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db672d18f22ca3721344d574075826454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e41efce9e674b0c1b88061f973ccc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bca0a88b1136e1cc725cd2327af3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3868f30604cb1417eb0da0db2e9763c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d85646fffae1de32783c9f095d8e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314ccca7094c16e96ca4a5113d3cde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f4ca85471fef41652a1c8b8c0dfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a3fd7dbbca72505fb1f23261637e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a0729bcc346b4ca4fe45294dac471462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c690b25639cddfdcb5de2a8682e8ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d41ada655edf7d187f22e2e5680b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a7c7bd75310288c8447a38700cae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941cfd42a12636ad2a0b1a433e11c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db485b6467ac6444cddfa0e021d41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957761c97da536ccd79dded68e7826d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c9a7ca60ab844063ed5473b182978469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419120d5e7cad7320afc2539b8bb6d53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5cd6cba4d03f88886194a0a99c7f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df4bfd79e20309f45339c7be6dd910472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f605ec7b2cbe985546772a45e23074473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f784730ce3818717f651a72e5eab2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7822d6b0e093eacab7a294678833ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e26d93b35cc3a5364f8dfe8fb84e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9495f64063343b289519d9622a019f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab729e8233f0636a1c95ce68aa7c13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba531b0892ea9566f071a97c9623a22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85561ca9346d5db1efb77acfa80501f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18f60dc878bdc3489d47ba026a15a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596691d110e8284f460d264caa6c0321482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed7f5a95fcca9abf9887757ea983ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd6e6bedfb2447eeab115a39d61348484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6e7f88ad205fc52599cd0b7f9cdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958045089ade81ee177f108064ecaee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65007e72b0087900809621a5877f4e1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e617ff4c0b62b88c58fc9127ca40c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0839054757cdc416db96984c9e6bd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441de317705bf889c48d485abcb0d0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c90bd7e638e2bc79a7f7b7a98ac814491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfee064515d8faf1872caf8e677492492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e3c6d2e58900fcf1e2047744da633493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ac418837ee7a5a99f3a6bbf7d865a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b0c535cb996fdc46d38070ca1f6f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69eee490767774b0806c1756e31514496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2c4bb092a329cd41c98d3252a4fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97ee47bce7cf3df98a9c8f4b19051498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce595f2362b479a44f9aed341c50059f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d71b1081abfcfa41fc6dbdaf94082500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b4b38f47feff47fa8b27ccb0d2cd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d2a9ebb8babf4b2b9df23ac62c181502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef761a83f76d0d869e0db1b3a79057503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e34c3f45a523a22d01975485be7ecf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167d47d5375c3c582aa6216b6d517b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86991f144ad160729432514c050353cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2351a9325264bc6a02c5b77dd8943f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ca49c6c1b686c762abb63ea8e0c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5fb3d712430cf6ce445a17944bfaf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67864e726a856b3e8590eee25150fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90a5dd9db4b4f7a4eee0fa458e43ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55087f4d80647136fa3c9ae956d7b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22829925bcb467e425e568bbb8b984513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b2134b8833c5e242fa710a052beb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d18bf489226d94d06a05099e8d50ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7daf26514445d309c40af5314ef82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35931109d82be20e5469b530077761517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbaf18c31ff4ddb9d550640e623162518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b09ee4c7331f2e7ca6999b3cfd6bc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e54821a5998efcdfd5b78d35609c36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f75f4b503fff7942f92c325f4c855521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be31699fa390d419dcf75742cb2249522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35471ff0596aabd16f6517857f1818523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b712eb745cb6548cb0f2f0cf69686d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fb5e5bfe8009f183ce76df502bfcf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936606a68fb554188beee7e2b671d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615c912b7e5ac1e85d77a69dbbd48e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994969ed7577f798eec3807aa1e97f28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c1792e612275e293df6125f0cb130529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3280381bb109b100c7b22ffee973d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba97ed33b6ef8f9bd8f1a7eaa18a3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce16cd5f3a97b56330c7454c392312532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064465f3277bca10b0cb80dc52d7a3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cfde0ed15b46e8a72b29b2c19616f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf59feed5b091b778cbdcb007893043535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94b556064c68cdf6fe7d58108be8cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc0d0a6085c134159c75c74688184d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052fd33eeb620677f4de52e1c187da1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dba5ebc6c7b037065e135ba377fe0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29020dd57a9a63964ef3ad1977d875d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d49a8edff5bda76be192a35d24b7ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748496e41488bded79780f59236896d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641fabb12bd5989b76559268b053fdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d657ddf076527dda9d974b76a02f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617bdc8f2c85e5316dafc4cbb8dd025545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168245baface7700a11fa6f61b88356546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671a1dbd4559b6c6a3997f2e2bf00c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44279a66935b6d6ddfd82aa7371ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076db33ec6a1e70779f9a86a8212077549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181c222267a862c8b1003629ebde076550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51edb977accdd587c6964151335b10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4943db5798372d0cb3a66b01428198552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794fda457e3388ecb589fa38149bade553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc35a2777b71d5b2585d443412122f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c27bb3d9b31e9c1d67e7c1324b02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8a790b1c0f230f10a3bc9ef33b67e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2944a8b298e1ae0e55a464b4d508a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8677a83402d5f237145dc8439878e19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f124a46601d3da3b07c5c2c515098d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e38a6c78799750ec8e040cb8a60f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec54a07da461d5426e1ed7283fe84b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da923f45c324d4e97f1917ad9dea5ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e9606951dd23f8be380353177aa1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a003885b79ca07858327e2e052111564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030181e312919c27028038c5b54e1df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fd400b3d91fa3cf977500ca0d1c5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c69cc43adf0fc214d7c482c2a6c03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3464984cf10cbee5674f8d7c2d56b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad20bc54f3464d3bb8b71b04518d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca249f9969f305b5876835b686d0d94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49100f3bd101859d9cadb57ed2cc6b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e2e71a086db497bbee16dcdda316a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c2767072081efb4eed24ed50d7bc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156d9f43b5ae337c6612523957dc91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e676d64015f332e91ca94665faaef5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07477e9b8aa0183357d27dfc37cea1e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078909b19e7dee3d49b10ff37e436efb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def3798ae8cd18701c1617cbb2ec8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3adfeb79e8d7ee45c21d372d86373579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d05b15ec7f249fc28d759d1c2ddc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1d7bc8cbf53f5bb59e88b7002f95a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20aa5c21885a57554d26993a0d92ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7bb5fdfd010a6e14597b21c68764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc3c42b05a7f48cd58062be640bbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e144f08cb5be273ca63abf8b3baa1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d6a29b899160cd7c1ce72d232a134586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edeb0a80c252142f86e1d4488cde68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0a0858f35a2933d41984fe9ea2598588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312013d50752c72c6c1921674a1b1b8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029f3ecba059b6aefc30305712a9f30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f017b9e64dea1a580866e9c7c9884b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca82df1345836f09d442b671a84eb6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a7d549f0f6b92c3a4923df5ec0c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47770a42892ece1599f814c73d920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193beddffe8e23be514efd2ebd86a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed18d57e23514b604266666bdb5137596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f506b686516ce0e64d0adfb6e65ef22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a4b8997526378bf13ce09588e045598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aec9cd111b5478be480ec0f4b5403599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb4a3c463ea2a991bf05f7a2176ddc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88c7f2faa76433a1c03073c1094c6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f27f602a3438ea8a99125cca51b57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae397533b93af4b25c8e6c4ed8b5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416843b278a5429035bbccab2bc02e41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0775cd5331b24cc91fd84a7688c39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855342f25b4564f396979ce21211cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e8155dc0347d3536983bf98ac451607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b69f123472e1b83597f6c2c0af2da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802dd34037b86e5cec7824f4873b9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c987bdcc782b932f23e5c89ab5ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0ae8a72f7c7dce20372a613025ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab64bf1d6a009a9de4e254cd67fe21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb85b1dcc4b7c44d5f38d79aabc77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2811dabf87335c80e0a06cd7216b4e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0566f740ed3dfeb83ed2c8e31bd32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6cefe2c36b476fbba005868689af8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70789b729353d416e7c6d32c9369bf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b7f80a8a22ce63bc1db777d2f58c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006218fc5998cfc9746297419205a78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be7b5d5bb7f39026f27eb98fb2d8cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35944115e8cfcbaa322ba0ce01e30f8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e0c4de266be68164fb4d7897304b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96f2b5fb5a47679e79941163beeeb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d05314329e071c37c5dec940274a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7db3742e629c121f34eeb9f4b60b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee1a606f4098bc3db78c62a7fb9251626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbfcf5418d7803aa49286ceefb3f1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d062a013b3f5c296be9095c2e82b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c7e55b97c41edd4cefd30c229a1a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bdbb336f9ccaf73d40c024ef8f076630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c7c9f8443d8667717d473946a44c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c003ccaa19b82f645371f058d8319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c6ff25c208e7b0347c335e0ac97a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a60f83cf311d9ddc7fffd879f792634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a031421e42e5a6b145fdf64c1d1bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408af704143f5f220264907341d168636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b1d74d582642b33a50ae1de0cb4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81de8e0100badc93c621d899531fa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7414a67fe8e0656c40de50eb83849d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46624f000e748605cf328532c59240a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf59c86d2ea2c4a62786be1a0db5e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89dd9bc0b3f7adda11fe5a95c2dc8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972cc5db0b707c9c0ce08a325a5c651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd73cb1e4dc755e2294f96c7164d163644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e7a7ca2da15d170e6782bb27c886645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d25f45fa31d45816bde90eeaf4411646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568385b94be861aa62f0eba7791ad69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a6d021d6646f3a60c6f6f6f3dd24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4552b1851dbecf550b6221b4cb0385f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf6140d4bfcf4b632a16f0062567c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2f860cdd2b39eabf7621a8d64cc52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc24e22e848d9b1f4ba133af9ee20fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3bd20bed7621d191ff3caf718e8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc5df1f3f47745af6ee990f175371c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f87585673f7bb010e669fd2685e42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567742526545fdab6485aa9d910b543e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5136c3266515b866d2b1efd0c2da986657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de0bed28bab24a6298f6225ea7d90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503121df78e65b00d28e7675db70816659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1014eedb9cdd783c0dd188a28f73d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3eb56183df4b079e45415caa5125661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4673a7d3c2ece95090bd08f3a698662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3602b79ff34ad13cf39cf8a1d3b2b95663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc04f033b9938bcf9901d215ff7414664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42989f2885a40d61596ec151bc7105665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2bce136cecf04a68ad8df55a96634666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288afbaf3040318011b0235caf2e2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939fa1f4a69ebe683937c39c09f5350668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eebcba2af0ba9ca31b63c2e11eef6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d005a6833c5763835f6883f903b02670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc2bd0f057999ec80239af4a18f257671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18925a199b84bc10c263578f7fb563d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95b6b8bb157be6276594ed219aa662673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8fa15f61aa363ca1e7cc24785dc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096ce3d00561d1668114b51137278f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351be588c95f09baeed59a42144f01a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a6199e703f94d2c9591ddaeb9056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33e31e9d4a9b27fd98b549f508dbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1357395b1fb63d2facc1dae1ad7381679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638354052053ae760c44596823eb16f9680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>