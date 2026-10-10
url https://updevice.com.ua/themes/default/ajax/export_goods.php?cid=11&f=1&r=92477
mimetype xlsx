--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0249ef759eb9c14f1a60d8baca8961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d7dfc706e9e5a50decc9128721f3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c707eca72ce2dd36d432a6668279ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b27d464ab0ff7fc7f79d34d22c0d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960578118149bda3a93ee47f30a42045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae357131d99c652b9c22d1d0b369ccf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc3b723590b500678df60d80877d037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff374e7430cf8c1baedd938c2c69a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2aa750ea91bdeb768472769ea47279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db775e5fabfc675cfba7f984bc71f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96b586f887152c2d911f721b9b62511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02d9497736245cf828dcc4c94d65812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7318a97385d1e7e7c876355793f07f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7e65d193c74d178b190f2087a99c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c288c8e70da48fe5e37f3499d6e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7d63a19ceb2e1d2cf603a374f56d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c303eff2ecfd1baf8d3f72d01bca717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f732f0c71fce781d4cf8fa26cc1109f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aa3a13df90fd243a6b81b7d7ec54419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1477e6d9803cfa4491985ab0e18520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000460f9ee14484a42ad81370f70be5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7372444787d2764fef6190d3dafcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e712a104d9a703b00c1e95b8453f5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f766372c0104ad4995639b7ce76f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294a95140bed671371014f2059adbec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7922ff2330cd4698b36057285319b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca2b80f61a0bb68073270fc57cc1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5e574b292a23dcdd24bdd7230b9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed7a4196971c3cf1be4a9649f981929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c7aae062418548201d64e0ef22b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5556836a453b87fbb7fbe6d349ce2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29b131b7a71e818925cfc0193fb0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aade7e924588ab5601bd02f8cef89433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447d7b61191ab08fcd6a7dbe0a140534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ec458a05428108228582541ea47e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df93fda5a3e02d65840195786b5b2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abfe80b355618cd8094c829474b4e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac8476993f49bb15c52199820ecf4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676bd7ecd40492835bc85e97156607539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c76089e63a3262364e5d3e67c18be440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21cdfa04fb38737fdee5fc3268a5f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6951c71077cf69d42cf19c7a38c6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d3764c9203db650b56dacb34b540043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490ebcbed414f3cee65168b8993c39a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479f0d125b17a048919cb4a0e0155fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31608e8fe3be0b5dd9084c3fcec5422346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4367ee082457a368bd4b4fc851c509e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8461d239d3edc89000abc7f0d765248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64485b2628651c4144f853aae2917c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153129446318fb40d4a494c167efc47050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9163e1b97c42ad09027648087bef5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbf1d96a9899dfb2719cc59be0e9db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c167b492717ad5734224152cfd55253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e697bb39c3547064f1cbe866a36e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db721c55349e67fa01abaaa6dd5e3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b90da4f8121270105fd7b1b332d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41c301a72a938ff130ce2a2e4b9abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe92085abf804fa6fcb9ff4cd0b3b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87743f796a3badce2c912ac419716ab959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51d79b0f724632593212971feaead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6d7e27b90ab5774db7d8d525b14961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56422ae8678547477d2dae80b1f4e03262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9fbf31c7bd328ca9d329f4fa484e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abf4ed8a62886b88bfafe338dd936764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845726e9e16403e72f74286df25270a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9c16f467fdabd623b4dd9c1bef82a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58c2ef4066ee6c04f252062743704167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9d7f7de3206ba8fd446e03229c7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb7c31db14dd15f113d3b680dfee7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad027fb51ec386429d2cafd5d02e7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebc095e7330be46d3057e32c9c15b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929175ec6d430d300747472a79bc97e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43d9e0797428d5c3c9483aa9d6cc3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b95dca1202657083196e31baabb5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb9713dfc3309182cf236d467ffe8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4553b6fad6de734e1289308b4ad17e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60a5774d8c9bc9ddf349e5436f224077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ce330d5446f5929319af36529427078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4341a5063a50c31426ab88c71e6d3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0ee8b61740cd9fcc8c9b3ea79c2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d3ee28c7ff26498f46544702be0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aeea59202a673c1f779314f05874482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c70cfc90db3e3dff068bc426bc0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc31f7b1b407cce04501a807a9a0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766baa8c2b5308ac60cd10c279e2f2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2d8e6112c4c1b46a692108b43721c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45789db85b23dfc252ed2ad89526df187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a90baeee21ee8495797f2254af37c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ea930aedb6ad61cc216e738ba45b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f94dfbf0d0faf7e45592896a61fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9c48a5538c86a4268f3fe627ff00d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdbdb6c9b3372e91aa8a418bbbd9a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fffbea27e3082a607b24c3c8d483093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10eff8ef329af535b77962ce908ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142e6ff6b4328eaf69e0a8d22e64a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347a376a429b619cc230d4de13d1ad696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90872cc1b534708176919beeb3e5ca597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8fd321c7f2a9605d776d1055fee3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8c0638b586eaee10b89bc4f53abee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f6c5c9270593ecad81ecfb277b591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f456bd6d06dc64d0138014d49557acc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19583f1dc33ecd7b0fc4187bb41c1569102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3515a1dff3692a34fd9182c4af551103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a2be6b7fca8b76080eb9e78d9b541104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d496e3c2dcbb6f206c170a07dc9f42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0390fa77bf94ea83d3e7f8e20ce167a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668346f4afd5b68de797219100a1689107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e473c1840173bfe76320fbf87feced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adfd990f3ee99761084c17b9c207fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea8093fcc452f576d3fa499e884abe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ef560023e2f5f197bebb2f01de12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41868445ce66ba121756e1e893b548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969adf3d25a6fe3524a50dc7feec952113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ab52c180649a1432e2fd84a6408bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933ed255cbbd620efae2879286112f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea027e3f516b8e7d9a863f3bc4c1a09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f130638e9579d07f21e9234574c9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b45200c8550241794f4849cedec30c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791feb5033443dc12d4a397999cf08c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3150d0006a5455fbb8cd36ed1541120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97c39ff39d03c7cbec7e3ff657b86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205b5610bec07992c513f27c5632edc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b700aac1db4b716bd50d718ef019a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe83582fb0b5dd7361800f2495533ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda1e209429bd85bdf4c1c01d1e621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966f1958403f5045884ffeae49c2a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed1872a64eb328218ae5ef4877dea4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078d19f729bb97056f5333577743da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0a83a62297edcb773a807dfb93ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b938b93878193134d1a977ba7e95aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442cde0c0a185cb69c6d842183c6b3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ec0b8680f896da861012b498c53c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec5ca6100d8e7e9a8c0cdb6f2d6daa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdc141d6249c77945f0f536e73a5d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5f7d745b62480ba309129d121e2ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f1bc5ad756ba4911c2ab1e3232f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6573700278bef9344bea0d69ded3ba9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803f9c7cfa6bb7bf2ddc3b54e88066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b750be5cea18f3f6f624b9885bffa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aa144e5985e628679bd1c45944b44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556be45210a4cc25760e939e9f1508ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6f57d0967424d163361d50f01990142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ef7bd9704e7669a6278ea43ada090143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f316313d51f3aae720dedfeda1b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c360c8b11dca6fd28edb8aed58cfe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c6e814932ebd425200603a079d760146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad5723c65a71c41ca2eb36fffdb4b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed7832eb40f1b5b4f96b68d7dd484148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb4588cb1fb9ce6da34408c4ff25e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683961d3be6310fdd61b2e9e6f71ae7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2634b95da8ba192fa10f5ceff98245f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7367834720dcf6fdef017d8d5eebfd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e38a0826f314fab2ac183c0330565b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5750a6fa69fbdca0a6713ef64750154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7afcafcee112f803d51eee7d0c5ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde6900d23e76e5a50d620e4554953156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff5cea52f9aa68b5fd8fc00dbc338157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c128ef3eb50bbaff34fabe7902b97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83d05cebbb3d656f0c6a952d23f09a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c78de4e4bc5df5aa8b5ea4bd38c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864f65e04231137a3f97c5e90e2440161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba578ce58e6a94501ccd65f5946af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca5657dcc438be45059fb0318082c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f019f9f53527e18e95a00d1a89790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417fdafbd671210d8958e6eceadca69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d69efe5957a711176c0b8d2c1140f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453b33d504d8b4b9ad64aebbf72bf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582513a8550fdffd2b3d2d6ad83eae4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb8b23e828f6b005ee537f82af53b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cac2f13950e214e59b163694416de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fa9bd9f48e4cf07274ab34f9f444c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d8ff121a0a428634e3c7321d64f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e4276f42da042c3f4b895f1633f48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8d3006e2203b72b44a20bd740979c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a58a21482e8f6e6b57ef38af14738d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191569a92f9b7b67bdb51942c6a7404e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de1767838a2d5bc8ad7402b0210102177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1227549d9b8a536cfb2d658fb427f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873f8646a4f9f60103378600ca1a67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121383fcade924bd5f53d55300d9f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ef3b5df0be508cbe590088aceca7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8940618d286332b3a022c8027a463182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5b486819ea1c7da1fd28ec7a46087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ffb51ce05c9693f416a90a1d217b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ddf2b5ce5cf3f4e218d09eed3078185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72e99876be0ef9c685692f6301b23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c78b096818c5f1765aa9a5ebb9915187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b219eadaeef9b85ace5f59050304c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bf96df6d276a6a0fcda98c92d90d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b18febd5750582529fef566f6ba4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7fdecbb4b88313ab31821a18d8de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e19fa9ec8e702dd93d9881e7da7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7682bedf72cea111d3922f71d8570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610ae5dbadb71fdc09628ae4a40e657194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff80617aede826ba78306b800fe05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d96b0a718f38af242689a88dc2e6a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45c39d7f1101bbb13aa5fc07ee248197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f74df9093333e69afc3cbcbedcb25f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3791002a78949619b42ac95b27a274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49599e5195ec8ddde2e28c68e80dc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2baff8d17de3451947fc67cd667d9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a85c407315a9e8ec0424d2dc1dbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b60339d7655403215428f18e27a2db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83da702421c910b6f8b574fd08bdd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e6ba7f4fe756edee8f4c315f4307205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785666705f370f0e5200771141bed40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13e5533e92502e474de1d7e222435207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b4e3cb1668d8709a738bb7497c7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e44287a532f3a67097b368f4d945f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a4ef3cbd05001c98f138164c6286210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95833d1ed098a7cffb7c148f21954256211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204780f813238f8435b4e79ff2f5701212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049344b8cab93d87df7c673181374092213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce230f7ea54fa1def0b593511722b85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba346fcdb093c551c7e5f74fe7689215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb87b8b9b3c7cc9d3fbaf231eb1af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836af0d5f3c38a77c0867fdf0dc0ea4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f558eea8dd2b637ed216a4aa11d8a30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f884dce7b2499644389cd8a2f37b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255ca30b31644bb7682347715f8c22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071081e990b0c762d61e0c7cd41d57f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3db23fe2e7853b2d5974b05c4c047222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7a7c7e53b2c6334dd854ba5645a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa2b59f3ecef9e4ff60901082e0dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f81b59cfa510b49461f46b2097bfe2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d757b9168041c214dbc8d7dcf418226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf02c3f2cc13c5d6884282799a1d82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3ee028fab758d694e4b21287d22a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f2e0cab1bdd46fc2d176efdafd5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd42f8d855be3a93ad6730cd1f62d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f29a211babae4b67f122d5612bcfed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d27772405270d8e6e4af6a92ea75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f89673549e32555bb733ef38cf6f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b8afc43333b8787bec1e083a33e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e1ea825f749fdbd8cbce1109207c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb50fa977883f24605e7cb09d11da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d780fbdf14bdc282ead5311298bfc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802bab616c0e9f81ece81bc1c5c8d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b1db7d0a0d9e54356934eca5cf5bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd391fc679645763daf8b09fe25c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d2733fb155debd23bb530de43897241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca574b6dbf04c6e18db0b6ed2e2c7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5f04f8efbcf678caba289676dde6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1402f1c752284ab4d18be1af9326c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae088f2d2aa2b4973bb269fa13ffc90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3d1def611b3e2d6d578b0fbec318246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554ae918cbd3e1a8f739440f4338251247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d24b4277c223f10b4ae9de86367e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b33243bb3d1c73e9e4bff84baea8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5680095432cb39bbdd08b305921507250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ad696384a814943cc51211801d9a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0fb8046bbcfaade9eda59895ce8cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b677c72b543b5711f9bd0cf54d2abe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b41002b72613d5fad09ee1f546881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9efbe4e31201f675c7804ddf607dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d31c934d23e154369adb0df50d689256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfe7a7dc3760cf399ddc4bf92b551257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0dbb6c672d3f198e33c7e3f051d12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eea261825dc5f9588b0c85012aee7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d8e27c1148ff8b594c308f5789f27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447d8e3b581dde01ee2c270b301d0d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a6cc7ffc7b64334cb85531623b8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9bd71293aa9c20158f83d473168d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5cd188e51d754a58253987cfa827b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f0f811f72a853c599b2e4880b89a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e218384cfd64bb0278336ab0a608a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55cb466066f773d76070e46060af06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5032db7ebdc81ee559c45e2e8225e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549fdbe36c19730b454bb372a28148b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdd65ac43cca5b059c9b5e023d593f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbeb91a77db4f93b6a1fed1dcae13a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b93c17d63a37ce2deddd51739679a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578eea43480ae4b496f08839192b9c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cabe91ff276e5af6cf8bfc73c8b134274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1932bfd9723c07ec71c06ce9d43042275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c6614c12b6b0d48815b104537f3e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c94fe022f0cf8be26a877405aaede277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e4af6c25a3344885ffda226dddb5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb919196ed294bc324ef3732a7218279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd25c087c21bbec38dfb9e809bd5a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50eb54dcd68d564e9cc2a2df8fc8be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2c19f128c26ec466a3cf17a7bc3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bfaa3cb27c342ab359704b1cee69c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1a6464912901e4aab18885ddc964284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a6098e883ab922f2a4b472fbd722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be56bd64660913d113ba2fbb2cbf5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2f31804144cee7c09396520376691287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a5b037751d332c494b99050a3054288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1632344f9cfdd08a150924eb68d8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518c1385777527f6cd5c8c462265e45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f829fd0f23d976ec6ee31496176d68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde53bfa1f8bd8986550dff0c09e07b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529cc4abee8ca9f23456603ff5fdb7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b324f30151d0e7e2078a10dc9ba92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fade83ecc66020206810f415171af9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f7a136d095bc555a4883e9f74bb0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b82108aac163afcd837cafe79947d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c35c3351fb7d5c85523c4dfe4dbae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82bbac946dfb3fd073c68c4736e36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed538314979ae2af114b31024d231426300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc4f782c703361a5cd00985f490fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf27faed4e86b797de054422017716b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71ab91b7a8221d242299d0fc52b632303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecbd69a5bf7dab1092ddf16ca230c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72686d94267d8fd590aa8d642dbaefb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d9b6ea716b35a0cd477617cfd2759306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dfb3176e10c4dbf55fa8fc384cd43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a19d069753329e8df63b59a5bcb39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f4c30ee6256f13d50cee2431209b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0541478a065162553d532f6e1b870b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c1951822f5ab47e2f3ed8b079ae0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c816fb75604cb84eb181a8c53689fe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2b620a79fd2a267df36bc1a84d26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eae0b6e648725ae3e75a0e860d920314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef969e9bbea6f2380f492946cd03f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0f858263cddc5cf6195780177be91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646de794ca7f3c8fba272072929214317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da829b3f343c23071b0fb7aae00dbe73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdb2705bb343501f103d4a5787c816319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fe99676b50b0c2ebb158fff9d1c06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c9ddd1c79930638d62fbf6a6f9d1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572e16776f942c18213961ae541e4a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cf87303a8f376c8d4db5ba6b2030c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e073caf4cb073bf8add024555927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9981fbdd2dba748398044f69e97f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480ca0bd1d2b88d878bff17e91d549326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d104964e97e9a43e1b72033b3ab8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbfa20f1dfe7784614867f79d0550328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf73f3e8e562ccee2787f0b8775fe8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c33a917f09315e0083a706c3e1993330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2749930aaf5a47c174ce224a51ca0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870f8d753a54d88a66ba9ae4cba7f54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c419f98d95c2dc6717280155ff95b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd00aee72464120d4ac06147759d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7032eeb80dd6db3c6cd004601cdde53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5b420aa02e127717ae1c73ca4f4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452b13385e9a71ce1c06e892e9fdd0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395d7f825c5d7b859686983330ad43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ea4d136baa8e73eb9679cd95570c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2504c4011571b51a7bc81732629194340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fba22e8f88c6d899d014bf621a8f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125758362f532154710084bf4bfc65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501c87a26098758ffa552512b78008c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3927bc25c52444fade60deb55e1335344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a0a9ed74b781ed011e03abaf0fc80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d72a9f4af18ee6ec5c266bb8159b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679043b47f2d60bcf4f3b3c74510e1f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91201cb45eea6397494042299b47b06a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c171b4aadbc6b0b45a75e9d95682349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13302e520dd7d9385f9bf17829d0af4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c057bdf10961e50a8cf26cbfa38db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c14dabc6587a766c0ca78ee6c43940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11287a78a9b4c30070d5152cdd0e4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86adeabb2c8f353b8d0c60fdcac3e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0f5bed061c9ad811ba9e104ede109355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fc34ed4ea9388d58d607f2efde920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2c114e67128d7d4b91f86d7c08d0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a748c675c5e84db28898a5ea582c81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f359e1e30bb42b406d7f728d13cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6982bbb1a9ec9763748f2c44dcede360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e9d65cd2d19ecf255df6a4c58ae4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5f5b2efa085d4afd7b5503fff3df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2be57066bda3a268bf6eba92dec64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8954b7788294aadaba315c6b3144b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258fd9668c94e99ebba99c710b6cb69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27274b02c8f36bcec82a816f641edf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a699bf677ca244f4d3f45a537f60755367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b45369fa0c8bc0220ca099601ed5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74fb03eb66ea535715d18f77161803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2e355087661eb66fa36d35f00956370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ec1fc6cf211be4c9f60de35fa2aab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c12a492ff8298889a687a5bfa45e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391fa8df0deb47f55c6ac31906bf234373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203ce1771adffcc8dd47eb04eb13cfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a506ed4cd79a9d1c16579dfd8565a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd347d532cef51bb22d2ccdd8ca5fa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d319064aac30097caca30b1f0145ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390511617b5e0f083e96f3d132b39e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba0934bef5c178af546af98d311f68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aea4feb03a18a62b321389f693753d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3a726467aa145957c379bceebbbec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8110c88867b09c7536aa010cf575ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d5d30dfd016c6c83c8bf92b11c92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec428d02c385be4ecbfece897301d5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3a2e39f2b8568eeef6f2de5cd1455385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ca3707229c04e8dc2b3fc01594347386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c2328b5e520206ff72f868c64cc36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8854754723ed9428a1b014bc256187a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601547efdb371089e3caddd0b4ce6473389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21013aa1bcee0be17d4934dbb1ccddf3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d6c0b49eece911bd6e40f3aa82f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c19af445a60b7c50ac3ef0e83b344392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877464a200ce8db13031af3c699268b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99246dfb49ee6210519950fced982dcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3134d420c97c09310a04846b30bc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c41ee2df67dd91415260f6a229df1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f624e053e9d5fd7e9f254ac0c7f4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b02f1f632aecb35fa31edf644f7dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f75bf7bf22c7c5f04a92743c5204399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3d578e50bf60eb6360622b3960ef7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fe144e27e5d70a1c5c74dc7c38155401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44929b56f57552d19097ef5ea7049c7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b28a934c4f82c725ef5248fc46662e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6eab8b203a3d99fa4416d4e3cd1d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547e4308c9f7132f9de00b68a8d6b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0059474f2b335f3e2e914ae8e027e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f215b3029ef4516ebffcf9b9eb9ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67879f77adbfbecaf49c26b34390ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef6ffbd6570e3fff4cb7060ed954f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaee16752dfe4ff7382cff846ca0d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b445a9aa1b76760214fa4551e5966411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25adb4dc8eae90822f2f6a4bed5fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c39cce02ae8312c25d48655f14dbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdd6604d450e0527d2a6e705280cd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9c3592a302adf5b926b55a9bc8825415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6eba4ec08f05b5cb8bcccb0166e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861cb059389ce86526385f8a376bb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404a8dddf122a7f9b02a4921c8b289418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa1b58aa0e32331bd69cc1e9174a84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd033c8e29440d3aeb586fc59c7da12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7305bae71d5e0cf045249f4f179443421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7662d47e3c8e9f232c4bdc09b75f8a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b19ba8cb6ac80384c866ee76e9480423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e5855031ea109ba70b61a5a0fcaa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8962d1f82acb272c3630d16dbfcc9e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07266a95251842f6ab09af1ed34b7a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a5873e012e99d0b83cee7dc2f312427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2ca68134e1ed6eb2432f2541d879428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa84638c90d660fc4f2a242b1613bc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808866ace6a97390cb6b7d772f4898430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e879604267f8077e88b59ac88e7125431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd159e310e3d4413c5cf6489e4a69c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c51bff161a234f3d81986546f97fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f993f2bd258fa2bb376fde0d3006d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122959e593f13bf68cc7f5e8ea27517435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3efe56eccc65d8896ce16bbd1110436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d6edc137becc0c0435764c7c8a441437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799aa75f07933ccaa0308954f4cfa7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0322161cd269aedd899fbb76b28a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef5be186914666cb7f4b01a34710b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cfb706f61530c0fbe08cd54e4ffd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62909ebefcd0b372c3ca10d987a08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd517829590c76eb5d9db073609be6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fb9c1ae6c149f94e687d547264acc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f900ce3131ba86acff9c965731b7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e115c088585801569102a503e2490d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc943ed4cb379f611718b4859882b9a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1681120ef1151e108e95b54a121d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719d9fdc9dc0f3f4b9b1dc7efe109b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69888ed06d9a0218eedee395a49456450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489cf7355bff148e1aaf048773f9a0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4070c38c24e0800b0ecaa1702e5e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c5eb8c124000abd774e3fb9dde658453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ed3a22f055b53506644c43efac1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2709ffa6b6b0eaf137fc31552b55e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a55a6010d53bbecb32399f28e5db7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028f556bb4f0220b9eb310f23d4fda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f28c24f97d9f24daa39dba1ab22d40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde85adc111a701ae0536c88381a594459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94ec7d290beb6963eafcd7e81e6cef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91324c61b3af739555508c63137b0216461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd070765aa188ff5cb97c2dca08b5e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a116658b866b1e9e72b4a736176676b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc418afcbcb9c2e00e7cb7dd689775464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c505a3f0a6b56d4cf36fc3994c1418c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e3f95664e3e07f99629c1b97924e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28249561ef8e9d7db8f20ce44eab68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0e1701575daee2cf0decdd6ef418468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe47a4481af15a0cc2bddf13efb91b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0766c93df893abbbeda6165a08eff6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891838c076e42139ac030260ee392c17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8074f983c9d3562dee3b14310387472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e310bcc2f3c6f7ffe7a4b62d00ccb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e9a6a6cfbde08a1486b69127cdd66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310bac59672302c26832b84f48bed01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09068a60109b6a6b512a7a8f5b50a468476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145dbedf46340275aed79ac44b31f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b1db59bd601d526509094906dc717478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2a6d922b287b969b407116001e038479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4272a250fbce3feed1335390b847480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f32ca7693e87ff18fdf3bd48ee7ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b751acb2b769112bc1a7c7e845a404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a04a499cd4d2c1f4df5a12020056a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187cb33249cb87cd5f72efa2551874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a8cc3554aa0fdb1818a89c221b6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2bab5cb415d05d63e01e89ffd676486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43124f259ac81cdfe463c0e291571b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929b9d12795cc75d3deba257670b32a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d360a9f988e40bcec2b678829493aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346320fa191f79d2cd93d11b2987151e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a9276b382a092426fdd9fad22c09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c00819f2adaa8b1d1f2b7d622eacfb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac51d4703aa9f087e81a9b86f014eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59496f0170abcd2a820fa205ef78c16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082899543c87173151b510ecadc7caeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da575e4623be8d117b351b5bb6bca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7099359078b08dda441d306648678497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d77e2fc0bb88b41f397b6e1c63a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2da04b4c9e311def4587b18a6dba0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38937e5517d5900b8fe1a8cd7a07d140500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2077623865786a5fe3f7f770bdfac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17fb33ddf1a05fc1b37691964dd398502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b716355daa9d741f799eeaa569d661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582a7070697fe1afafe2f95c9c62064504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c4d3a971f029ea614f8302d3bfb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e92c551f9973ffd64d05e578465c1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d5cde9ecf88753a917de054dd314507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f62c14d397218648164abbcfd8300508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6920a908af44f6215ffff21cf4ad9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc10070232f0a097d64975dc37f9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14936e3d31916efbd3b503f9c3168c6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872a03cbe9bbe9070026e9da98994c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542726b8d702dc188bebc71dafa549f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc2a8b25cfc24f15417925d2880eba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0296ca7c88db4d86a22bf199e0c520515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5193ed29512941b586c1f7cb88747d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd736c4f575ead6ba7abdbce185e220517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b0994e2ce46aaca317176789f31fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237fb4b08e7de770216eba6a0ce6e61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ea824cadcb2a737d57c31e3c07ad5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e181f85537cee7cd439ae78ac000521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2871b54de713654de953f3372746522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7221c318899a26879a9edfe4456ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23d9988bfb0b93652c3df9d0282e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52abc2fdb447d404390a0b4a9d388d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653afe88b62bfec7ede37d91ac841c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26be10afa41f9c64670f69b9f4598dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ae4e1afdec9e67117010a78632609528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9609c8b693d93df2edd0eadc2b27e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564be7edecd5728b4684a1a71bd3c8b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab74ba37b4f6db545cdca14639ceb56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb6b9df31807bb035711afce1bee62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3b037045444b6b4856875dd952b59533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc44bc48e563cbea0b99188aababe4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7928ba38e668b8684276814c5e73d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e445325328665edc2f2227477e4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e8d6198f684025f6892393eccc78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e135aa166791f902e8bba4ad7b01bc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f038a2d6039f4f03a696b06c03f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61adca08597115d4d7399c311f29f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a60e2e04ed1095426efb01cdaf625541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a0d11db6e63385765062c1dd88b97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786bf4976f5e99fa12fff21231609ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6b2a6e7ebfd1702c77c83f3ab4e83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af26d172df82355f5a3530da2691b39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685036749a3018fbf331cea94b0e5b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e8c75d4743448cd54cb2c43ec181c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc5c7a1579b6eb139cae0ec6b9acc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8994ccab32cd4c24df39911b6a8cd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aabd5132919c390683626c64a2ad1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee500808927ba659274132346b6f1f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d237873d45573061628c23abcce2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19bb3d0e473b108d4c5da252ccfc17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f50bc1cf557936bbde2cac4f846c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc357299b23333d127fe8363c3346555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d86d5d58de597b4684ea2efa4760f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa7dbe085f1e9113ee96023ac9a9ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94504472491e4ff128f7b48f5757fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4f8f02f33089d493e57f33e07fb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc79d9d9127b4d4cc3acc203478178560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784bed1accae4e5d5d787c5f316a9c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f687dd4c1b84c1ae7b3ae31bf851562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce9c1180e2ced4b16a4ff140a2618563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f8dc1eaced75e55fd5e87d151218a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e46871770a93438d6fcd6b1c5a0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc2f9bcb0ea392361c4dcfbf81108566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03ba0a30de86e2879100149a1cb3f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0dc9616dcf85ab4cb8eab9e25bb82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd24677d9155f758f81351cd5a7f7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a8915fe184c2e24b0939ae89371e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be0386acd81348455fad796b91024571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d0f6f74342f243595a85db68ebd8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbf6c6d38c0f42785c77416de5fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d514c9810ac0e2d8dc85fd90b3eaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fd1660458697810b61df7970c2886575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5410d8f6dcb14604f0678df8a562f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0972ffad0bc13757f420441f5fd149577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c5d580c29a22a45c8c0f39e749cca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5ec38f3cd45a08b74067835ba0b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf73ff6d1e5ffffd60f289f6dd8ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa487c245e82f34c458ca6bb2b6e30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195143bac8931d29619669f84eb847c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d0904ed444b3fdbae80a0b20ee755583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42330a63bf6d7bc9dfacc57416cc53df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda58109b0cbeaa82ea9eb5b7f3afbc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932f6c3055f8319110f71484d0f34e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b846d3872f8318a0faa7d7f017ed46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7087fef7c0183a69739370ebe7c0e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae45769e4037c6f3c8ddcd6f9d53c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a911fc922f62fe6a210a202c0bbd290590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecef75b22170cc0094175760230225591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419d6ef46c130ca81e3205152541ec3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed5d90ca2d14691e418d81fa4d2c65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e577d32f8596b2a2df893346240eb4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84b43f8bd85f880b69eb563d74710a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0dab336045b8629b5cc70b5167e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1751825f369141918e27aafa30500597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cdcc3e7b8c26c7012b35818315c28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955229b2fa329a85ee72f0db99629f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcf2b6894a8d10dfc4d0129d8aadcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b51a6132d24984131e9a1f7d589de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976853bf8ed22eeeb8cecaa92d53ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae4ea9c093a27222a69402eb7ebb2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4f17e72ddb05373755eb4aa68be9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3671f8b582070c0c605b91b2c0e3e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9d61aa1bc9566b2a79ea24e0ad414606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0c8c40a37bec5e147e64790a6e025607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38335f368496a78b7d3ece8d647342608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42da72fccf689c80bba15f89ea5700609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6565402488bffa993d4dfc09580b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f80d3570734a1ede1a029e45d4d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c953326715dd4d9550d7768b1581a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4777c2b3b9cd26c7eba764471713a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e7f472de085563c89b08af6c09820614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6fdd43ea997563b7383f65e0f4b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796686422f4b089eccaa68d38a47a8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a758de95faf2842dfc9ffefdf14bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a96ba93a1c10c666ac05862724788618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092fcdb06b92898fcb7516c4fa9644619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969074be897c7e49996fab087e489406620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc22bb2eaf28fb39eda584a85a59c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b5b5de3dddfc6865d33004efc25d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b739b7de74cb54412e0eb90d93e449623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6467103b5d5db556eb0028ae2e934624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70b49b70ab49ad27622db11949183625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e85459b28825c68b4ac46a51387a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b410eeedbe1ffe184b39fbf727d6d65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa87b7cd1ab8248001f507cc9938ab9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d709d1473bc1144c7ea44a735c70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af997ea6d104a8082ba1f72ab108b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23bba7d72480a83e7cd0959d53ee20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c06ad1862250fc2442503dd43c0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81320290564c5e4e4359b62be47619e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b648c997f85b0261426818775b82fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f91d88e497b00a1d39a8f6fd7ec61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deff17a14dd4764dad1a0c251154a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff0a83e9848714b049b6a3f9e1609637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df6127ec659384e83a5a12417864fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e122b9e90a8b4695737e67f126089639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2c0a4221993ab0983febab7fc8684640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c37936a15c5a054468d345b18cf082641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae02b82e0bfe28a4d4982030fcd9d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace0555234d58e861b7a4200c6fdac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632111a39ee83775539baf466f13a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826dc068b2a794fcd592acdae259d59645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719b3272e2ae4c3b8d79120014907b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe7bbddb7e550e8a8ce44f1f3ab0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13397b78177577de7b7e2eb55fb0e882648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10df5ebc1b4fa20f32d4c736803a03f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc548875577c2494917d199fdbd8806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018776a51c79501a132a07eed38eba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a8fa132e6e9254d0d32fb3a8252d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39918640b49a61d73cfe6ee4983e181653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f726ac584e9cbbf55df65c5e31b051654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d4fbcb2b9dfdfdf8fbe8de3cd8b6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550cd06dce86d028a246416e984cb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01558671f4daf20ad7cfe95e98e6355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb8db5863f18a048abca76eb95f93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfdfbd954cb036d6712dc80ab1fae7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9330d649bdbaf9d497478bcf03bf1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf156b3f27a98fee318b176ccf624621661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05831338cb9458f493c7e148f67d8761662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c32d5fe05db05a67d91249c36de06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887e350f129238f97e60e952614074664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d941b4ff6fa3ca0dac8966e84bc30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81b3e3da5fc6ac2602feab03190919666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ccef3a2a41da72ce72a89286c0a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31059ba2f66de059108c9d5ee39bc7c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b36402a64d123d4c6cef901462703b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de344bc6fe839150313614bbfce42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f01d39bd55c4ed90429d07ee81d3ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196744aafdda6b7ca78c39a02bf95bf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7bd22c8d83d8a434cd98d5344d2b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07a114fc43a1c987e77bbe0d3eb7f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9622d209743b1f32c79f20d2f734fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f71fad619c8565a3feb9b3c7a25c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f863524006491a98e6ef122bc8c95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97472f204151431840f7b37dc1d09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8710b891cc8ec65624f2056f2894679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e90ce92297562b54e97b4c0438bc25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ed4466b63776a54eb066237ac3dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f22e9d296bfcbcfb22994c0d1e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2e5762c8c3ff10d31625d32f34248683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f5ca1935395330e9accbf29a06f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec80135d47360f3495997399c0f883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db41906f3bcc05cfe8c3f2060dc2fa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110563125301c22f866bdb1f76ec7aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074bffc1ff8519ead21cac8ed80e57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e8a98cc568e51105f778c7d076f16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44630a79ef57f096b9700659db587c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c831be54200764fbd6e37fba44ffd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eee16044ef62eda37b000e590d5b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6a501abbbdae67946709c547de57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033898c80457f155a672248b80ad51ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06d6526d86b535cd05a05414c2650a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3237adb174f618fe07306a8ffc36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366351177339b47bda9f3cbb10ad1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c9cb1e3fc1f4721980e6dd7a5e696698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d42efdc5d50fc98ada81d1643d1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17bc19e600ad22b47688803225951700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef707ab0df6924881370d82905e7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3177353352f469318bc23b8a891bdc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff3278b08cbb7db5b2d21758ed493b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357595737637cf073f8b24c0efd3dff3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b12520f1653815c75265ee8660be0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba81d5482e3fae2551c8203c0fd843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c9d0a4e54d4085c86dece2900f7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e58934309571ee2b9145fd4d3f97ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198449a1cbb7cca936a2e841f99dd816709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e94e4c7b8fca6ab293f93802df246c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a887dad74adcabe97d43c6004bcb194711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421b75b9511a5ffe2751e088903093d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e6b3bbdb228e5a368156604d2f2f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b97306fcfdf2097831ec12e9008de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d2e4232aaa9d3362c03cb80f3d97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ab561010ce288f8069c4aa37c20c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4cca209bf9d8b5593bd3755ec4f97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9daa8e0f929ee23b64a01d85dc03f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf0f1c125fa48a0f16c5a37f58d25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d9728b4874f454ef0639bc7832179720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a1cb4821189053c5e66bb7376b27f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8054da68e78b9c2829622d82be9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bdf050eda2adb10d91c6a523e7482723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55494f65320446ec5c89532c1bf43868724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987bcdef4e640bbbe8f29039210c1bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e67ccd1ad72f09e94a1077a34b6c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d514d7fdba70c95323f7e3cd7df5a43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd211dd8cdf0fe88f69bae6ed12312728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037bb0a2aec22a713f46ea822389dfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648813ac8001338e740c3bcc8ac5fc4730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64714393f281ba45422639e782249cc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918184f0022b40a5a601fd5f70bbc162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d96368f86c2178c5d7405d212cb26f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1ed2d277b33b714c9e895fb622714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668330e3af9b546d06504df9ee43fcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169194a42e47e8c1b8d45e62612653db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4fc04aad46994924504a7e72247627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1913da6f1eae38aa9c94be0e742498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b0da7c0091a0be299c13af6857fca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cc38466ddb91a9e2405ef0331242310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1fb19b3bf3228671df0620a101d8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4682f5b7dbf01c14b5eaadb45254f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f27296f8d630cc8ba29a1b0fac78713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ac0bae71338733e6c718fbb3909014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c18342ef14e6243414e63d5ed815315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5d96f19c8b6e35370096f713d3b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9218cca396a4d0d1226371f76cc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b974518e7365ebf4040e1f97f1318a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2679cbc36414d933e1dac3e99b7da019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4130a6d6e89eb55a8db8488307eb9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596bb3968326e0ec21a4f1f3fc99c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3fe0c49abc1aaea8fa48213b0745722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d0359c20139c2d8ebea82d440524023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02386191ba1152f6e07c00b0e0b41b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857308f69ed789f0633fe1958186308a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f59335027464cdf778250870373926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749c1fa5976fbc4104338fc83bc7d9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bcb5050192491a24df8cb57f0d42b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe3175a99850d654c89133078a886629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694f9edfe2f9c75f7c7551c15c1786c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b477aea6081d263c7f7695a3052e8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140189ff87cc75f7ccb6926ebbd42b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f255be429ab1ff27a79f05376f21b1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d9e1fd72e2fdea5fbff85743668634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826d4f4bf22ab1e3b0490a90d2c84535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3f57c4f34cedd844d6f25b046e4d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c30447d24e7dd74f287f8602dff2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad610816704740fb6bb191d36a3a8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5201a0ee4dcc3f263393bbe4495039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9bf30f453a4429c80062ef0d766c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508f7f0910e574a5629b6cc5ccb09841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a6a898ec22eda7a81a1d90540aed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52490d41528020db7a87f2381870549d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d7092c8b44336e2c0900d012a494d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818487d3120d4257360156750b9f8cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f2c2737375dfeda50e9736f2b2a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df091f73a35984894e6d4bb28089c0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1f0561eea85fd406394142dde755d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37e157ac942913a73f50631ecb5e1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b87ef0a78fd503563ba245ee5ca1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeb73ee969af4b4ce3d74ea32c129b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d9d91f84a17e0ecc39658269f8df352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b78ed1bd69e0e886a67d0dc247fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48f90e3b7d2a2ccab2363b5f9981a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7288857dab6f9e5c99ff2bd67fabe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79bd57198cb89d4476b84ea024c1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc821a1c9e0fcf15188008f339a9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e6e4b792bce040075746002ee30258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4175cb3ac45b7365dec4bc586bb3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8bd580faaf73177c078ef9e7d8ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9e26197fe44e0c1232ab4aab199f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e855de050a7754723ac6b0ca925b51b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75fe9f19b308770d07efca382668c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749e20d7c8c849a6cc4f2a4b0b6be064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f39823dda0a6c33519b9d961e62465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf03b48dfab457cc9f0233b5adbb28666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342e40a17a80af585ef9e2021c7f4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb9b43ce718b861c25a695e4e440fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed966febc29c825e325b2bfd9eae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a079f54c21bf9defbb5bf192638f33170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1026e62fabde89bc1e218e0ca65628d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc574b1fd9d702563c53568c64b1fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b1623340d3e0fb18ee1665fbfecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e74f61f37e691d3a1c3e2f2aebec1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0c417e50ef37e1ed8db2bfc1dddd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c7a267e61c3e3a4efd378b9ad556e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399eca9c71b0b9e8c82005ea71321477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e7f5ee7f8ed3d7a63d779ec379e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530449269a875d89016095b4f12ad4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128218d7e90fd2edf17d88dd022eec8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f701f3b8301b99716ef3cfe44057281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a922afe979b7676c12a94a0cea4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30dde5804318dde456a4a19cbc404983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e52ca3e11e83d83a12d4fc9e68f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04f485e5e8b6822d6570777b3c26685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d927266cdb371521ec3d7825bdd4b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b784d47df0ebe21d0a5aa17c89c4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0666c4414e53ea5921d389456700c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1d40b534c700b55e6ec3b38a644c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f06fb709a5ff32020b4545bb2f2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2af27d2602f7613e00e92e8313eb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcc0ebcf4d05b24c8baaf83b15065b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dae5b794b70b71bbccc05f5d85d9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018701388e8ff3d9acd8077e687ea17794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd012ede64ecf4f5c11940c96e1c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7bfaed258c14402ed51e1a076afa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86318e0fd12b892320b060e4770b7d3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14e4ac7930c284ba8b373a69da3a6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde97431596169b98c27b87a2c0f9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd89af0f1b0544633b82f8f24a4073100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d4bdf7afbd1f170d1388b39316a7c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0209d8fa0aad61a5bd9c40ffcaed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cebffbcc42397fd9a2c7abd9da23af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09de5c67cc47fde5098fd63adc48d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c969bd8dd5b5c8eb056e289fd32886c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8425122d6ee614e95b731e8559e5d2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93875410810c840a2ae1a4543cd37bd0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875392f02311e2be00abfb2b0c1194ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077231d8831b485c4f6dc1bfc425411109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61b89d83de13a60883efb41d6ea724110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414cd15646cc76fcb74768f3e54e16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60069aa4aec0f6751798388615909148112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfee4aaa5db7b26aaa29b488897a70e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b13253980b949359ff777475e819114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f99f530467edba75d66d3e5d49ffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438fc0eae56572bd18fc194123e0097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c7e2e9b920d0b44d74767b8e24a84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8a52ed5ea96335b2ec08b0b7c799118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd97a739ea062504e540444830f60a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374edaf0670bd2a5bcb051e95c014efa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b7e3deb116d030c1f4df1e14665c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec249aa80694612fe83f627e18a8ede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13399ad9222e5b85ae9ff19a9e15cf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094967ff939265c2da314280d6e02b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6f72b9b06c87548255191a8cc9d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbe1c8b103ba89fd2f37ebac6f1ea6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706c8a02e4a6f4e96765624c5de3d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489518b33a3f0eaf9da30a20c18335d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3cc361f7af337f54525ea75e54031129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf578e960b8f0730aff8088e76426bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f213f42dbc26f5faa23c11817823a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed68a9dc56d3fef41c9024cad13de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735779f359dd8ac7edfc19bd53a17f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a854c0b98f09a480a9df6ab97484dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b4ada3803ccb8a70f74299ff19b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fbdf7fa28d71b257de25eb8f4454c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c6e1167eec6c2bbdf90049cdd9650137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9871de2817bc1c531c44801be1f53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989bc0f7311825ab7315fb7807df446139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d058898a6b4ab3b2a5e7eb297f162140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5efb84100d21ad636049be6ce5c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12ee4c8b6f1f319ca07e14eb548611142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0252b43afa478f68335fcdd63b2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024bf62220a2bc9a3c9bc8ae40cc490144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2f716221c0c48aead6f8db06d4b0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb52db16de15039a9e4ac5ec011d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5454ec39661d7950eba95224324dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed003fcbcc92d748e7b4c9c84b76e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce00a44afc1dc8770d20d10159f8bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961d695e99f3480f85801a96776165150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02487ac8d05837101d89253a6599f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731043cee6ce1e3b004fe77d333ea2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910691860968d514fec4673db9994a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78997122276a5ac0a496f9f070a86cee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122afb3bf39ceb8e12dac0991dba1b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898b49cb64bd9e30daf4f9ac0d593d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7fa38486c957f56588b03e0a5491157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578b6e0b642f15a576f0a8f7738c729158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb846218f03e93b1ed2fc4a71fd9d7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462306eed453b78a2a8143b0d4f94eba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fc59362c74e1271ec00ce5329504d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0702c79e4792d1ecf6d6467ef978162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e4d77d946ccfac81b2d17c01f95db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf00d6e1ba264d90125a5bb940242164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a5703207e3cc14a8283b916e89c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dcbb7ba78244c9be28aa389a4daa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f288486c05687c2a6145501307997167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48434da3ee6196492ea65d4d36ee7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa0968b286a5ddb2c90fd21921776d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0252eb42e540f6296d97d6edcd09fa6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0020ad8dcaf95fa93c87dc25b9e8b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2611dea59aa6ee45d59f8a9cb3331172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e909738e307a32cd4afe5f54ef5782173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af7d947019500cc5486cf7236b375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a8526cf6f9adef2ff42421b515255175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dd9ba1db6a2316a170851decee02c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a458948f4355a3c30620e09c2bdb52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a647ade833952806ee2efffba2bb496178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c3f61c534f64a4a479e30ab5204ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4a076436d6dd08b15375c0b13043180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5cc9f734899994b965758e8a81321181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af870f3bbf3349ef986229b2e29d1fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8fa5e01686a2c5010382619719b73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1235e1937ed67caeb4d54c4a735a61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774c05cf939cfacfc2e51693a3df30d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede6ee5fd9326a329773f80536af94e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f067bdb668bc6e643a2e6bf2003420187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a8b6af5e32a32ae7c6102ea5d111188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb877aa9df033fffeec90fb1958bf2cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb3f55292a185bb3ae1567d0feb14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77525e19524eaf504797f45e8cacf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d9700a754d26162467c4a33c7d799192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ab9aca765a521ee96f1000a690d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126376dc5e18a89fd0b39099842a5324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f91c76ec508cfa2d18d6fc661bc2bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3d1e5eb721ba2fd07d2be72f14d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c134ff4e9ad193e38aa58f8386eaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99af7f0f1ca1197d5b602f437cdee31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3e3bde9ec52e06fc0a476345ec76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c73cd01103d1cdcc430a5f3f25b7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbd07dd773f5912bf9aa5462fa49de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60542e7c3645904cbceecda8e908e223202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad41113c42b342e250d0325fec6fde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7da188d42d49d1d595b2e5dd2f66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236d729007b298deaebdffb13c35a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a7f13a98f96cf5e71544d6022baf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce54cc069a23efe6bc76b0fde436b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749e9b4c75ce98a7f503bb301960869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff50593621795b2cb13bdc69d7e196b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7795c25f6f59926e072220dd4a8cadb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df4237dbfd7b1bcf8444656ca8b7bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9aac38e027ed1f9f29ddf4813029c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68531649b81d7d3485ca57eb499cbd92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e165ea99e08829773cada6ae675c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa911b1045db3c01045374a48860d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621b7e08889ea01a72f36d636348601216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace614790c66012342c98ac2e856bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec3c3e81c16edc62ca380f43c98618218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439dcec144095dfe0e4dc27e1e5409b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da371d173e3ed946c5734e773cc92b5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f83c941cad2f84bd3ef4560eeb40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad2c48e389e95c17c70d8032e6ce3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c9bb8fcd975533d396083a4d5a245223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715069f183063fac55ce3dbad5d3aa76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560df2c55d96fdae4858a88101f5287225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeffe54809b83a354a8e35864acbfde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35afff16d7f909a28a0131db28ca33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef287b0c7dad45d506573dbce41a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917bd0e276c6dae2971c8b74c4abf80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e54a921a7cbddd3615f8c0e2a4c6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a390443f50178e13f85911ff054421231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c1da26c7028e4083ca91193f063ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6c2d3ddbbea0d99f7a168087d7ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36062186a0a2ad1344a28b83152587eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb14e4667ff007368e8bfb035307b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbeb4e7af2514dba82695fd8cfddf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95f127785c96c744b3115cef56fdc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e70721ddd70cc1b5865be033e146e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea345452aad62ab1ff6aeeb2ab29c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331b8a6d99a43c0a0239e92d525c090240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa173163cb8870e1b7fe9b93b3a4464241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d817956d12701667c960332427a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0da762e8d2bda7f1b92974d595ea1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494621faac6600d9fa36c144fc7e28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ff17dbf070b69796b2c84cab7514245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db88f0cdbe67d763b7698198617a5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146e2929c3df9b0d21e0ad28e2bdb7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def01a324058733e7663b0e1075fc67c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b33d44c2cea58a14d329fc0cb4e31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339eb2b696f2f617b20dd64a64a253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc76a6afc797ab4be3958ca24be6e2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093424229eb2d39c0e79d670f0e2e13d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a8f169ede6a90bc25aa12c961fd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ce437e9c6d994f60bc11f41e2323254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721bf48cba0b3d2a5043b31acd5f368255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af91818d272d74a3cfd300f695c47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fba4f461b5e263106f2b98bc143b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab77f870593720618ad443e7d0a96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9af3f45da804e08fb10c601f69162259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0b76098c84d442d73f4c39513ccfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734521758c77a650064112ce320624f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63550408a7e1c19ca081004ffc066262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848ccbcc683f66995d35d0b783676f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78c9ba1b543322b5381d0abef01fad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cba15d1cfa576e5916f615892d072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23483cce51dc1f08904ec2617a09e89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa6cd7969c291a25f67386b6061826267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf66c3f1493a0f29b15f925652fb78c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc01b95c3d14922d62985a8e0950e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a32b2f518257be8ff57612f78c6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e968385947d74e8a966c49a14c88fb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b812c9347765d3ce16fcd2bc1949c01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c7b5effe673f2646e5b3003c1fe5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a969be515d8d36a6ba35271281b69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cfb1c62ba4d9d07012089d4261789275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572648e78e9316b47564885c770145b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f903fbb3eff438b3ed0b3eb9bced277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2013c7d26fa315b486f0116c1e5f70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59fb59ace30158149c2101dbf9466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca130c94283c5d1a9209dfafbca83a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b85e7238e5fd260d503167972cf84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b7d59b2a231ed2926703576039c37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e869b1012f52742dbecdeada8f6835283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1686df4eeb71d6a055457811637835d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285988761f04085da29c2c07c086c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350286da39f60827bce78bdae68422b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2cf76d7324846c959fb4504eb774c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2baf49e6f38bd17f8097699af608288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646cf14b8b1a850e3e249503604d93c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2554b5e70805ec8c3c94259e1c615f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a339a327e18b3b853e553702413b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c9715afac6c515f062c759e80575a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901659cd8431a207372888c732261d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b35bbec79563923abc0b94bff63e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ce0bd37fca18e05fe99565608dc70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf39644de6105d4bb859559f59614296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c4cc18830b17cefdc879945cf0976297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4f39fef16b696c8a95c3f27b525c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b38050036e9458f2fdb42dc3f66cea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce558b71f53f4c2ae4c171d82720be1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193134032eb7cc4734be11e555a8fad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18d1026e06f2afc47b42e7b6ea952b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90febf784f01d38b4bbbfa29d6256303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9737c98b215548818fe22993cbce04f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb2668ab2876344ff3c1865ed83474305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd26046d3c2d6a2e507dda0257302df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f37f1ac9de7e931a31ac6de41fb70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d929b78d63f7d79dbb3120726aea006308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ef7a31c7068dbdff00f557ab271c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df364513111f5ca6cbbc178ce32e2b0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0cf056fb472af1f3914c8ccd34b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66b9dacd4e4a81a14f1ca4726b9e40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0d880cfdbf184468e92223df6db77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d8ede1e31daed39937fdb73127db2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a354a263246f94777473fdaca4d58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d3b1697dfb420d2a9d322d045f86c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc615d322dcc1c2476f784787d4036317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8feaf366ab4258197d62456655c6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2332e4e10752af9ba4f468491a83fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5ffbebdb23286957dbebb870e752320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611da51d120ef074de032c69e3fdba64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d868ba382e2c80a785a850c73c8c0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd8231a3234639089af1b7330b2e28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d548d52f3295ce11f5d75080469b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd703bd5ccd0f526865a40b3e6459ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94c9dc51044cc2f48aba1b43de1cf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f846baf4f91979aaeadb6149e02e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab3e0deecc8c281f4c288d45d35d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a598eadb09fe81ef24ac93cb3a1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab728e2b49230af28ccdfc1322af3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60642b7c2c5b503ba8ccf1310025103331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa5a08089635ed54c8b59c23fdc9bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43488cead599ff4b8c919b4d0e8b9e91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec005fb9bd29e84fdb6da6fb4044ffb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393b1b96f148e99fe9577e238be116c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f23f6c40a2bdf114f9c6981689ff1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820810a3da7cf3e974199f20ec0a44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb07b81ea63bf65a86984373d8dcf83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3df472e780a631a8cf41872df76e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5157f1235d0965779773b55492f41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b42144d298b5425d9bc26158f23c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa12d586c80cdcb12a52328bece21c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667eccaefb5c404f4fbfb78a5acaa84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de87ed90dd67d90a9a2f32dba17045344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876e1a7b02e4023c9b7f73c569f4063345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632910c10221ace85f5521f24fb1592346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822608e8ff44df0d8318e43787441c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e71e04bb4f541aed24f64d276fab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8faf018448685e934b3ebc2e7b2f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd1f17ab0c1823a14aa688c7b62ab9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6d87e2e008484cc3b12742df94db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca17aaa904832c1d7ecaa03c70e3ae6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404287cdf3359ceaace33fa9c16495c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29634db0342b1ee75619047f83ee17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c8896756219ede4643826b9085ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca111af234d39933aceb8838c354604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841037cddde25133511ffd3b3b512d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f726c42e3dd3e5b8fe82bfcf4b54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6efa16d800e1a04e82cbf11dbcee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067be283aedff710cf9fe69986d9ae57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657297e6e7f2b0aa83f0b33e8cb0dfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605ef7e0d7ccafebf339e577c64015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988123806893a0a20924185ed3989c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f86abceb4486a0864f0f07452288d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de4a9972639bc1cab67783033d6b95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a07f9e62fe5b41a8232c2f4c66ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b8344078c5bbc7b804fe4bd4fdcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef28bee0aeee5e0c8d3ccebcdbaaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4a0959e5f3973732ca4948b29423369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b0ec1338834ca920e26893fb9a386370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317d0eecc76a4e76cece3590c09c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ade6c5ee5f6266ec9ddd2c2f4c95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d9911a2a5caa51539afcdee2a55df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b91cee9b0f1b602ae996fc0876a3ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e696189024ca861c8ab70ad024ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237aff95df511ba847500a6e4099ca2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db200cf2752b1c7817162335dcefc75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a4467db414d6e11b1a4dfcde28bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6eb88a94f1008b6fde8556daab4bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5a967f4e495d45fa247f7bfebf6fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24a20f531a3013b396e42d1d96c9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4740da5a33d23a961613c9e6599091382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8dfd10af546b0d6c851b81715ad68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c94490f82f23f0e2b42ac8a1f7dfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff208a6f1fa51e0a943dee817658966385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9cf26d5ba51b1dd5b769dac3415f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fe13ff005c4111a2475fed4820dfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed0838011a2fd79896d4bb8b6f7ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cac0de30c2d79aa5fd658db3cc6d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99ed55be4461910a43d3ddbb04c767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7bfcda16c359b70fa4f45057ee114391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c862757b60c66697cb8fde5c2179208392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b767d94f5bf8d4eccfe3ffa8c4097393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2af9ef663cf1110bebc2ea6b2ea08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3aaad87ce267090b82dd91d165a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f09afd1e9b415f2949ab6a30d1146396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e4359b4e3d743a7c85d3e3c2621bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d9d679774a652c0acea9577a11fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4ba58e0dd530ba1b9bdd1ec5df8d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb5ff0d579a791fbd8b89542d88d89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a304bdbc8dbc5881a3097d35b18738401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267beb1c0d02fac59168a396c8c870a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f522f30154207f96fa1419b80258a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40979ee978d3dd18f112e5e02eb4a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1865a6360d01e4c5b4ccfe9e758c11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ef33825126769b34c7c9ff73d93f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c110890872b7b105b60577f2613ee1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870faca3e28900a9ae76a8337e1236f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fee079ded0b8e82c2f146c94ec159409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128645b9d103d0aa4fd1efc0e7bfd6e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2108260d6e5bf707dafad8e5589fef5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511bd11d29b164cd4d60aadcdd520a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef426b64d07a6b11a3bba3819b4fc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4529f457e5c38ddeceece21d9ebe01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265388865fc25e22fe42e69c2ec1c61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb9d80443a68d2fe7db8e66cd2ff19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bdf0d997531617b2ae600b84fbe56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c65c10ecd5f9d7865988918f66329418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a666294d4a8bf21c4be59b04c2d00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb351f73ccb4c097938e8df1ecbc5077420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7259336c84452e6e17fb6f45bccf7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e5eae803d5140883e2d600d73d65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e19c742608fef81109cb05872df09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580824d8672ddbd269bc6ed9b7095b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3261682bd8e8aa2fb6e2218812320425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4e08f0165d664d5657ae82320c4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19c00a717b3529501443cf749d9c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f0a8ca63ef8dfb43ec5bc430758f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2306903283431f9244294ea901cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23d7924067b418e5d89a7e8e3ce79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74f563449f1f6ebb515911b5e1e6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf5600266e1c26f8025b6942f9ff8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe329fbf4ea34326a07cbeb5de6ab8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae4b4a53d743f475417bee68e74426434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9dc724dc33770e5d43f3a0b7ea28f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7ff538af1b9e313b6ee4b98a7bf00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c46b890b5ea09e682bd45158b999437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4337a8e576bcbd88083f5d5d97aba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e4ccd01e403f5efc49e8534158aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6fcb2e52a000ebaef3e7e1e83d8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597725ab388c3d1625ddd3f8da628965441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f404195125a234fc70fd7cab9983442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65de9f13a97cf0bc1849ae537f41a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f9b264462ef09ed1b885ed4399ecb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055072bafb5f7c524da5b53946edfe6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa4984e33964e04cd7006f3870b478446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4903e24c2edc512f8dea00be80654b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f9de0f5c398eabcb203937ce405d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbc3346bb5f84ca4adcbaa8f45bc36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1338565df5e4db9ad67ddadbe5141e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6db23af7b012b0e676fea808c398451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185938c5ddd8231d490d42b659f69e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7539138b3d3f6512b326156eebb38c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c42849dbb649a45a08c64223b6b6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2162f656841bf580846048b17a09b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e0bd9509e7c99864512ed989278f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaedb0b7c90c6580c9b50fde550f11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5f0e8650cfbdb4281c41f9e17d0b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739dc1a59595ba330df7a2f7ec4a1e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed58792f938610737558a7fcc23d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d68694e1bb0c764beca13e30db2519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca349790b99338cc1968573505852462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f7adc2f5f93cec9b29463c10f09a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8725fa0affb47f0c8604a3fb5e02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340603d8e991aa85833f915d5fb825465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0cf7eb43c4b53a9e16ff06bf3825d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074192d1dfe8d703cc97278c4c65ac4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d710c9e12c998c30bec8076a093caa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334d414b3c740e8ff409e1fe1d7d527469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669ac79a3775251f0a1d02f3f4ba26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79311f582e6190716f57e0b5a5cee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb8827083598ffb9a694bd6fbf0e79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe9c10ed2a17a4672b46cfb5f2eda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dc981f451c5747a6aed9053db1e40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b56568c30df4a4be978e8e83b583475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43163ba6da8ff962007f5c114d09a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f222fb9ba350f8d44f5d44a944ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f7769d1ab82141e040b49baa376e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e66696d16f25e0da4bc61e02eb957e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7142f469d1c0fe603bb5adb2492f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2138630a8e9053ec28a29004844e059481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3832164dd9c842d3661d5ff6cc5d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961641abb7ac265ca5338dc22dbf182483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902db8a4ae08f4b45ead979c8afdbb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89647e49662180c1b04c6d896520ee6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81cbca7f424dd255ff6214191d1a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4554f4a5255614e2b7919bb7e6a56f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12738c17bcf25a93f3259e5c6c56ae8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce646990b89f6c0cbbacfe69eaf87b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed3a1e14886253abcb3d6b59d4e85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc7b376f3ca918f9165bc633bd91c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf472cbee262b6c9ad1d4e4ce098392492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbef00191caf091d76bcfa7dd8ec0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387eaf972ec969bbb08e41f9a060bbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e813e026da74daaed50fda787a3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85260fe485c783569d096cc101ff2992496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55accfd6b912ae940a5620b8df1fbc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6a231df99432549c0d284fd715f2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1eabf5b132752e88e110a95f6922499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac60be75d7448ff1cc75359349df11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b400e3b792380571e3b302bfecf280501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b1ef767042de06600e8f52b8243bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4318ae4f8539d41df5700c85ec724ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81256ea1fef95d35aecb85565dcaa7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669b9187754d37a98b3cdd66f71e9b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baca2ed7b99610728e1a0c662a47c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81600ce6973862799eb28fe8e4306f9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b72d815913a25bbaae5f817788c8e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0de3b430c38b53bb31c69e8a4f8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c306bfe3ce4b84e71cb8ea4f3f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf264fe3f3a5adbd851db1adb94a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0228bbbee0a54a3fe12350b1e63b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040168bb5859ae8455d785855b91fa40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef87266467422206ffdce9feee3c18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b291df8fd85889050b97c78f133be55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52177391199b8ba4c55e477707fdfb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2ced5c35828028f92dcf767190cee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac7f885f331db9a9991635917d4e53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469eed15af6412e0a347878d9b15607519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53883cd51e92584d80970d9716cc23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a6ddcb1acfc97cd29a4c89faa23ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa767c5b5170a18d9cfa8bf9053be7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84393c593325b877dd2bb572815a1051523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe322f2101b7cab195322bf177f2be83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae09cc84e6bde958e75e36e3d94f7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcda4a8b727d872fc5269c3cbc55f3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451542e483ea844eaa2651f91f817d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7bb537851af438aa73e88436eb629528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273086ac266d6f277b3128b3bef36b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85665d894239949554c39df335b495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d10fbc98088640c5f33efc59e82cfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7c2b6b6338e75c55c0662ffd34df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1eba34c242461ff1ed67a4654f884533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94b08e0191326867f9cd04b5b33f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791bc40ca749a23481af9f0e07fa40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb1746f7669880660190f65dc9826536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb65d9e9ed1cbabdc6723793db95d48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aef460a146ad16705d50175a3c3558538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836877f2b83f5f612d21aaf8361ecb34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b44eca143aec21c7d102bb80f562540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8aaaf1b9fd7ed9bf3e55984b48d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e0e7ead5d3b0cb2e9f0d234c2dc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e722ff2156d2a2ea33fb5fb6be7a0b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8bd493871c775d7ca59e9a2c32c2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b10c27b553b95275587c7225093af5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3d75555a6906603ef405f4befa2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf94abd7407301ed8d5f6bd95e77a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91618239a82379f2ee45dce8aef84d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8e7a6a6eb6e3f8724c4a3a9968a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc8274484cabc6605675f9aacffabf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881d01d9ce27defa55e2fd0687a15ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaefae0b0fe58ecef9669a992f74e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8109fdf1437e33bf3d465d0db11be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7c84a38ff0281f8528636bea0701554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407c8eac59f229e7cba4cd1b8f8e5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105272960e939724692a893cb563373f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f17c302380e915e7729a2ddd8a2d3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0cab5f92b0832077b69306839e998558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cadd93236337bd67a95b1842de274559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e5c056a4fc535eae0dcd37e29d6f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e78176744b287cc5f492f99cb427561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79eb67364a404e5f966f8878e79c7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42cb55747e55ecc67d47e2091bad0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d42d0f38897146ff5cf75a44c9e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779e67b3e15d50f91cd647c8cd1ea0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481be449f7d6624337459d06ab67ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab57162007e251e5ae010f3010036a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391db5419ebf4576ddf948c9e23efec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaad1fa981bbc0f1e08c611b0339c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d636b9a1ceb16b5d7fa44d2434045570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f634d94023653c6163ca7614659302b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ff69bb41d45f44c156e39c87a7d52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4abdd299c9c57f15e10c5f3dbf7b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7071a5f5c8d1813cf97f201c51a39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42108a13a84a02e17324e80a949d90b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4b38303a88ca6aeceb9f3cef89503576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480a5d2d400f46f41b665c0bd9ceeb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac72d1da9829b3f08923a8467a299578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54959183f443f77c3ce248a46e7ca0f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25588eb59d6bec013bcf4d2f7a7eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a522f6ccd5502c17540fd6d6cf8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63495f1a48a0aa796348de2caef13b0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569522cdcdd39ac2d07b404bc747f0b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32d2fb826e07df5f61c4180c73cb1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad0f402acd8e443c23fa44fa8d61b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d437b2b3d334cd0a9e1528abd2377586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93254a3efe150b34b8ad60d05a1fac91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a9da11dff2984ce5a5c670df9eb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2602ee7c6051e6ec1e34c22ed690d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeae0d8b0c3b172fc51cdd9255f0afa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f8abfb3de0b85f95b74ef2aad908591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bedb572847d1c14fb64cacd075e01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a723ceaa0a4b610c916dd560f60dfc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322415e5faf32e92d95cb1f99013dd91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958a7caa7f7511c773d0f7e2d12f6c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a71a9a121071d333f3fcd2b51803cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2c7c565b6d742987901f3e512ad05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87679aa2fc94c00f443b244c683d53f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a3dc90d66c69aa664b520083964e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0af037f1c5c664064bcd00735a3a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313e77aed27ef36be88597ba49d4551601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb75c3c3a6065a7665d41af418ea52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de7823d69735f818dbb09cfeb8543603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591fea20fd8af6c16dee836f694c159604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c97f80eda0985dcb560f28b4acf2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48510986f8119e7027bd171581f5c13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10bab17f3fc22080316d65083a9c52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448898626a2e8a75bb141203d6887a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f004ae78b8f87fb5d0a87d895c49429609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8ddcba098d157adea352d579e4f59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c79da7d6e78515c5f9419d7ac9f555611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59951c9f5b08cd27db92c784768159de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d9e511e7bbe28d20fb0fe5d9b73c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c74eb0a4227bc3b21f2161632c651614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8e4d2ab37da27ded8bcb1e80615f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971e24db81bdaa898143c28868d3b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8928869c84ecee4942f31506bde65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d88584abd3fc1024dcb9dc5b768c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff46dde53ba790a21333fb59789c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8f7380c3189e8aeba86f0c1a9005620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927221177a198f48c70b98c11017c35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c277b704da2c7c9d2834b0e60f4cbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768742423f946a465ee5ef7366a03498623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30040e19bc7891be73144e2b14d94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2492716eaa2655a80bd6ac5080c8e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45d8d380d62a41d3f7fc450d5d7604626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca3d794abd64eb51e903d2daf20b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece5732c2d30e17077bdc297569a1bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eb18c58e7cb6e8da1622fc2ec289f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628068f5d5b6517874d5c656a26deddf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f58d36997be57651f924da1f879a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3a2ef714d871df6582d5bbb2b8d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249280f45bdb9fd358231edf7b7ed04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b232f5eec1160e3a10848c6234ff49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619be0d57337bc7a1c7d4b4d9a3aa8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78377ec83f171413f6f972013b9aded7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aab54a4aa515ca5418ab052a14b15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e574cbad477f57587b6dcae31fd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd066ae4726f85e29536ef1caef955e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364bffdd09edca02c1604d408abc1c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d7cd9f5d50acfe699cf8d0a84bd64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b270647a69a4dcace989496571597cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2894316616526c180bc2e2fcd085d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871889ec595d7bfe2ba356d77fd6847644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4740a007c57be77cab5175af1300cb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24cdeeb7117626fb855a42d74e6625646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c9ac6e1897514c3cd19cd290ac4cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160803b33ec2b08361a91e40d986d8ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840ffca5e77b80de0d2da7e6315e51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba57435c729ad809ca1d93e1ec48a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee3e2a86aec8ac0520892a7210b135651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0f69373639b0a75fe39768c942e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7864aabedf7121d83889e0095a4025c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f1d87886424346047d3e267060083654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a2fab46f35f706d3271b61ec6d20d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e37d0992353367d11eaaf00b3de4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a5c94713598f472f8dcda432c995657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782cd3bdc51e506f78cb7ae46346892658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327a14e5d15405d657ad186d355ea7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d133dd59545ae13f5855c7994efb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06e9dc138f8e9fba95e8b30cb8b61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34f498fbf1a734746411070993a9e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28125d79abac718c5a2d4185e1ac8edf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a7f61ca3d58ce169bad3f06ae968664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb5edb93a1dd13097f97f9351af58665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0ff3ee47dd16cece3a547fe3758e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4607f6adf8a409289917b69cd70397667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e37b7094e55de0626ca06b25dc79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b232869364d5212980d79b6e938ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f2f3a26890633183661609d86723e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cecdcb8fb51d023001100e554b3a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8099404381849e74c7161e9634f8c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ebcea3ec3771615046a76ca081af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88b9280bae17e5b1eaaf062d3b558b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d0f8bcac96e8905fba4ae5b9738f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006fbab66770832dd87455abea56254676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9065ad3aeef91710d8be4d2a17ae51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b41e61dae4d50ea0026ada1aacc72678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>