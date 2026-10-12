--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c15b6686f6576dd840d26798afd35d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a5e9c18a0d38a4863462eee4bb4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dead3e8f7c3079463e6a2d859f839f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf82b9bd4946f8337975fa8f24a444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c3bfd00a99bc8a4dcd550a61a2345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f873114dd7ccec48b948ec7e625adb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1951579f0090e3c0bcfecd7893e23f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a66f1de75781732106209a73eb0f988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eebf11fca3578f6b3602bc560d80c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0405451c6775736330a02bb81317110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf722bf4204c197ada75706499fee3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eabdbf7ccc5590f900102b0a5a52312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f65da50547646a3e751a17bd02c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58a91f892d1d0747a37ea7ed2991c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e8997bfc85f3169627e0e11ef672715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f0aaf724bc8c9ed41b11b53194b7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510eeec348af26617e2ed2335b9b2c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b60d52ed89f8a1eb7dbc1273cbf7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e34f1082dd00e5c161798bc25c48419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06e501dbfd2cfdc4f68c7c960f7c9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e520e05a1b3c5482cd6788e1f89e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75db9f1188fff3a47ba9a448a014ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42425a51d0f1f382a132c2d0965aa6f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fede74e80113d76a57eae1b5b099724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300da459aa95cc8d568d3c495cfdd21f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d4b5ea2a04c6e3947211828a722526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14aae82559e3d2d86dff423399a61027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e3b15c985a207c317ada37ec4aa8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb159f995f2e54714be06b31192d9dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66308da29c3a223ee7475cfb9b53b84e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985152f8036ee0f94f3229bd509a76d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97192c8d1f5d7245cbf87843e1ccd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3af4772fa22601c55e09d666262333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce414f4550500b314319513ad61c2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c80709417ff93ea4ef2a7da6f3bec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc3af3dc16ba5f7269cf6c1e779ca836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8306cbc31a3c1b0fe353ec2ebe644937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf08eaecf7bb5984a0100abb8e372138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f0ceac21af9e714696d632bedb29e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe9cd10b8a23385e212dd2c1025ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0085e8519098737063ae815345c8c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad372481f1eaf3b990093331d8b4354542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda130bc180186a6477e63e81cf275243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a4a582775fbe7dfe853addd1b92744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753b5f5e42909fe9d62819b5f7e00645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd02a6143611fea8d2168a112c43ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb22e525cce81b4424388417f1e1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa316435d015aa5a41552f3646b8922a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52234ccfa545dee0ec5e9b8f925e37949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cc65b096da4268f558758efeed0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28585b3ac8e50e6d7807324567a64e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b560af94713aec8257c0c7e1e2d72c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b448717dff9981d76d59748186907453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc941f39fe217def18539cb28bb50f9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2e054fcf9fc2ff2dbf2cc5934117155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07b963e5f053a9336c93784aed202256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44f4c03572f5791578e413fc33711557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ed16b45287a597beef8dcbaa9ffc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879866e8e268dfec35ea6ee20bb99fc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66cd248b453ccf13912fdc7a0668a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81edc9a83fc70d8ddfffb83b67ba2e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10148496556b69e8648148c595d248e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84128cda8371ed17e81e42749c322c7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d627badda522fe3c43af1fa45f83564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737994b540c1660ed8bd42fb316f64765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2ade2d1ebf0fbc7e6526f914519466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd77697f76fee8fc539f9e9140054b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ebbc1f721c51351760fcb552445a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106cca498c1442d2a59988bb4c1979469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc63fda7819d6adf139aa89bec26470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebaabf3bd46079d6e8e347226f459171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559428280be50de8c79806af90ea7bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60e0301b2d4edc7bff7a2bb52c236573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea7559fb8cf95c3e429b59631b02d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec6f1ced18e557be8ed374705ed1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e5fc3ac61fd683ffb6703860221776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e70b208d963a5708a05c20f1f2c50877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133968f4659df084498531781de5397b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b342b5eca6658b6e5448aa839bc98979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681357a8fa6b5d86723750610f966780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a38e92992f08d4e6b92d5866c4b14e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a4100c2e195bd4e3eae91a01568e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422700ed7cb36e1361f0c127c5bed1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2c01c3b9ca9facd11afde933e7d5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5c119765413da8b19daad6109de3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad285482cf7461bb32811120ef33f4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc37e2088933c99ff1d8dec8446d8b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613a56a917a2d2990337b45bef292d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4cb183f30cb9c195a246955a692289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245de77db6e5c71d6df3c507a3e714890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062afb546b9a135a0334994db2588b1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc292e4a027f2c0662f812cd26d040e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45130d8e000428a81883bfa285f95ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcc5a7912bc0e13345694ecda791f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff9b5b7f6919edbe6dd61b4e673bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1c51d74d290fea827a3a186cbdde296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c1cfe7ff61d67cd0555dfecaff5fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9257bbc3b3d35a227c1661887bb2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043a45f8ee02a41a60b4f71f0be43099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e3ec58156af510f768ce36b6c558100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a42a8158f1047e94f58165fe779e40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cc41d22c24dd576fa9e8d83f4e881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2ef7efdae13fcdee9ef6a22114c19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a73461a1853b6ac1cac0d9668731b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70c46b985ad7daa56164e30751838105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ff71bc3b3c8ca0f4501ee59eaa04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed13e485b2365e257e85176bcde5fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5352b4705d33bcb5431c345acdf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228218e03a83130d9ef58f692cf305e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ce940678d637ace7580aec1bc6cc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4a307cc79701c7887169d5d960ec5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e110a5f9b16d308bded298450a6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b65b22bc5aa9cd9082c5d48bf9b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7326994b00018df4ac192af16fe12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabc51cba3eacfe71c169a06dd1f66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b64a2193d1cd627f0bfab3ce5af7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207ee7a07a31ac4b7488b94d192669117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc577463ce9b02cacf65692447e131ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52d53c551123e61aae083b18b2443119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f49c1f3e5b5aaf5d8f6037c018bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b746294d77c83dca386ee11d5f5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973672dad8d2c5eba2420bc5242cffe3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e34591a03b3f75fd58de748d8ec8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d995093672ec316241cd9dc1220863124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69747e3cc9c72256c31553618a5f57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364fe9237d0888d0d65ced89398e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ad42169ad572835c1fa8c2d529419127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882813ba64575a4a222c51650cb8d362128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c16c80859f203b79822ef8d2d0e07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e33fe741166bf0cfda6a749705ee5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d58b3b8e073fec0e024da0b624defd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80718887e7e5d1cb7556366653a7bc66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9622491535ab875753e50712328f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3be35921d745875c97c13ff2fee69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd9fb7381f54f1056abc18c831e5c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae64a3d87af693d5579af253b04a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d8d88587f4080e8c26916cc1b15d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50989a514d47a915fa9fcefa2e6380d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da00c5e53631c7a9cbea4369aa384c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a021bf93c36983832d54f7b12044140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4f899cf6a1c5c41fd3843838d667b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bd4aeb5f929477a9ba7c33e9258d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2d663fc580cad0efbf189e25031e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714184c9eaa9ef96449a92ac771860144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a400910d0987a148091c17ba495587145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d8a93d3ccb72c9f1c00e99519b94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba39177d0f2ff5b4a6b46410b4ef950147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ef0287f5c8e9efcccd41c8a8b6a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f9b76e93d936f33c7d5ced1447ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b66c0e40be48e23f228730eb8f1cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f5253060c52f4bbae53fcf90a7ed5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e827c0bb6f60bc42933fa920b24f5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca67673127a55e7830f149853a8f7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637f9ff586e3937bcbfcfb814b7f4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fa11bfedfb4dbceb40c7603c813b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8504113071d734359bf5aa2d3d968156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e87e4d334566fd86711903a26aba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97ac48d0c79efbfe920940bd9bde2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d460556e509664af03e77899d08ea2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444feb4aa688036df1f91fd7af8b8c71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff179d8a25d91d4726a322c762ad347d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271444b895a9fe443c63119d1c3a77b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc336680932d5ea6ada6a5138035e0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5683cb37a2a60ac4de29cb95056975164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a41ee86b7f16228eef0b5b35ef57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf53ba5cd98368e6de47587ea83f88f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c6e13a55c833fc9b9b1af320a5c48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85904a81450f0a97a2b7226910cf4577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520674dc94ea3c8531c398a7892d80e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d096477d1ba1b0eae30b8c45f46e86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c81033a0c65b5da9bd678ad831396171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36d894bfd6a9965b1f02b8a6cf8065172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48e0a61494713957baaf698c78c0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901f3b1daf88959c49f52e8df9be4e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba7500c965a198baa0f8e8edd01dc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aca442906fc89f864d7153406517a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e00e722e66717844d193a0645e227d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622d9474ca41ef9571903e7bd51130178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00ec420397e0987163923b702e26d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2361f93d014d932b7cd97e5687ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386709381563a7fa4305928a85e42fb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ef992a0d2bc9c6e6235613ce1b06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dfc09184997c3608683f6ca414818183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e4927e6f4dc94fc3ab58369499cfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf96d7462402009d2a21af43781ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fdfe06df25e9236d76f493bd45b0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee4bc282a86cfe4989677aea88150f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9651b74a7a8fb2484bd97d951c58f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339569ff6910720a3f02f6f10595257189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e10a047031a5f130bcde3ee3eac8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9bf1fc04a1f73be89693c9d37902191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e3006dffd99c3686dfca9ad664173192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2be888ff38b422ee8bebfb8c1e5b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e83b2477aeacec7719d4aa9f8591194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20585cba667674039897e2166040d118195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5b76cb84666a557ebc80823891c7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da177cee80c501ecdb88b25da58f6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ac5ccfa51a57835d58bcba745309d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f857a5bb414cfe192e0499a28be9b47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae174b13377fa8668994005e140b92c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af0cfa9b870cd3f0a0fe51d75070db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b190b6bf89f8b1c8f686456a8b1963202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc5ab728c4afd0773eab9a9d9779c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c0f201270cc4b9eb3884bcc43b48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977ba63154ddf7f3ac3eb0f0e74a264205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a90b20acf9f5c675e2f9a5f8e71fc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fc007e742ac38e5a4a672a11ddbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7b3d9fc2f9ab2874fb6857c69cf3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a11aaabe44e6638932fbc5344e6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cba734d981df6f5322a49e7af208c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d198bb145aa1ce021f8068be0c074211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a724fa5530454e900f992b47f0b3ba1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9518165ffe8687c93d22b5f2430d6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13975ff5e30db6aae462a61b65b8a489214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc5a8ecf7ff233c28d854f1f228e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac62f1d60a194eb8ae63532a8b9336f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45538752cb7d05b93c13491b9f77546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fb3a5c3f476eb4f04dd69e429b39d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069a01c83aea4bae3fcce1a8ae6c4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68ec33b8a4e70f2a05df07fdd6da03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a7cc96ea902ebab1e6952b8598839221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a47a2cb36d691a2d98679b1781d081222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e7f8f14b1c87d0dfb2a55b7e3890a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97230f0f1dc3a70d85a20123a348f26b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9d038f376b70f9dc88a10a2d8da9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee380d47b1c79a3fc10be3761d32ef9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce7e9c1a923b190d84c5fa0ab0affb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9706d804ea9311e6b60bd017c1e6bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f57aaa14aa98c1acc1fbf6719aa746229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d06cd9042b24b355e4ab73189a49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008465b2728b9eebb0fd2b20f0b8b42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb6aa1ae3fff50d0e3ed25cf45eb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc73718891df92182b3ff0799098a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26331b8524b4b6e1e89ceac855fcf18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d1a0867f479fac069fbd202e8c88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df8171a6c7c7193958b91d9a9ea5b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663073870b7a97503eb49c73c551129237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034dd340419ae0007e0f9fc0885445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b81c12e8363e9d4181a0e6fcb76c06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e08c7cbd597603207a857247ae33d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80e8ad0e0a8f984e880669166186c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c73ee7d944ee1b5b8978a95ea599242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beccf16b9c06c19e0cd32db20f820b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e64906ca0f01b5230f1bd4f9889aa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2670fe8cc5b6faa878c7b6f85e73980245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef1d39b76ae85aba90fd90fc923a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b17dd0608cd893bd8fa5367e1a3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4e6a07d5dfd00cd635cdff5c502f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73895380efd1ce1f80e5aecadd8e8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6857245dd1f0e445d7e3ab65c7958e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1e8db3f60605f2f28c61a381c3661251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14483091a7a941a924b5bbc68e36fc4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c88179f75f5c8c6aa2532d649d04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a3e5b5417135af635182c4e600531254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14469342dbd9758492f0b12cfa095766255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89789dabe48355b43ce4e68af51651256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0d5a0fe6640f78813769888c20e5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5343ac0063ebef254bced11ca51a3ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0e28064cfc6646394a35fe7209f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b451fb54c8d8c4dbfa0ce60df0d6f23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c31ce226067c19bb79420e5b7f96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542df0a476091dca739edaaaa7a131262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c87ef47c04bd8cc33352729b741e07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3c02e44319af9dfc6783d48e4792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7780736305054e8a8db8212b7bf2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbd29d2897ae30411fe86bd5561e6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4939748f2659adea6e5359f029546267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf743cc4b47f1abc28ecdc260942ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186494b09e7e16f44f8a6f5977399dfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd751c0bb04ffc29ffc8009f20d51e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb843e12d9eee25fe2d56965b41f911271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cd6b1888ca8602a7a93139070e12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4202b7736d83fe0e491b04d8e855b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adac4c2b478b4cb0a58c891149f9f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ecb80d9d82e5ef2df9084ceb40a55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe80815acad989bf1e415cbe68002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133954a994e2f837265c7455925f8df8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf65a5c84dd59122c607ced0e51f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9451f7584398d838838e16d9f86dd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e62f5a9a1a137d23baf3ed2e157dd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009c90c3da2b15c9aac591c0a85531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20525a667bdd55f9eb7542e094c870af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9984a71a695979b0b6ac84a7cedb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caae098c199ceea28a3b296fd2b0b7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e801dab1bed01c82de19c67788a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b9d1b811111a7f1d392f16ec112d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0405bc2ad6bfec1ee87ff04c45d38f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29352aebe225f0d568d93820e31e05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd67d923677e1215f100e8e5085ccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442ea5ac6dbb469a558833fcf785b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2dd58a04d06875395db6e4a031785291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64ae1b196b891c3d5c9badf12f256292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b7c9ce7af007ab720f95c14047c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d5201e6a2e2a43049db113a48b85a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71a5cda29e313dd9230df44b1d643f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025d61c32fcbcb68532f610d42f40a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4b57f112e52bb24a6ce26b53bdac1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8a3c24e241f33196388e2f2a2e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da410d6d1cb05a2e79e9c30e0eb97872299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dda33accf6854e69a343a6cd8428d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa53ed8406e92064c9acfd6cb416217301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469330cdca609d2dce39d31657c7e26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bb201fb8a54f2e993a773eb1a014303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a7a09e06f670b5b5d23c4339af0ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d3367955ad49a8e2dd01de4f5f71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246be552ae5d4b89627141487cef6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc625b6e10d7217b1e9ed15db7bb1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74388553f0ac02397f61d3d9d688daac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb361467b7ca6355c292f4c951ce8e38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d204642265ab3c9180e2703050b441310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415a8989e03451271f16a197519f0e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01d49ede3e17285b25facead8b2a62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf6ab59f13e06819030e4aeabe979a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30688c35eddbf216a04673ec2dd5adfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a646d3d2cadb7e5a973622e96da07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a976f175fc896be08d13b4519cd3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f668b2cb64ed97527aa02c958d832317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01f36406df906b8bf88e7b9ab39d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab086bda651d634eecbf0ff07881399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68726a33d96ed9da22290682ec1f8cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2a4199e24bbaf12c4082a1fdfb17d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530f9bc6561c8615e8f243d49fe4e6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcda64ae147b743b34e1989d6d0c05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840dd0178223cd23f63388c88cec3ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07426b3ad4c8ca2065cce223d6d2e5f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a862e6d2b25db39fdfe4cf409e58e6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726cf3a66c2a8d0463692cb8b12993e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c0c845965f130d565d0863d02c9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089ecb6a0427fe635565af99d589086329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd0ce344c0bb2170aff952f5aa40c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e40d2858055f54b2d7be5ee3bc329331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e41e8cfacf1cce0ff9152246b8bf06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db478bdf4bbb9ba685696842e301ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4309732e376a2630a7431fd3f567334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321db6f0a06aa056945f43d6551975f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a63900ae8cfa21a1430303318ce19f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9fd7aca3eac04dfb3b2220eb5635337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362d7c8ba24c5e0f0b04c8390732a3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e482d4c470d60228ade176701e0e5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00922509d3a96b382a208b2194f9da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9718083ac817aae7376214b9d25154d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04da4f444ec9c498b271661b6cc437342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda37b21a14c30d02df789af994be05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467a8b17ba1b058e5db9e8a658f05a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5ecfaa1fe6fb2c8bb67d3e987e992345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f261ef764110cb8d8f1cfbbd31714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38facb6d7ee8ed1074874667a4a601b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8faec78a77dfa679d2f3ba183f026f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f611a3e4395b0e4c933d0538a56556349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0f27106292594c3f895b82c2aeb16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791608fb044ad7581880f65067eec7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04031706de70debd8b3bf7d9d7903d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa694a5f84456c94275b8e05cf458c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457565e0a56e1d5e1700de2c9e27635354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcf9d116d63cb6634bafe8b32172b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0452422aad16be8910c70e6be6533356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb243fffd31544eb84e830c6eeee2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c814e77def489562192762f5384503d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde89b2eef9a58f62e357205f43f0cd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f27db8c1f51db970f8ae75b12b12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5d676c1cc534fb0c97253a4427bad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce704118e89d335fc8548c7133efd7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edf8afe0ddf09deec80bee8dc35d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a50534df95ae1e3d8dcba425586f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594b466a19a33b4c1fb7e0547b6ed65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b726e7638db022d9dee5561cb49b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02763f58e57eacd7f2f10a8ddbc85fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff0e8a86db0a392bd942d1d09512f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380fd7228fc9b0ce491177e80bee9cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb32ea904ce5bd73d715fac43cfc70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108543b1153646d85dd92d2c1df2042371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56287ffa1e2b4e5630a22b3e4d4a68c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667b2e33fbb8c9a9309dd26dd2424cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0bfe29fc8b2e96b841eeef4763758374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b44b7a053c7aab3ef0bd559b2257375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0bfa6d4f6196f3a4765d425762784376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18b9c091196143365740d60e7d49ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedd63f106814f44d22c183faa0dacc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d1cb03bde62c6086e631a70cfff50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73c3c735d83e26ecac69cfbe274a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6114e3565c3f8ebd33b133c69ff33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa9fa57b0c1e8dd42f318534e7ea6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8e1f5c12f9c3b2aa123eeec04d97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e5ae92b9cb27ebe1ca86fb584bfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6760d2ca756be3bfdabf97d9a21ea21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d7f6dd0118618ade135a1f508a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e163cab212ec4a9a19d4e47e80cddf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b7a816d4bb84c893178dab8c6bd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4c8b37c183b643e29303eb6874cd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa11943547609010d9b24459c556f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9296ccc089966b7751715f9750c2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea0aa980bd27e3352e62dc877456ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a6c70cd77c02f2ae6b7f2dbfbcff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efdd7fcce61dadba2160bd10ae23b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c226c67df0f73ede9a5defd705e7a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88aac351c3613e78fa32a9a7b00dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28993a0928c16c3d027566726b18f76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95efb536de307d78f4550a580f04619398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfdcb5ea1a610163ff80fed98d8a7f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201f5908b8d06aae05f68593263198a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb00e615ac9fcea6e3a37b9f1e7b47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce88245e0c84db2e4ec77d0c8047f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a11c590f992343966e53c2c0cccef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045642b66c444c790e349e8189c733f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85809d1938758160829f73a418101b17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41562d1b5b54538b19c74b752461a0fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2173f62e0a83640d0a38d9a9b2c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37630a9f4ac46d8713c16579dd86347408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff50e998296429705e0e140adc81bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dea5b32ff85a7e4a1623dcc2c7557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc17640f657c2f0f3f00d6301786c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6cc8fd4756a053b52efbe752d6131412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a854d0b68ea101cbbdd98b57cf70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776cd6ee612b7a548ae8b285da3c3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6173f35b3b94daccb627a464c6cec11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49965a18561bd28e8f1f5f694c7519e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00aacad5a7a4df7edf69af5cdd2492417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1cf5054137a904757d0fb8e8225e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e4ffe28672a996ef0be923b99edaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56686346ec5bb0b18cbdc09903fb0b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a31dbc4502a2f68f50ba1ea9c71a3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e18ea0f377429e4975f9ab9156803422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c027cc8af260069cdfd0502c2066c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1218b62c05bee925d1f84b851d0ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ff82ae96757c2525101adb74de4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4439cc6b31df56f06d81d31f15b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b3aa3e74e89084215a0252df626b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1fa5f029e91cd5bdb8d06f30b0233428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58170f8a2831db383fa24851d868afe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ea27cb89d7660839dab89260d6d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d213df9c454622273f687559d7043431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f43b9a4dad7724835944eea2da5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922704eb37c1f592dc844e9b60538fdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c3267354dac0aec2738320aa43e92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2a682c745e6b4cc5cc50b633efa65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c075db06f35132d09546f03dc6edc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c56defef405979d6f875eaba6783a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3697e5f6cb8cf9a4d65c205d2339668438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b697359f9750182f109c0ec879db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecabc55562a805253175328e91673c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642166f65a47f83e938149d5c500de42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa12b10f7d8eca01610329d035e66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc5d67594d0dce94cb9e0341046641443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d95d71d21fe591560d646520bf7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c513d98f960c9f515203588ec927f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c144a228c6637c524c5923a0a68f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93a1904d98472e9eea51725553bf92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940304317c25ab1a76eec5dc6d59aa37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5555e95698566d4b2dd5ffd602e84e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e1cada0bd896fb17df54c92453215450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d56e74fc5ece82faade1f6a61ed1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ec56f15cd2d43f1981eafe3d380e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c392ff63192836ec382c123b290fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47869803359d833c2a53d74306dc1aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603ef41abe0bffd6457faa19dcc9e14455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf60fdd9d133d144e84c68c5eee29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9454983ca21ef462a8f5a9ed9790e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e105167b43ebb611948506bdad29ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e3597c4b446f0df409ffc67c055d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a123bbf8a067899a692afccabb29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394b5719032843ee3d004b9fb2208f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a174b0c83121e0bd5a1f44d9be5bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc3a1833c23b53830a55cd08362d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d9fa99592c26d4b1d28c01c981004464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d240263fbf28b4b686ad651b0aa169465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ee130c9581ff50b114dc1a960d55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce76b3a4073cc4693f01a5a0981bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aea75f8a3879b9f50f83dd7ab4f99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079dd5ec5211c33b0ae02002b216c31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8499d3053aed7eb9218797dc5d4490e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265520120741694175d3df60481f0c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76c270cf0541f1e46016aef8c2876a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44461ff28e786384fd754e9c2c010a0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895843a426bf9c44c1762a335d3066ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee29cdebbfe221be0fb18b4e52136aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8add9353321f9ef9dd623c116f2797476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a97b825e99b69393518ddcd2f910e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf150a1deaca42696d7be94454359dee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04834877c902f9954befe4e587008479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975017b5bb9496b652e9fe3a77aff2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff54d7025defbb873e89e425e2364481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d6694ab309653cb8c403a8d2e0cdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dedd73b241b5a86c0a497b55dd55d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67d73a3f0543ddd3c8c255872d586484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8815de141b0e4af5df82a33f4ff1000485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ce03456c8a7aca518cfdcd39be849486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce77453e64ea46e3832d1ddc4e199487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313fbbc2d2ae420bda9647f1fa737de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7cd5f260e5db211c21cfed24c0d42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2954eb2c70a59f5a926ec0da9fd593490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b40aff48b3fa481230749e74edb82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928885057929ebe125feaf3e7ca5b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf72a019e46595047633e26e6f429493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2e7ff5aa43df1cbe814a80ec2e2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2c11c7ceb31ba6a2f1f020077ca86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad118b8507fc3efa962aae8983cb93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b4e229a21e85ef3ecea2f3b93a7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96cea1fbfca5efd752fe1bd394a7de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003db052d6dd9ba865e5581a4f48102499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e85552c7fede32696ebd01d11b108e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c9e6e1ad9f1357385ea2785fea70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6cd0cee4c2f10e99aeeeebf37038c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be43415a3cce07f56085c80e596750503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dabb57f3cc7a71ac9531e03489bb6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd14240cbc26f081a9bb9b8e77a99e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f7b18fc9569816b17cd0de8fb5f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdb9cc6a68f1000c8ce915bccbfab3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa86d57183f2eba2c1fc62dc6b28b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7e2fa53f7f0ead9013745e3fe6ed6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d36f733dfb48c623e263e9789cee4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c47297c8c8839b44ac385d4a2930511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7085b3ac8dc416c7f9d76dacb657c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5eb8b0a006d716f4affcb898179d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5665c3582a30530e102b9ed73cebf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0cf2fefaa0b2d201ed77df9b722e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba62290bc9b66cefb693374caf5855516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ee1dc678c59c4c9b0ba4b24e84ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789826800df8068480316a2b8dd5d91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40092561483387a06f8174ca1bc7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c031360f2510d7365f181413991d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a60316dd85f5ed0642d89f54023176521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab3893c00c54f72a88ab1a803cd19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f4c8f1e85f9880bdebe9f701a6308523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63829cff84428d5b3268e1fe0a20a2fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc08094590f4428faac7791f68a79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e207a9493b1dff2cf297f7868652526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f808be266edba51fef456a84be7ceb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6e8ebcc00cba38d1e2247be48f4bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67cfacf49f3cb87b8359617b4e10e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390edae50d9a6750a0b1c8a49c9549530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f679128da95d9180f9a45339e94c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f541e697dd858661934513c1a1cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ad20f2464adf767176124b17cf4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745f92c7786f6c09e8f2e4e4bcfc325534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9e1fda83ff15fc7397581ecb5b4d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710af62a030c72ab2fcfe38bbd35b64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100e60cf033ba1d012cf1faef9e0400537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db567652d330f5ccdf1213d6c98e3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf912c1ed196313871d8fad47d6961f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ceaf93e15ed149c715e0541ae3c8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef14e98806025c44bd01f942852e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe259ca4095db36c498f65fd8412a95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cdd347768b3cc4ced0dcb7757d44f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a971806008aa964c280e21c8e0373544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e528019a5bf51e7eaa492c5b695f67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b1f0bf11a399951a5cfd02eeaadf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a30c75cb22c0c83efa5c28b6f3084547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca19a35ab9c1bef4ccef3585486d5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9506bf608edef9958ec8687285887549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83879894a6f4bf034a14d09f934141550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2829a5bb6bc44e2e529531f1a979d4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a84c6a4fce3525fdc2fea28cea4840552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0d968f68b957e5c3ac1ee00237e30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e17f16e2089d77bb306209a9119c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b0f78c498c85cc1307d1a62bb1674555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eabf560f91d99c517e7dda39c356d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3793bd05aa4da4824c7b6d73a318c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233dee194c688cd4348305b7294f0ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f7d6a26dff9ff935a07ee3119836e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39707d1fc154feb1322f8a1226d181560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396f753b25484ad6e889993057b427561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42d6d36bf29d9be34ca079e5271e81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a69fe09fa2cb4cabfdf06d65475a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ef1bc27e2eb752023539c3c3b12e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b65e62b3bf6c34a252d98d0d5e82ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0087f69efa1f18445ec15a428492566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4d9cd827b44cbf58b7f0749d5cf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c211e679b9e35d674c97ee0ce7a42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f4767de17e82aa9f9da9b9e4d787569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f6a6afb9b3e2caa309406a8dbf97b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa8057bcc829615c931f6738f6265d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32f591fcdd5a77d7e2b041f6ba0649572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67974c005172c3daa19b56f666d231ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539564e00964bfd9e61292ba3db8e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cc2be670fe2fb4b1aa330391d2198575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f25c870033c96f816b2919c39b71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb554e05d8b1f6a520fe3074a7dcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87fb1fd4c2b2814dd7628795acafb4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb574064a745df05afe2a27041b771e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410005bf5ca3a03f688a45e2d3ff6cb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee7abbffd48ccc9d88af5940c5cca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664828a471dc1fb7267a90f4fc2053582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583efa3d46936b5b0ca8d0957f21a81d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e1b30beab22696d703ce0a2cab31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2b17fa45787c8eac32757d1b63b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3a2f1bc108940b383de839651609586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d567425ae50f34c833fb695caeb8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ffdf29516dc5c594995bb5e1583e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927f42ebcfecd8509dba5ee06119ae0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385cb581f38eb62392bc57bbeeb5203590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51144cfd324443d51208f736a47db879591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c9a36d318953fe15a134303a30fa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1497d80c459d837c5b37bb83c42e20593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525e5f2d9957007c740a369714bb97d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763591915de5900de408d6d565d302a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b3bd6033875b917d7aa571ce747c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2f86ea4d172a035ea7fe7947897a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785927db7eefce30f0a1161ee60ac28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3adce08dbb5116a2c3636b98011823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb68070bacde27e84d68966b5b18ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f4185091bebc4a86afcca02620b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88509794165105fc78d154b9b65e404a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178bc05e86a6a73f769ea1d9d333a29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c11aa221a63e805ec280acea119ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc374685fdff716e3c9fa7d42e8b22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b6c42631a73d14624275adb609ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f99483fc3739b0cba014bf797aa4ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4a94fb4a1e3819ac51fb99d5d4cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf95c9e1d89b4f1a925eaf57b15ca4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da171e578bc13155fe810bde51285610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55154e051d4e7ee9398e8473f4ceb7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ca19aa35435845e94268298506b7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9dd17ab3fbd81dfee46826c941c19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ff49e8b055184d79cadf750defa9e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c411f615349abee595e2fb2eb6bba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8083314fc9552455149315d8fb6ae74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3faf688ebf7dde562a44e59e98d3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6ee94a4ea7f50e6e6d3fdcff5f309618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c8cceb858272130f21b9e0157981619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc400d5526bd97fb62a3b1ae57f39f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3edfa06f9eb87a8253def30c13ac0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8a1a3733ce791bfcefe041d835ab9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b24f5d5bb5a5222e4b6627d564dc99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acc8bbe0d76f2d1a4539b1f02adc03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a7ed29714e2d0e78e02cdbc9f24c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e975ec5f741eace0e1b105b6dbaa95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47de36b9356b392c2010ddde640a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f87ff9f1fe0c5e9a12787e46e79e29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f26512231a6505f5737328ac372f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d8697e063bb23fa57c5b597e199dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1043fe9fe26ba1076bc929f9da24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9997cd2bea1adb085c70d8a3eebd78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a9a92a59e8f41b3d3b73c7600375633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7208a9b715cd31854dfc4ca27ed6ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e28893a0749ac9f4c610033417b82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f71933af84063cee006eec83ad931d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d2c11c1de9b1ee3fae76b7db6476637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bad1dc1ec1cbb06e12e6a44bdf981638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90a54dd3f525c8289a632b3a920a71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd8cb9c59912dc3623641dfab5f81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9e562348078891bd781b528ddcda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f7ca6437a8719af18d87feb72dda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8c1f7dae006928ca750c2b127acf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f697759b1a91c7b8bb16ccd2fe01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f695b0c1ec28b41086788468dc7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dacad8160403be58004982c889d467646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147694d8ed0213049a7e995b8bb0083a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608844addc14c7cb791051d617cf9fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ce78e040c965fb3c39dac556514a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed6774aa9f1a52b3344fda9b4de86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aaf24a99c680412647250374a8da0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65c721467eb3b4c927bb15a465c1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbfca33d4522628e0d76b4b1e49c8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a2f1362aa5afa5003a45040884b8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed0cb6b93c76d46da9381c21c02b09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3168b4a1d744421da78a5b5b43c19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddf8d99ea3e3aba5eefc75539aba50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84408d7ed90354ba17792e57fb38a075658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276554a18dc17836e574b30565412bd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402769c098004491ec4d287c90d85d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f4cf8f5bf2105f978d895ba728f6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec146689c60617b022f8025d3e0bf67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cbc759385c94558ecbe6dbf99826d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b883cfcad27bd8bd4ebeadbff9597664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9668c081fbd7181aafe0903026e0567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa3a95c4b22c6d55dcb5da4d10e6e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745feec5a5f74354852a007f95d552b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c73c120904a0516cae4c645a8e0126668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbe1b4de6c13f9979e1dc27cceadab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0537209617acaa21a25ff2a57c1df4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd7d00b98938394bb3b5e1c00cc27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ccbe90f6b7484b848fc5dcbfb731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1febdecb12dd3c43bf0550086317eac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c09bce2c8930c78b96a2b90d1dee0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b450f7e3bf6c143a8d6237b59be94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09fa34d9187a1bfd2ef6725833211f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504433f01d5f9c7047718394b1ff68a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1201e7be837750f295698d134289c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d94dbebba9f67e3cd8058739bdd0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f91f478914ab83e910dcbb263d89b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a063535c45180156ca11ff59064f8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646efdecaa304a0ca0a12cdb70039be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f37f1f2ea94657552980823c85f17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207b0adecf9152b134ec7070e8b05a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce131d0ba419093436c89d074eb5e8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7e92f5f56f448df35d078a04146d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f2972b833ba20fbf6cb92aaeaa77b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c229a82c01272479f2bc1c22fa3fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3a60943a2157e4e7f64b6288eccb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd860b7d6040f345fc78b4e16b55d44a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d218ee59048afbeb5bf276e3232029691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec64162f6219c1183ee5b13eb9d5f36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81a64f7b582f05825e9e0aa860bec1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ad901fd29e602898ab0a5721f6f64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a14f99f45b8d1709bb4e192b596e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a128516d31f788213179c8a70ae9fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128832ebf98278cc8dfa91b1169f73e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebfd54ddd446bfecc3dfcab4e4f7c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f651e704ef0a2be08699cf3279015699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ea38d81686f369ae54b4a82ee2f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889cb4f0c3a1341a547753e55a4edfb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d30f05aa773a9870bd7b2c1740b4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8d51a03b04c41f92e3f1480e2b9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98779ef5d00ac0b4515a73f043a856f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae277fedda1df02fde6198e25bd460705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e60ab0e9121dd3246f5d517a9f6c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e1e769c21457698f105833532ff11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed39b66c3a2057c43268dbaa9e89cb5708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928431ea36ed63735716484e98c52d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd18b9c3b1afc98462c4c01b69b1002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cb9bc01b1c0b5d73bc99cddb196f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c8b67ee03a73fbe16a161bd715724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d9b09543554a74c401b2d72d968395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8e895700b2a8eea50dccc47c5b186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962c04217b4191de0dc2a5431c21747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1dfea98887b8fbb0b753e2b7fd018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce20861258b9fa68d14b2ed39dfab099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0830cb93b5019c50b44bcd9ca2af6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c834cf27f016d0e3f6026233efac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee09d0fdd23e76a6ac742bafbf2f8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617c4eb84b80f560893fe1b3a0ffcab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bb311895f5313b9da0cc30aabbb7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5acfe02aff98239fd981f66faef6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e05e92b6b00a6e95729f08107eef9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001870e613d792cf66aadc43423c3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864097cec5a0e3f2b83a7165445039f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844aeb1eb292665f376c7f3aaf0bbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f19ac803c9bc7daa881859c7092c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3202282b85990b9bc5b3a8edd470dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5bf3928655fdd0c3e88f14171dd0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa73fb7f2918ee503260ab66f1a4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80449c12b8acfe47ad173bd45d79d24324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b61b18e65b053f41c547ab70888925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c2374c15f305673c1270a455ee5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72763ca9be07a233bde45583c4056227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f010b16a5f0795210774f35e8b3f8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f96e717844aa9e90c038a7aab8a53929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faaa451f74672c420afe17ee5210fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb0e9d1228e546bcb5f86059133ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7c5031d1f2ce048db525ebb43c1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6d24deb6cdf3a17b7a89209a476d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6189f8696a8570db521978bbca9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d11cc5c15d60b06cb962d8f85fef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6fbcd754feb0cf6b45dfe71dfd9e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869416e44e31972613abd70d29d20fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696818a02e97b056026f5d2852a245d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef8eb6adb499f0380fa6da791d8d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20facb360483227705a59f7ae87a33e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ac9afad436ce52c208a79a23b34c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff319a4a81f8169f144d30a085fcfa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d7c70e23b0c794afc276aade034643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb2f70f0f525df579a5944f1709bcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339149efd77c837b2899c01d008939845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbd499d8fed1603e57f5fd937a6fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbbf9ef988ba3f74b95c47b3cce30047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0248c0448510d55af6b71579fe716748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c7990f4805e64ef38c402378a650649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4d3848bca36d8d1e0e1ffbf1b809c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed2e0ca7c956511ee5fd6741e94af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073e893a804707c6df8abc52b47066452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a961fd37774c8d366163129f3116dbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c67702ac7a08eab679b0eb3e44ec654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f1844ae8e340274a293b8614f1dc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99c35120500efb199b56f50b0712a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead00b95102be5ec8ee4cc9726b810557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f93c6bedf90e82bdfedc8f5f3f1a0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4575a5ed20411a1669f45f0376a3eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604780aa98e119e139577ff7050e87d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72263953a1c135d0980003177c8437061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82cc21b7c5f18bdf7144cb941e1ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c2dd2513db89603f13c73e2eec59563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc48aff09ec2f1dd1d5d5a1c82e68764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae010fbd5beed3f4b75b566d763fc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d0cafdabfd90f0e3b92a94f63876266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57776aeba5f4304185070cf6ce89d9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30f3fa16de74629f26b14d2e150f7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d5a099056e7a8edb12cde216622e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c6914342883d530721a58d5dd03c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79f5de07e737c76827b90a0b49898571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b3894d586b9889cd51ec479c03b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae589d627d9787d09890fdc1cddcbdab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb299887b2ff03018e3d3b33ab6675ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1393712b70b736229e37544c9324c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef665163fc6695fffe68b252c58bb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78ac14309cfce66fdc4542f78e003477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ffc8c5285782276b1a90cbb14ed378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f1012d63d39623c2c69d82d6e39979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a519470c25f747cc8a087d9dcb48680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad801db6b29e745aacc51a691ce304981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea9f13ae83f82aee0505b951ee9b5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace054dc2a30c105ab1a6e3601e25983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe67d30a894102293921f1b5a2315884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392699aa7f876925368fb6524138cf8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c480e514fed325ab5fa47d75e1b40586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad399540f0a409cfd7b8ff776d21687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24586023910e2680f5d86fff34720688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c33b5b0956d1163bba26438d216bc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bdaa1d8e81d8a7ac8d2f8d515162790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3214d4b7bc4f270f43ca55e8d3d7c3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f714040698e4ae2e6ea3b8010bc93a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef09d7fb04b874bd374b6577ad67f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388269b95f69cac00cb522f671ac26f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4e380e2d8bf98270110a1e873b9a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db877c3eb1060038ee2774ca7b92b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1747931965171ab967883dd2a3bc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc006ce3e11cc419ab081752b7801d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f88281b0652c97ac82fc6e565411799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d0515cd5db52c42808f2b22eab96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb0cf2349b2068ace320792035f749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736fe339feb266d8f57323ac6221c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d6023e105a14082c9d1d9e20aed6d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01f5a3594c8f08c3d00edd7ccf43a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab268661af7fda8797c7a5a807bf6ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72d275299cdfcadad96d743305f2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e7705aa113839e763b10c30f95c23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5192f7b225df4659db5b6f52cf70da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c358385d36cb6f47820a6639b0e554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ad3ed83c65dd4e8a38fd13d994d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44b73cc2dc2cb5df139e8638dc47b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555117118966b6293c0ae04c9d12be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cd32745084f68ece4f11bbae21308113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c7357e24499bf6dc22826d292708114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8bab9101791d9c94b4cce16bd57cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d3c776e2abdfac2b0a1c7838f3ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17892829cad311ad8434c9fbdb78c8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580d2d405ca74ef84d6ec75131dcb00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd04e8efe4ca0e585878cc8d4614f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225224707c27fd6dc6c901d95b2891120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea446f04e07ee8a801329920ff1ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc1a55e895c528dc7f4c939d33ab0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf846799b8b9b1b445a65fc07e7e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccae6d8d51e47143b253870f9d14fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f826522bcba33fcb284ad6e7bb31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574ee46b4ab7c89d5b6055b565fbcf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89470bc1f4ca6facde46f263ee39b1d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2aeafb7776d93ba0b336f8097e185128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962dd0650cef2466db4d9f68d91176129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfec2ac1d104b6768a9d9c4a25d332130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5f012a27cc6a306ed6025401b6f04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f07aca1fda44379bcb019ba7d6247132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967da4947a06e1e702d77a85bf43245133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c59371de027d2cfe015598f5a9d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761aa25d132026c2e02e7039b21b7b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfda50ea722e720bab1979553c365136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2233b3bbd93645b2309f31536f3f84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9eb2e4c98780310a051fc567e7711138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ecee769986d0607578000c842a990139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e8b46bdd644c78ea997d3a3f2b0d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ad6ab441d400ed41f879f19bd848141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6b73247e06934b80f2caf7ea60aea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1bea4b4b55f6d7d1ec7f9b109ec50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96151cc886878977832a09f1c7e2f644144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8c2222cf9ab86efea95d6d1ea28e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7fe33594cd66fe9acb48d0977ae10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f4e3e634e8ab15cd8d511c10dd41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934dbfdefa5fb1f5b1bf1229a5038ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b967f2d47629d3c50ef3b450e6f7c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8de421b028d4ebf3e36270e9b1a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52b24fa1660d41f45ab8df492203cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9452c56211a9ca0c2547a5f06c80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4054125b0245f03f2507909fcfbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472fad20d33d32a8cfce20ad60668b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf0612f38f3cfafe4e82e00adaffef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008bd0b62e9fda5135950c43e36f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1930db4c594a0a80d34b3e88e6e31b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa630728d2ab9358592a06015b4850b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd383cad24081919cee5ab4694517159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbad2b89eda3ff4dd5de07b1e41ba21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc3c18a76f5f26ca4d4309f76127d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9e67ac9736544e366fa7acb1a5f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041ae810a01bc3ef171acb56731194a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64110b7121235d82e2181526a1fca1b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb61e8e5c932c24dcf232895588b767165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0248ae197d6677576f8a80006ce89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47f34c9ac3167e8ec020561061b18167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8e4681b15643920b3be14f2f7fa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e01bd9af73dc9e8c43ff6aed04c193169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a5eebe80597294b70252df153343170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ed21cb97a89d200f0dea44115212171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518146ff184d3b229f66197b6ea5f21d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ddaefaf01a8daf787113cc006d88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa11e36e93067f5737538fc9488eb7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e781cd810f1e548d2f2c864b15b336d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca06d4432a673a79c6e0caca483a91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21893bd015bc392d9c82db8af60c021f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241992830b210e70d79a11c3bf96c50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bf022cf8777f1744bd68a85a874fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0527c4cb4f6ce374a9f2f70c6a649180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df14329b4843daeeff17d78dfce579181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee7e5fcfd17a9e68ad26e91e74649182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15cf545ceee1a52e77d9080bfdf64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd6db98832fe8a15c8498e62426362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb9658a3579f2deff0f81864003591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1439ac3a717e3eea1eed0570131c5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab45104bf0531e11638883236f12f91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896b5f42b29603f4f5c16450b0a3a8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eccd7ba34eb73830b75a99e9e3ba1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5358910cf7d2bc89288a6c66406d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5559d5a33a81675c39e043cea61d79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d0988a958538215741f400fd2717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daafb09ca63bb5478f6a0b4a65d841d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5214615b1c6ee1cc4a674fccb412bda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0189345459f848f13d08bc301086b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ddb79c42a90e37af65e60ea40c1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1472dc514917ccb7350f2f3769b38b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cf0248e32ee16c2dc2f02239e53cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83397a80ea23db52971469ea2ac14af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe198e698345409e190bfa58a92b2606200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e01df444565334eb35f0ac3e72b375201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088165162fdd8b7120cec3f874c4e7b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c41c671dc098fef59721754ccd43c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc7e6b490593e05ede81446d12e4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01cc82c6f87d16f6aa2991256b8b45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7b34abb1bc8653992978544d483e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248afd30cd92fed0049de48ae0a371207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a5e871f1288959e859d8cad529bdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443078efe6000b47b5ee5dce2145b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5bfa72403b37bc75d3d10e81d3c1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd389b1f38bfd1aa0657be7aacf9870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442da6006795240331a0647dffaa220212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e6e80388b5eb0e88154fb12bfd2c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee07e79b2250e701c876b7e5d0e7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af21644fe6859f74c074910047a174215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaac24a9f50e5ba48fc61b9dd7a5af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130946f678a5335cad13bdac06f5e27b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6453b3b0a7aa782fa337a12b9b382218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181f6f1ad02c470f9416995dc38f320219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0974c23da67bfccb0cbfc42c2295220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0dc9ae213d3f6433501246c3735f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378e56edbfedc7eb20d720b001b8146222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff11582d91a67eb441369c62d7fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de4431fab85cdfbbe9833f87fc5f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c562c5a084840c02ba51979a08076ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee683679128f09c8f96fdd4142e8ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f709a6518f09936f78fe55b3eef613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d163d83f8fa5404889dcd9ebb2fcc8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec9a23842da2409f19e92498afc4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9679586c760295970e13a2fa63b229b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fb8303e347b7a8d1a34cba5939944231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18623fc00546be10b6f97adfc8a2fa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5967afb9397fcf65c426216eeeb642b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050862173f759ebdacf6c98cbfd19888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7afc729d930dab5718cd17e0f9bcda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad2f6b73bd75bad52badec22b1bd19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d85e672bd3400bd20a501c7154aac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0362f00d12a966cba5b25a7e7d5c47e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0f02844abc27aad9a50a114e84c67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b88b0cc11c735f6c8619fb763cf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9501fda227bad1cbd34d691275081241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029d75e3f6eaecd5dbef2f87301e42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa352882a544cb574b15a8a112163e70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fee8555a345dcc2fe936a68f4feff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c49082887d4a490f8a9467096190245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a7bf406c62838e3ff029a4c66911c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c29e2798b06a8e925d862c07bd72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa672b02b2f31ef993418083ae1d6d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae920807523bb43c4ccbbb31862ebda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a58e02804f3c29e0999116caafbc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c7a02ad53b3e77445591f4fbc4786251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea3e88eb803af7cf1d0b7ee8fb51d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7061cf38b5cbc8a43c57ad9453706b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8606bfe22dcbb1490b7d6ad9c2d9fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdaf1a60ada7ecc24ceeacf5ee7ae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f96ea77b500ae260b38a9ff63b13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e39fb602433274880a47b3c05af70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dda9d9916ad1738c0ea98de3bc9d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc17bba312dae7ae493e8d739bb6e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798567e3d9c5c22168a68b045826d6d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982246690785ce4ceabd186e52675bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86269c71f2fcf755c47f6b0b9550aae1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a1ae7e7777c75d6f7c4e81b4cf3c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5262de5e724c1fad853cbf1dcb84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fb557b4104fcdb1ca233ee0969dd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c37f9abc6efeb23c0f2bb6ea8a43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bffbcb93d89f2899707936db1f1a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed092e7fbe1e5dd4ac0c587cf040dc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35bde4f301bb5aed9043242ae60683269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a3164e8dcf99405adf33ab25302c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282f90a2486df296f92fe89244397e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0827d4b68eac8aaf00c0e1d9be8a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae7c7333781c2fcffe04b48ce7c65d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3871b581384fcf8b20ab46f6b67b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563994c033aabe244c57aa2df0e8ffa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d82d0eb360d30b1e05275a2ef9a3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9e8b6dfc32875e2690f5ffe06c27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dccfe412e147b199d22d274d657da3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65343d9c33406c40b5746a26d68219279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6c65a1398bf2eb8242f83cfc30d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf2f4204310bf22af858be649a347281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9ad3466020b40ece838ce8bf0a392282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91163cfe1f14a121848bcba5e10048283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7092633fc2c7cb7dc630f7fedf62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14de915dc3901345832fc8394b13d96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b55ac659db0b9c112d1fcb71d7e41e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07c3a24a3a5731d3009ffc10f40d96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7931681dd4e1e3f259d31179f124f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef12e7eb2b49fa94296075c29ba6478289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8ef842a54743d8caacd5e2880e31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816e1080c668ae714b22e0e697bb0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46629151761a3cadf0fa11894c92aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb27fa2004f0b0ce82f6227294b8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce3217f1f52c382973673484cccdb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1baa8df2b7d75b6631dd6e1e2cff3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc20a1308aae4aa00f1e29789aff92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243bd85d96461d418967fc75392a8f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24566ca659ebed8d400afd8160bd72e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206eed902abd6d6056602e203fe5963299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b884f11db2bb51c73f8bc84daff0cf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296944e69bb949797c27a56833b327d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d0864ede2cc2ed4f544aaf93c0c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ac0c1225d1a014f8773a70663b8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da9aa63bf2af7c8a33a92338206dff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44503abc44aed5ff764857cf48be2d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6227eb79851f89e48fb244611af93b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ceb3a31aa81ab04f969ca52d6d2ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b620c4d61f08838144851c50361423308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05121868c761060ba7e170cb89fcc561309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee24c4f8940967361ad7fa607b584af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ff4a3f13fd72cb4715c4f8e56c77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d16586ff91a6661ff391aa7c3095312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519b7f24ba824e36cd64da01577442313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ed66e2ab9e10a9ec18fef816e7d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788ab8a597ef36cc5f7f069c3a0683315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12800774d3d8bffe201b13aa7f4a9cb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47d07e990d4eac99ceebeb69863c0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b28262915f90c82608a2e6604455b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d0875ad1feeee1ab6bce3b9df54c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438de4d44c31c6dff44ba2aa09c98e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c7888651025ab375deb404e67afe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd1910073c48d07c4c6961b05cd24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc74c247cba38116a4bd71d066f818323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc38c1209fb689681ef357a82ffadc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b0fe217243802aa0e18964964dab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7c3b3b3c29f7be97288c73045cb47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6b5f24da7af95814658a2790b4c8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326823c1e27b1cb4203904a2b307d946328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe64872e381419a60b117708be31e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1806c5c3c24bd63b134af47785455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4f02cbb12a748084ca108e1326b7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da7c659ab7bdfb7b346bd47977a9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa84e48eaecf6ae9b3ab14343e3f585333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5809c1d7d2216a03dd0b7b56b97be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b4e724657733971c95c4a9e72fdc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a22214914b768f961b959a64299c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d7e3ec7a836aa73e724b6b25c7d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28e43b41a955e41866eeb8db60db5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b45178a41d7d606cd55762e1d3bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e4c645a45ec353a313372af06996340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46212905ebc89216c232e7984342fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902917905f9b28846b31a08742c8de36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c81111fe81e380d7b3cc4db8327d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36fadeffd592f7a0cdc338928f8290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8cbeb65a8e92875bd81e481627ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f290c7e413ebf92258c416a9d1588346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60fb8de2666810a341a610e319fe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d580aefa80a5cc50b1937f2f810da8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0a1d6f1e652c2852bd9066814e53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707439184810a2a3b2e7b34bd97a1c42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5859eff05ed0028950d7ac6449c0628351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc5b060f2ecab276d9fcff6be19bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f995cfcdd3c2475353909442ca3973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137b0cb0e33103443e96b421fb8944354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d46dcf9ed7583ae54e878c31142a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14eda94b6c075fc38e9b88cfa75a50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4837ad52682def47fc51b4754448f23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d0f16147b783b784ee4372e0bf21f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d86049fc16631e33678114d5e3d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14a7ff1fa64b204642db7165f7e70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bba78ecc4ec02e5791a0f4dc4c475361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77125ad1e2bf92da4b655062400a1dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81fcf2ea899e267829b0346d170e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd40da4e02e186075cc07a0af659e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9dc3a3468edbc3172dd7650dd6598365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57845a1db84a9084b553dad620f360366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c56081f8fa9b40ff0aedb188c4fa88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a6d2eb47637f5412eb22276824ee2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e815c9991aef03ba73a2e0e45e99d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce6a21a72f72f3d6cb1cbf5d9a084370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74eee041009f648659fac5a5b16a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a49e250da204ab112e5762a515439372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cabfa493fb03b09beaae7ab46de07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137bb0018bc852e9401ed74dc6ee484374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1723d81b64f7eac5df5e736b6cdae26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d089eeafc9ee26a32caa56c3a230376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603f8aa0382aa7ee4dd35e31121a55c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8bb86b1ec44bdb7db3c81b91964e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daeb16ed204d6e1ab0c5d0ff61fdbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebe8582dd4e38a9bfce8d6d56031dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80843cd387e10b31a24c0e14e7fa79e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dced50b971e09873e3cf5aaff8039a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf560d6902574d8d5736af3f1f63673383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943384f65b6041e3ca41475efdd37ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9637c6229baa524a9796fa3e8556385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc606d0b8bed1aeb946624754f5ba4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dc215cae596c587b19b14e0039372387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef432d1d56e5a34bcb7ccc3e139573a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ebdfa80b8002155fd030fd461630389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27fe9a4e70e9bc4c3af65f3a47c6e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f11349677337c887134e7a72b9fc15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d31401733247bfe4103ebeb4034b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd61e1b7fec559bc39440669665c0e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0890f9de631e277900228c0b35c9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb35954bb90a431cfbe18333eb65dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025bfed30519e6fa4824908c52853c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505fad7e051cf7dd99cefd712da5999397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ba38fbdab6549560510e6c8b81aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c5a4eeb857ab10077630de7369e9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05458df58aefbc0cfac9d5b5d885e01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fe50499a1511c734c50250db9c37f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f146c7379a0a578669f4bf70e84613402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e107541292f974f4919a6d31cd579403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae461e37cdb97ac06a82d6a7db17dd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba07cb7f9a1168c1c32f13f2004e90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961cf4aa8d9dcb3aa342bf7e3596f8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25f17a3eb13c78f01d8444260b1ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46602376c7b74b5e352f9f337bb812ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb33ffe1c12b34df0920db7da9a4d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e0a820a5d7540a3c59130a4aabe9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548bb9a079644a3fee9b7e226a750e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10482904db95d7823228ea750b3f2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7db3b434a34f693fa4d33c6788b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225aaf9fba1ce429466f4b61f3e5a45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66557bd66399ea4930d190de51e350c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839be9494bf3cbabb81067a7255d0a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50534c3ea77dba75c252e9b80b51d7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5204c703fc3b875d364f3676e6e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb54eb497cabc6ec52e6a848ec1e73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eca173bcd4171dc324f9d885922ae0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfe58cf2843b1644f3336902a5aece421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb8b22398569b42f2e4aea44fecb41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d05acd6688d03fe1d6f412b27153c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd814ec81b5d1940634d80662b0e5e0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d691c24b1223efd518db10e5701761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03ef452c79a9420bb414e2e20d92c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667c953bb46640a95347fd7c4a5bff5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c38a83a22d3999e57d7b90ddece1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e6c15cd3278a6f2d2e8e24ccc72f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87df10f57e0d30dcb4eff7aa1f447430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3238d449fabfd9b8df894b82c01fbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e71395fcaf98737866df14d6f50563432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b17490e0d0a7d07863ccefaae5e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616c4b1a6b855deba15de4189980f8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5862a0c361c416e28c58bb4a00951435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14217d3bd35cdfb0f8310950ec10e919436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854251653369164ac01d12f91e154b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7972ae218b8f92e23d20515e04bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2ae2932d19148a739df87e87e4cfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f114bbf9e8ba5a384d80cef393124440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc14ca7f9e6bf899519c5513ed8fa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea67205b889bbd9acacac214f64f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340f4ae3b5a23e0885374790e7a4ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40233d88921096a30a9872897b713444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9427747e82cd09c7ff48fcde72f3c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210770b2c6e4452e76896b5563e705b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831af2c67bd5872fdd48cb4ceec2c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ec66aad826906b92d48712a504e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e8798d3f13f061f5d8a906747e604449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e3ccaa4ec47b95cdbb6eb40d648db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2ab75aa8b609787fab5c88cac0e2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ce18936d9e0c2ee0e84f4af7d752452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7363dff64c76bd2ab8b0c35a2c958453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca53691918d0b4c624545225e4fc5db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad682f4aab195f91d1d00e6843351455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa4a47b1fcf0dab19f003741c9022456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92911a7eb11fdbddd2d17f028feb64e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb012d433a2594b05e4269182b29c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441487bb10149930b416e18dc181d6da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f370a9d4ab8a9a57b38eeb2506bb7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b608b4ea7ff84d9e63381e633319859461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213baa841f130fb668cf4340a5b80ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12531344449e5f5398070f0d44b8f90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1980c37e8fe963bee1e34af79aae35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba37d4e0767f7507c86575fb9729b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf65ae72870e36cc8ea19d1bb17832d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93edbc2eaf6edc99dd9800f798171a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5ab8b96bd865cc9dfe3333a4e7e09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a4a24afe3f492672be0426c615d80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c906164911e5386691bfce4e3a33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845b4c6acc4da6281c8782dfb414b44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252fb7567cc0a10625d1ac2d4df168e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d510bb4365eb857991960664d649e13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1e0c0407e42004ae8b8a5e500ca5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ac1e70a12fc1ba7b7284f3c5d845475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111075091ee463f4101219ef9c9936476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28b0e6a55e4f45f8063d388d528af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabff3092ab448de221be3e85c41187478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f29d0be5a3123363816a967391bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ca8a74baea54d212cfc1c76c6ac93480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac679449c00807e97a7aa7edba9566a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febb36203ffec19e83eeb2f1b531a06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6719a1c0f21e00c4db69983c355817f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9fd61842ec75801ec864825eed124484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae51ed97ae7f6f6c4f90d0af7bbbbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822bac813479d0237638b0554f35b93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5771484ab020a15d67df93110457ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c83215636496b68b6ba1e6b6a492be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eb4a8eedcff5bb9ad7f48061653b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07b809e50444bc0c77d9e314f263a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0a9a3cda22429a89b594eb0882875491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d0e34ce5649afa2e98087c8dc882492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50c4590328aebe0974a3cf2e7bd76b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9617493f809fc3ed31d084d1f46871494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78674474ea7dfde2cd584521d7bddab5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2d07a4a462d7b8afd340b218dc1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8536b9342df561b5d349d641b737e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b699dd0fc7fc50ad3d0cb2bae41f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faaaec9ea69caab74b59b5f9abd83f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5050219df1509284e121a18e330f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b744271b1602c62d6c51b5069f5c3a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98a774d1551c357a6f431adf662abb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5f99af131cacfba8b88eb6af613a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2e3714038bbfedc255de75a8e78d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06497adb81d237b84ea54a726d5210b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64759ea0ba7679292966feff093d44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ce88ed330a096429f2775fb10e34f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038ca5ebad7b60c58ccd1689d3ecd86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476e30692808ccfcc07ba1191aed350509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69cba3d4f93a1f0acb0dc1857c31c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8de8085efb250bb342407f9a1abc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4463c9648bed05f9ee3cec870ea44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6fc7a33bf93b5eb4493cdba52cdf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5005b25ee81a9a1542181767858f45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97947864cf064c1f16c65ea08a27f00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d416b7d032de02f19313ef2463426516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046aa9ed373702023d77be5efc3c36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabb48d6327bcf156cf8f8bace93ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32322781d4b926ca5877ab9e95a41a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8daf694b2bd6892673ef2de01440f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d452395275d6dbd07510937ee31f7eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76d3c4ae0086b10ca5902162eebff5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71292b5490cd0518f7e7fc9a96af2b76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d46cacf24657b1d99d63a5550c59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba4ab7000af231a70e00ecd28776b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fe5d63558d615bc7433b4bb5e5a5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd3fa7472b257ee41e5f5595506e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347834432c6db86acaffd6745b75af2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229615fdd1cc5095e8f4324faadd9dd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021ac35993a3c1f834b50a8dabea82f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30f8f1fc35b4000a81b82e56699af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdaf4fedfb26827cdd6798ed889814532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ed11d307cadfe65f548607be0abdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046103bbaf28bf31a0804f26560c47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6d29474764e2dfdbf9b391a949c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab45ef79eb6da03a3a106ebdfd762536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d325eb2d8f8742c4cac7b1382f5e4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a943cf5eecee869234742c91676de4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7866abdd30fb0f331591862c8113539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53351ceef21ce77f8f58ced98dbd33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2b45a1c056f20604e35ccf94f569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354f77ada636f28c8b8b84b36ff2a24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac5eab5d9016773c593375a4b0825d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c19c5f4cf52e5d77e40996c04194b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8523a3abb856f5212dc2f2d7d9c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4942099ee823db1ecb7e1c0ca2c881546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8ca93b7ed2ca37c71aff1aa78752f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6b91bc56bc964e194f8c59ddb8eae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc06fa6e78df90b0a3ff1c4488973f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ea7630a7ec1d224b3f294915661c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab652395b3409633efd768077bfcc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094b21b5a43de171c531e64f9af980552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873ed138244023c265e427e42995699553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefa5a382eff11cdbcc92814e6e668e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e942c58c43fe7086dd53f6f08d9001555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8e5e55818b9e660227b2aae18408556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5be978935d5c82aa1d8b2a8a7f35c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100290775b28a7778d27433e7dc35bf5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ebfff3b266c283c5d588bcd148f12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878531e77b62f544ce9547e5b2a2c01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654713cc17fc70085a987cd452bbb66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae67acfd55fb2d24c6be4aee8b9d1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5995725bbf4a24d122de0fa81be63d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c66f92943094cd0a87b91db970574564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142e380eec4f6de711f32df7738fa7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17851ff7fe6c26e4e4d2c2d39c7b29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed35c67d9b731d30d4bd273bad7c134567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab24ee8f7ec210fe9ea9cca135e738568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68d52e2bd6a12c928275216e741891569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa21264d0b4d900a1a16e7fe2caf917570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1c113fcb83b50d65a0893d9701696571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262e6453f117999dc9b0283fd72f0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4d2ebe4ef7e32f8936e1e1a1ef931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a864c17a2e8d8ec986c83feac2df0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde53e27a5fb231116f7164260a8e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf550e50b4da55d836227cfa50691b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb95a6e9db0f27e247f9bd23dcf33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf3c99c1e485894d1d396808fcaa74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e59cb5c3706583518b054f1f5205579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e29f080e8c3fe13547ddd991d4f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae04865cd81722216bbc8d426b211f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3726e4cb7c6eebf7dcd30860533e4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aefdddd07e33ab3fc691ec3f15ece9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432924913adfaf78e9446b5af504ee55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e621fb2c6aa38f3f237f3e69915c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66541da413f1c4bdb1f223d620aaa4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdaad0b83a085377e44ae09921c999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f9cce9e6137a72382c77525e227d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde596f3efd460c69be709585f1b809a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b5691b25ae338489d19687ce5a64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bed53f678e1a033b8eb14248163055591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6309c18b4f12ba3b9a860a2a43a73e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65428b0348d56a0f1f7f1f88bbaf68a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0e203c7c1b4094dcdb0b22d5b924f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd03412dcebcfe87623342b670d033f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a31225e0182bf436223d212d3d861e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84dafcecec9f54d1314530ede8ba5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceaa2155bd108a7081f3875a8fe54a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c3ff412b8b5c956928e34264e93d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bd5734df42316afaffbea750e0256600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7141fd19cc7ea3fc1e5edc113f227b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d0f30cf33701e12e8efa3047ebb37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc75a072a02ad15b50b3194394d2c41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864f18007e9fa6b48e57369c30ca26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6083029f0a91b55183bc040b453b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888220ce9e290107e02f23fc6218c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66dc7a3ac6d0877636fcfe5016ff35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dcb8e589e39f3926bfee28b5c32d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b5a303aca2f8ee0275069c245cfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf6199c736241e5763c4b430dcccd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55f8f8cd291ef35108294504a62fab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9569609dcd2462393c75dfe22a6d90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838242a8b33fc01b4c648ce1a2a78d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df36db124097de1a08652ffafb1b667614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2278184e343bc40d390c81939cd901615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468b39fa89d810df6d2c5df09f88cf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1995bd667f125fdbd69490992b0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d70ca64ef784152d9e86eaf42592fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a296747dd1a51d8c1bf96f2f3b4e8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7b22ac262b4a71e132a6c401abc01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d2e920c1ad86125076006c40c1770621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b35907217b3798bdeb0e1659f3c0a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fac38444067924c223a2362f238ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ee8e197e429d1e319ccb4e8ae76c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1b27eb69477b1d337dc12e1375658625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd21e686eb8f4986fd4491f834c787b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c45330c1170973b33355e8ba28ae4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31711b2e51c8dd5c3d5699688cb7c086628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004e5e7fe82225f5cccd6f52ea06595629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c07847c398ab2d8052da302af573fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb0e732b84ce30072ef4dd085a7a40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a587d7a35f3297cdc361791d2f80f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c774eb2c58d0969d11397d5a8597d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd9a86cd281ec2d46988e40a2f2d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58995649fe85a31d0be67aeb83286a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9150cadd970d121bb87eacb8227854d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824aac866a68487da8049543dbaa250637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa65331ad51514b5f343e19692ba7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc84bce6a828bb09cbc70c7d0b937639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530389efbca48b756b9d7ebfd0433113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30bee00c5a7644d3f5bc58b4a12f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687485db39246385f804bee30d8ea06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32292e73d8a9c70ea06b26cb7ee7a30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2076a438861ea8bac6ea4dc3e3a90d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad55f589dfc7e701c34359a753e3193645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a467fb54f8c1d0cd3e200a1b2acbd13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f2ab26f42b5924361f8243b59027647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c0332b45d43452c956a4d3a4eea12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b06e539f1626a8b749ec5986e523649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc69282f5ae16e04231a06350a2392650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841ed9391fa3d96d1557e514831fe10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ea4a118510aa26e8993d930645fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c382482ffbd70102245ba0617613653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f5840e08222d9a81018cc02f7bafa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8e67fcf5dc2cdbd5354f54440cfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9071d2858312a537436d4989c8948656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d1d3094f09fa82cb392d17ba0d234657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d955573c46f51679936140d6363979658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1793a1f7938233605c48168d1e80a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2b0213655f64a542a440580a64ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec78d41c5af99bd1ee36a3d4d2428661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5800d285065e88a46cdebf67d0797662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563cc21749f143ed3584dd6d7eea28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785fb8fa1072788a73c1dac2b53a2e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb64cba50b3cba7d9ae88bf4099264665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d72e5bf966c6e25eb86e4ef297108666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878cac2bdfed733f994ddf32677203667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0349a05a8b2cdbf62213b793ec6b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd29f7a7d5ec1fd3b6c5e0ca7f7c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367fe748220432375fe5f6b63034845670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa25aee42899b9750dcde2de185f28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f1dcdee8ebb937eeacd4784f66b61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203944300f65eae14050e799c781b190673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8dd3250031c0338c23e8337c7cf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ad828361ebaac9ad2ae8f29fb3ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aea23f3a8e8b6c1c1622d90a5a0cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceeb3c129f43c1ce73a3e0e25ac04eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e66669a9b8f449fe03c377f74d565d678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>