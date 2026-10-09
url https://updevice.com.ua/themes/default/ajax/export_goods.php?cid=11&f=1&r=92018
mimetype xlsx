--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1972ec165823ba05ca283bdb2d5321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531f411f08b57e7aedfcda11b8b3092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8d479d288a6312933c86bce1840bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8882183073f4fbb92c9b6599816604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917fdafb51e298a0b2297b36132e155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899c97f53352f53181f077e0a0290f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957e86b59aca52287fc58fc710df847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4aacf580a6daab8d7673f327e44f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654bbbaad2c5efb2b51fc009dc96eb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cfb6b3d86b19863b0f68fbc93a7ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20723bd9ff79e81a933efe07e5d3923e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f31f0ac1c21879a43ad20174b58f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9444c6f2aa732156819839af56c9ce313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5cb2c7bd189df9de05f03c63814714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a303e3e91b49ca89d0615e54c936f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc37f009a24521c87e1f296ed3b68916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dae8f297dbee34b45972cc39a2d2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2506ba58211f7ae0375934a391b23718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867403b57bba6ee0997750b3327276319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be6d63f2bee40af7272550076052520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a52786606648580981100e0eb57521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019e8cf629c82ee06d9c9ab8e0c07d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9cbcd700f7388364685b4a5fce48023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feb0d03e903c258dac8c5c86984b9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaabd3b01fc830b8fbe98d03e875f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1fe6ff0fb52a502aa09ab0cc9a8d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa130e086d4f416392d1bd24d5e04e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6fb2a913fd54d73ab10ef1f90a36d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871faebc13fb6199ec001ebfd43d6d1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb69902246d32858b7d112f697b03730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606a95273b499419fc32ebe5231b0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c60310402668e9bc8cf4b95ef6bc9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed5c57594a8c08829c4084acc10c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca380458f50e5fa55ed3aaeb6825734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1bf88fabaec22315cdf860983c22c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450f033f6d67cf425149caf4e2147c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ed35570495caf0a254c71b51ed2bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d973dcc915d4ba653871aaf594c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530228423b27b9370ec1eda48865c14a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a51712cc1ad1a4014376272475be0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d983729542124c04bb8abc8016d1c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f03c231eabc99f1e2e04c1a245cbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812ffc344881a21daea63fdb870e81743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0c2533ab327c78f762bbb1e52c5bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4300a33d531483855bc8bfc17749945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cb27af4ff2ddb18c699ebbb8290d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e848faf4ac22d9ef61946e22b3c11bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1715557df1a5cd55fcb6201b4d59b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe034c95999b2796b549ab00f02658f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feac3e9d8e779118ea0ec1ea00a2e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033131c6b494f5eb4929f70094b73bbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c4cce64eec9724b7ce00ad206bc1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87aa73d153c008e95983cc1ce4b09f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b71cc9dd626e1a599cf220937b3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cbecd93230ebe5cb1e12e379c32c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf72e4fdeb8513ce3ef7022921219f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d87bf963be2f38e56fc391ef7496df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368a8c4bf54b4ae982570a9735ff6ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b99fd97db5b0be69d63902536e5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5841e12e5985d7d5a8de41df60458df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638afe9ed99e05c906b69ee440947dda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73daa2ce2fa99b861fd8afa48f4180162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b07d84bd0bc39637f53a676adfdb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f236ad3c84c8c56aeb5d9e3d709fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e210f764c212c027bd1e5424c89c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc33a8d58e809d8425ea86820299a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8ce62448cd6a454c4199d33c705e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b939ecc72a85d8d9a053769cc8dfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46414e4a68882fe5dfdd0999b281fa0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48980d5cd223582e4f12af46057f374e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c3286999e9fb6b9e29efa05fe2a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cdf0faa279dc3fd8524fd6032de8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710375ca291140276f659d751a420473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c18f24e372cb4b3cb7207882abce8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec4566f2bf18593f8aa3f60c0bcdb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5bd3d57dcd82b1c20e6ff8124ec8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e88a2f29f828756b99ec4c8c073d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc852ca309ad2ff67f1e05790bd2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af3e1fb11fcaafae79c1fbb2913cce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4722ad1b6c0c7016d5a4942df02280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afd7d57a2ace282936bff70311b4b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d704a7d3e3ab57d5ab453932e48a1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d723bd438ee989eb00e473a61641c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447f17b3b30f09e8457efd0e9b996b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7046c36abc600cb90e1ad063cbeaf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed7cef9a7ed8c405e7c2844a2407d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247df8e4a4c8f5275e3564f9431bf3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59329ab89a540332f66b94d7bc2e40fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b8aefcc6c6f3541beb796ea24775d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258782dce8a0fed8f6594dd71b04264b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7533f764f0832fd83411b4a9891920e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d707883ff94cd426067d721c4d2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110a0554e65d00288e321583d9328793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29114e4d24182ab70e99e01c3486f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bc7d8289ff09673f358f76fe19b1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415dbfe7134523bad385559538ddadb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb658c1b9d5adac74d6fc3751ebfe6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af82c0fd5304c07d348140efbc6e7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdbeefacd345dc0acab2e72ec9383799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51368efec22702f54a1505d1e6d7d7ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df7431e449fd6b747200986db792d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036ada0a09f595d1324a960ac5a8a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770835e9a9617d43f38373ae20eceab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37155116fe730b6eb572f1a5afa03c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033084c420f838f914863b12160eaef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e9c2831a55d5ad5551a8e631196d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e6ed2c38c538b427c23fd6c0e9040107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a400e14a5dbb79b1e17dc2a30416108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21fbb7b94f18354a9b749b7ce96476109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3af8e1c7e83d14c91259079a27e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1ad126ff60e3619afdb7d539c364111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e79d4e3eee668ac4bea2b06c04f01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5312f6b1ab0addc3878cf438af6c7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada0092ebee7b8f1d185d0aadb8a527114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42b181a59090ae46f338da7ec183f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f21b6fa307555f02216fe8e7dc7a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd8a696ff0b59e5b4c6718a15d89e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3754fc056189dd45aec1ab4391493e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a052b1a8bb8fc32a8d78693aa603f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9c7f2124b9136be683c20dcb40c46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e036b2732e09689dac1f7b670aecb89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a16926d85371da224fceefbe25a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f57c036a8beb1e73613321d4f7fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c879ecbb031ef6ecf4a6d12c5b05b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957903e0feaa80bd21cace7c8cf32ef1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c381f0995a6ce9c5fbdd17d8865952126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ba4c5f40d6728cfa3201a798c716127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e30130bc4b2c08c744f0204286c20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401edec52e90c028a325b35acd83bf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a6172295aaa98c83b3254db1b9072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff826381327d2fc677fd83eeb8f2737131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae39ddd3d4c6b6bcfa9a559529200f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908aa104e0b3ae673854b09dadb3aff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3ae15746fd340e7f3d48d2292053134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be0328364acdbb8d3ff882f92989a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6719ede1642acfebb0f77a2e3c4eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca19078941b1ef92edfd9b4180eb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecdfb53d8a8a3ea56c656be242d481138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b77c5935444e6381cd2314372781139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774430d370c1f69f526838dfb18210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a2b39edbbffa1825aa56eb6f25af6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e6bd4d755ec8888a4e9756cb4a58a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515fcf04123397f07e259778fae0008143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a03b4bb8221d169c7f30ca04296f2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d00da05d8d5e9fd40f6ce7733ef9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f156427674e612820336a8e2a05e92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026134bf83ca1c05931e1ad3ad16f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25425ed0cdeac2369bf4b91e64a1523148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225b54fee6e2581724bba3de960853e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdc234de2475a6a979a8a09b1764cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcace575ec684736cea6dfe0cdd6bd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fb026996299647b79ca0db7f890a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561a207cc748c242d50af3e8d91ce5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554ea1c2fe0a8cb86098e82745cc594154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084a5afd0cbb8de0f642bf320155a49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7350e45e6666b23a7d430a11cac44a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed0fe4a38f151abf0bc62cfee7b9f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea94205f3df4e7682396bd71b9902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61aeef2e0c69ba2836bca29910bade159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba309560b4c7568d8d1360c61130c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd59b3d4b39406a3effa0aa2c07e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e4c83a88ec6f13b2027b7e9617f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73e58ec3ea9c77f6f58b5995d2012163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6fd7a280b5868f48421bb9712b247164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d80bf07ae192a28b5675978fd84e71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082fde1fe07d37962314db2b8e9622166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f5786ed4bb812f297867a5e25fdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c46b609766d62f753e9a217344f3c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca47622a84018c3eb77e17e6e48dca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3eb9e169bd39736d8b28927314245170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4dc50cb88bd04688c9cec11c0c7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c3ea4baeb1679f5f6fcb68facd0dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa8e9bfc2acc63f7495b3487e3795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7090d86dd38ed544caaba9f0c4361174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9e01ad54ca3269f7bda0f4fdb88d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e27c629ba42e246b34e1085b02530176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3a1ef4a7ba5fc3a14d05579e221b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa173325a8adea126ca63765bf6eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff76c78f7033e78c266f68f0fe73fb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965efddcf99a4fc8a82db7326833268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab13a31faf97dc1e716f5ad2420b9a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b8a470c3c32f30f1b99b3b5e0a3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f96f6b01ea5fb8d4deb7c485e9679183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4f8a9e8cafc802f12d734a867f499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16324b31f06ca7841bef0e2b1e3ec9ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5608f6c327a7792f307a44dd3af951186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8519e3c2703bff1248863136683e98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5593049f104e8c78fd0a82801a3236188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c8cb5185ec0d0e7f0f9939b2bc47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe000e06e3340a7b4554858563e41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb199907025892e375bd32bbae145c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c018149134d5bfbe68ac91fea359a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158f1c4aa27672c7c27dadff7c30dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f6237436519c03b2fdc50b0ea25ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f66de9f52cbbc5cefebb0c0419ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61756376b094fd756c41de28c0ed226a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec83be9f7e2673076389e08f9a9768197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540b8001971105d123377038bf7d01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306458e66777512f6ec697cc61275fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a45c66f081aecb42a556ecbccab8a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93b08229a5acf0af50730f676460a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647ccc496162946e0d657980f603ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad83717c5b5042416c64d54d6a5f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1655f632c940695599f16ac28ffdb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657d3cde736b2c2a658e8fe895d79b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed850653d3c977d152c565ed30d3f6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e024db13498118fef3a677f29616d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646dd3d9dc543b980471efe0a1501d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148994f8ccbd853f44263911f679c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671117d1ccea2335239a5538dea80474210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf2a6fc566fbae67eb7a073c71726211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f59bfe8ab85b726ff85ec85e33cb48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f2a70b046475f8c686cf6b56631b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6f2936418dc69a1150c478398d1fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1ad5c9e4fe711a2d67a4d8109bddc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f23fd00b257f74fc9521f74532078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385756720f46be8433124727568d71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96425eed270882c4094b0b7fe4fa02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec0bac49f1289acd8ce178dc55d54b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e74c46f6ee4a87f0a748ca8e49dee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24107cbfc730fd101ad6622d00b8303c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59037d77e59de094b2b0a32cfa41d16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e61a955da0679b392f3b73b48ba9f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe6dfe4ede4a9fab9ec4182f415b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493396ba879078aad632133ed4a35e00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda97332f6af30fa2f083c72b19383226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2567078970349d887b65e9a919ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596c3727741e57bc8ab32e3903860dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4eaa6a76b330837b571949d232412229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd094987f0cfc5e17deff259121e342230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0348eff84a1bfa198ed74e462f9071231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22333235398f85d7bd206c9f1dc32669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b043b256847aac82e57acfef5d98f64233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde4238276e638a64ef80015a880ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5535171a472974fe5610e2faece7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac6fb66548d212332f21bee8fe412236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338dd8a370f30f4854ca98e67ff0c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dbf40afbbdef8049bf50149b6c9ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9a03ae79e3fceede1ab05e29b8dab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415eae936fc6ae27cd3d2ff74300f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db555aff703f1d0fa1bd97601230029241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06cbf3dae7209121890737ec1abee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59570b811936af085860e7bd1449a2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f8b3a05ceeb497bbec050d131fd07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0ee2646ee25fe110e9043cdd2e2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb5e818824f6d5dc5b4b9ef9faaa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e6d85fe8ebefc2eac34fef4a77622247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470d32efaea82cf286a89fecf7037e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d478d7a5d67986df83528287788afc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b03d3348d3575ca87c80fe0210076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e550046a43736643a6c26e5cb6de7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f40ff30020fde783700a756fcc42a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849bf866c3ffceb5a2b14cc0dba4040253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f52804d873d80b33aa0cbb06e300b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b1b9a98df9435d6d68d2e257b736255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1d70147c899c1d25665d1115f19bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be987f290caf0e4737c73c6fc08c956257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bdb3c0104c7909f6300379c99f2f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a923bcd8f35ad5cb9e8d41d8c1b53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da3d6449cdbf8622429f80f4875bf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182fd3a835ee7799f60319d80178c01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6e89c543c8e2ebf14195504e7d9df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223e11e4de805684105118b66b2ca1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a98c81583b640b9bac7bfbe38da984264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ea90da3d0319e84fa4812d843cbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886dfb47e886c4ec1bcc216648e5d90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c6dc250179826fb05a977327f0078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09dd37449afd554ec88a9354fbab0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a08c536a6e1356f78701d04a259eaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef362b55a7819923756cc031ee3f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e9d2c035d4a18f64d61a4baa3679271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c54a14fbbe9bb38fe0a2390da07a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d05d8fa16bec3b0088be0e530bb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24599bba440225c5a2e054404ea0b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe79a2526001b93acce8fed0e9697275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5c59df21abc34035c1bfcbfddd5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f2420757610f096932616555ffc30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d89b57a18e81c22e2bad887223da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63d4f5d771da1980a520ddcbf0bda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17777c1f56a50452bfce55df9c4cd3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079168955cf0feb1d4a956bd621865c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981e335d7c9aa456df5ae6d557eade282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650ce9ff91bf0658d787fd468115f90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57c889bf253b599d0fe8bf2f5c922d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6d1d1446f1c98cc7ece6ba89bbf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f7446b1ff92e82c011b17beed5eaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89551a8d8c936987f47180e00037bd77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6069c0c91c34da98e34dccb4486289f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ba30d85c1b5ba827117d1bb92314289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e834f28d1e986dd922febc8f09ec62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3dfc8f47cba3f2329766bc6df640291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aced2c72ce23b3cd7af20b56021451e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91399ef054f286ed289e6536027a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b2ddca793058d7cc19d2a129c2bb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c6af34e3deff4801e2f1b9d1a220295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4ef5fe519af70498fb45f8114f618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9532f0b620abddd25c84547b1a69b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905871cdfbcb661624b1681cf52e8a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92e0e9bf885979b9492c723caafd6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007b1c1beb970a8b499e3e3ee8faafa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988264eaa9c6db4a31af85008808c1bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa7140e48d1a2b5bd7993b265b0ae8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98a81f50b08aa3893a86f6d057488e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547add6d826df507a1609d3c2196543304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c176b7c7ab4ddc9565c1e9e1eaa21b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb31185ba782a0c0a9e7c2f55b07bcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6567496e813c0b7fb077a19f81881307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f07506518579a6540356c72e5387308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2459a793e91debfa4e4fde234f2f521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2e3e59b35ff79ba0476cbd48ffac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421385f7d44b2d9389beb7a38030517311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52448cb4d50820b801a97d257a054e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb810ce51df2aa551d0dedbc3d124313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93c05cec01070f286305dd29f937c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012fbb7ff4f753dd1f6e6663741b2f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56492537cfe86e9d371bdc99576056316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a44c1bc0026642acfe80277cc60a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d48d15f07d8acc444bc56798c34013318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce125f9d8816aa2d3ca48f1c89779a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fcb9545d961ee2f961137804bbdc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722c5f4782ad9ae314ce2bf94328f59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf347bfea60480210b5c0d167b4710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e3603491a8a17a477a46904eac59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b030ff804b6fb2b111e3c307d652324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714da5eb490ddc1550deebb41859d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee226bf53dbddb48d454e224c549f275326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0386e9d1b11599d774567caa38a133327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6cc5b65406bf69b1d81dff14bc258328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e6cd75122d859329c53dbcb129a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641917feaac4eb5f832137dbfdbed20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6eb59695f478daa074f62b2a7cd99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b849631c8958c54a7f13779f0cff712332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ba0524460b5ce0979f20f29ade208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234d38b95765f53b67da0ea06a4f920334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0568329f34c94a42d258146ec5e69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3597d178aa4faa64bd10850ef4fd273336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bcdd784a7000438b6f8b1126b0aa7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb5d53772082fecc3194786631f0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b5307962f644f6f0ee869dc3785c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080d23aadf11490dabcc11d32d2bece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19ba8519defba776337e9d269e7b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51796dfbc4c8371b48f6c769e4cedbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc35b3a6aa00946c4db01a914f0a453343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465526c01f69c97eeff58aba3c59883d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947df350b884cc3cdccc6f4bd0165e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f6846b0d46f349cd5f5e563f2307b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c401ba3e8c7881dd7adda4ff86c614347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03469587baf8721117ed36af605d7c93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71113db925a3e0f697f989328dbd4ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffdb8d9beceb6027e702fd9dd2edd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc4b0537bdfaa1c9c306046875e89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b223031a08f883f85f2d4ee41fc6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bf27c4987c78f28c9637588bfad36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222fb445e421b6bc463ac4920d83af5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25f85dc52e9bf93b061b30191176a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaad57bdbba062e3483710808344f03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af45614f39e64f98315bcb11ecab782357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491901f9c4682fca346988be9bb0bbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3758c7b1867463a13055332697f974359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32619020c732fedfc360ec7b0263e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8100b4e2da1f852a51ec73140a1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52399954be654a47f611cb9b22c4ec86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4293d6a50c7a836b7c0a815f3ea10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d75d6f426f78f7791a9277aa6cc60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe04a201efeee95f523295125465e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3822be2c306f02a26bf298f851dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4a812957dd08dc7690474482da56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc27f2e81f44a0d396da9d9c2f2fea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992589bab86556f84896059eaa2e86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86346b0429b4d8e5af339e342bdf76e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204334769d7751d8d13962723b25b4b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d5d2da7368969d271a00a993e31a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35404aea300b75d26afd0c49d40f6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76897f50fd1a83fa19998402529a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe238f7b5077c53f031c21c8e688b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c44cb48e5c79cab6c68cee17caa10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930da2262b6621a87f50590f0d6bef1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a70f646e8154bd63c4c602243e4a39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce2ef5679546010ae7333f98374bdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e3c7f170ff93af41e5ab85bc9552380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b062737d3be7f3ca8144710d7ce54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32098f2f076738ac16a57a24eb129f7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17e5484856fccc9611674d6a4e254383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f0681ffef9b3507eb57f5e0f2405384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6880a548532a0605173a9d5aafa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa1803eb52d6984f3a11d3b5049e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8c380e0b62457dbb83cd70013bffc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46b68312b4f24e3423f738163d822388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d971ec6ed81eb1cc7ebc76c0b08587389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca47623827b578d3898cf7eedc8dff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df590e9d68421c166058e6992aeaa6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9797e5c18ffae51cbd8aed26d644d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b630df03068d06e582123b950f945d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903716189a0cbbdd786647827e2c4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bef352a8288824053e600f0222d8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd9814ace6560c2d0150924a2ca7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e37976b70de83128e4b9799c891c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c465987cf429efa3b1ecc28949887398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728192021514d19f2a1ca1f675ba9df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778263a85c05c7481570686ff87d27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9fcf44effb4691b9d98771fd50e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38e1fa71351f65f488889f33f98a43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9efa34486c111444d78161914fa92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98143f8e99dc21b864397c666a3a9576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331276fb273de5d042919d94f12389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062259773d43b5fb22cca85e0b86f54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9bcac42ac90a374c2e047ee40e2c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e34d33d3684136a7d405d66980c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fa7f46c29e94a634b6b935e2272b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09774466d9e41a6c9382bc1a4225b514410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839b4f27f9691d31b88acf0f2e4573411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e88e8e58c1aaa929112710870d058412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a31a0bac425a9f128a5c347ea9518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c185c7d1ca7eecb4dc046bce7dd7e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393fa2b49b5ae54f47af6b47029d0f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aec10fac7495e931c90c9dfa60ac7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38985947093836b8919e81844ad7d083417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9376f66e6f3fcee0228c2b70539d63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b7eef5870e13a5e87f214c853d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b39ff147186e63f627193f569d10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ced76d7305837f671d9a11cbddccad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859077bfe3c88d14827badeb3f01d7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728bc80d64c7c7fe5b061bba8bc5fc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29995841cdbf1d1e07e4ca814c612e0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528275488af911c363e78440e88b76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95caad4c34c78111870d2c3465c61a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e8724fdbe81fb2911d4a27de91dc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a58f011df25935f6bb95a30265cf2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763b6fa54b222d78265386a8706a39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b823871c6443bf592b5f4c5ca6339f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a6e27c631c793f5bd6f8320c2058431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057bf95b4c5f1f3e198dfb2d9611a36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccde055507ee63cbfb27dc7ca14254f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1374728728c9b0342fdec4df104c894434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb07d590443c2a17dae9657758ab84d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46530b2f935c9315ae733068413ed57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be064d194730e75b9cb54dd9eae0650437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff1e28dd884a4f585ea799602ed34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504beca8fb8b08f8802769462cae143439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4c56d9b016da824f9c336bc1680a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8a4d8caeb53b7b198fc342d1eaaa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793068b7ebbfa25dd53e0430e2725b11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f7ec9b868a1c40fd1821f4dd68e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a6b8df281e1de88720918ec3bae0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a26d3aecedea4e5d619495d175e94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535050d84d487ac6c4c7a718ae2caf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb177dab938f3e1fc60580dd40dd89b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d398784577474e19892d441fc6a20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af717f9a985983b0493682483f3ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936383895a0e932d36135c750d3970c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b913e7ffe24b9dc2b20791a3f5edbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116e6734da748e4f7988a8b7c37da82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7dc7d12377aaa4e5166b596d3d52c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faaabbed845f65044dff48744bcf82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c83d18a6d426feadaeefe6628688c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601527ab0ab25329b3fd054bf5d2c087456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0dbf45990dc9614ea9805b12aa2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8e9282af7ceffa393887b7dfdd8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78207e8872e1d83701cdc791ab06c9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6560b75e7f44f824c6e1448441b3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40e951db59c2c38d1f8c145c2ca18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd797326c44df59330d200e0cacb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80070cb74d55f2a567926627795024c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c13d281e4c4e2c403d5bba02e89a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d32de80a1ad3ab4f29e30c656cf81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c9beabb60d467d743980b75b7f64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ef9a4dc352b0956f1fe38f681dfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a769fc2f6e7b2e5322d815b2d233468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681776ed133e0721744a7308771abfb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d4854c74afc0ea4e7deb4f237ca6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b004a5edd88e990c16b95cc3d9fed9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d750353cac9b6cf1b95bb59dcb5d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad40bdb1a0802f8855c7de7aeed88d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670a2b40914d95c00fc2c60e5931acd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c22df63084adcd58331eef77779f0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f67bb585376f60b4a95d4af07c555476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ef1ca514bb95a1318267effb13967477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0b4e7044de3e5682b539c7e2ee9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f7cca8266bdf2cc7619ae18c1206479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f3f40a55f1f37d4a0131fab6b12ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc17aa87e22287361a604f5ccaf90f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e29bf94b8e84a24ae14319b08712b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4cccaf934f9b20d7d9b7ceafd2c25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42140e755db7e6d9132314f50f8a9c43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7188042102045d783b1a6e3293125d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea20ffbe8f758fa45807631dc5b456486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead98451a05310591673aec1cd94763487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b3e6bc61c2b489b57ec0205ff63d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71abd5d7f3730c6ebdcfd4f024f48f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0d6352174902c9d7d1070f8b5624490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4fef473f0525524c869e06eafe83e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf00e73bc49ef88afffbfee739ce7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b230a1afcaf34bafa378176de2a4cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2019d50fb2e909a1da6d1bb9ad27c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf4d22b01b3478b4d98be274f77ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe636e669cbfd7bcdb375cc0a76a33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5025ebb0eb11a9d0497f6f0640e317497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96383c2b9eafc9fece919499418692c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d97d7ee95d2c9aea002bb504545f60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d75d9d981da97ebc2d7478ae4dea3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6f68c8abe53bbd56097505091e2de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efa387a7adcbaad825c0f30b2e18d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c512e15113cac512f41ba15d0b0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf7802578260500a2b0af9b1a212ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad563265b8fa4b86dba93c1ac3af5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3f04e0464ad1cffba3ab06024946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcc77b6d9cf9dffc68c5b1ee093286507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a2ff5b8a896db9f2823673db86f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b593718333b9ada149b61ee6443d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e166f39e4dce1d73cd057f600db4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7f8db9719918ae5370a323218650511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d631c86cab1a6af58cbe8d834ac9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61222bedac59d9570fdbafc77143dde2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297a9d07a4028abb62f6aa4ae77482514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194279ca27603343f99bdd04ce56fad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d79b9cf9fd234dfd890b6f715fd278516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274cf6f236a14f2f9d865d09eb64b4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079943f4109cbd176bf2f3ec7e64c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ff216b0f9d9bdaacc5f183a5a2023519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5056a7b4d7985e2a16cb9bf30f8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b64774f1d016b47a38f473c9115f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3724c2abaaa95723b2aa2d6a731a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ace50d370e5bb8c15c51c5a9ff0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb6599262527195d441eac669c049f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9b17d8126ca62676c7fe0dc680a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb932c6014f327110fddcc3c3567a8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7ae0b1784fabf97f56a551d01f79c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d70cbdd02ad63048c2eb5b029bf80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8651c7a7c5d6d3f2cbb09e5b886e75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d92768c143543475c7fb35f3c4128530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c47387f291f816315f98044823ab4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef551e026a3d8de5cfe1b5e4a2a8833532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db598fc214827912cf36c86bfd574e8a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37630bf4a652a442875980c32525d1be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39fb24eb45ff1a78a7d00e5b134515535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ab043e2100dd82a7503a1e241a3bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5587ac653ec225f5d2d2e7a58abb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3aa3c48b7239df34221a8b6b8c62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2b4c697c717e589d79ae9f38ed401539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6550ccaff21628a38447a47b80e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2384da9f0d7688aa3466f7b327be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8362f68d3641baa8d9e8d936ff106542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe423848f81661149fac1aeb7b7517543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc19f7c12ae38e84a75bb22adf2fe3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcdd2662b75fd995d6202b6794c69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3cb8e6843a9631fd09fc98f71d357546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910127e570cff9e594ebacad43c6733547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19af4b2611097486d9e7e532b4d0e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b8cdd36bfbccec2a2e769c9b05f25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009b3d8ea24b415a00772db763798e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23dc5e64d9770d496ebd2aa760b252551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85898f5afbbc2b30285345d9e49f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74d189dead0bb0410c22358272bef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db142ee69eeede201ccabc7d466f0eac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbc60b61af4114438086591bfd7c44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76fc991e159c04519c966b596ae011556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff9082aad3b09b313f6f97fb5b5ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cacbcf01cc8324fe298de6c64ace42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2cb5d6eed1a1380d445fe4fd8bd25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd32139b3274a5003b2b129aba9dc96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1e81822d01a1e22d4b6b9fe2276c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57f6a5653f03f443e4b2c79481ccf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f3ec91131b347b9bd419b863a01cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab229f445974070d84645f5652ce55e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278edad6ecac394c4da8ae865a02e1ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8035870407738f39cec5a76c9d2a990566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cbfaafe18107877848809a4bdc886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a112846f78443b5bc7215bd64e60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a04c01b404061a340fb42e3727b1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06866c11aec1de3620c5ef312fdb33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e9853cf1f3c5587348c510f6eca9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61758fd7c61dc54f88893ee407504572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d6d35af21bafa20e2daff03dd101573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66620b373d14d3897353c98d72af1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5064fa7244f32a22de453c39c4ecd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012e28b3b9735597e2834d01f9a8ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a02340735327d08a1d3802392bd594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac9c5580cef98be47736c0214d68a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d5691b6e2ea7c59be57e1c6708f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f21e9fff833a29e348c156a50d9a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ae05acd3474447d5868d161eb3b6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb1ff778e4a3af930719e5d4ece506582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f7992d284968433eb50a57848a1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b33b2e733eb0ec2831e2e375b3322e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e473c667b845dcb02e0d72b767f97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55418bd220fd90557d82c65318e5bf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0c74b7ee51dfa963e9bfe9a092a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e1200c5fa9ac9e8019e88cd66bcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c115055f0de65e2158a72b2135fd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1e5ef8d8d8bbfef36fa3f11e1c80f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff92cbcc86f99b5468fb7a981c7c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80944d829695086691933d65d25b3060592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d19dd7e5acdb028ac94e9877565aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e58b25b823b45429de0be238c1a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739808a2a1b9d45fffa506b8739a90b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bccf5f8f97a3d29f2008329874de6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb989f64cdb0f7ceaa44ecd70ebe85a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aef9726e60cd75755626d5d8b6ca3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d95d4760a4571132da4d43e97691a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100473ab78a386ceb9b4a109e187714600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43fe7b6c6945fcd334d57a06f51eeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392af7d0c0c9bca02ba9398832f036a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408001209a46a24c4dc4683401d39813603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afd2e27ccbc2723db8bf625445edc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dbe386abc76d6106326cb9b41524c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706891ca1242885fc8db00f3436617606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce2f782a020fd62114ee6a46fca98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86016ff6d702409bcccf0e30520fee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4af5c1543b7a310b43f7d73a51db1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58195c5ffb566ee9819fbaab2f53853610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e3cb6a6c53e594c14515bf1ef7675611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad680d90ebf1f01a1a7b2443df92c6f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdf9b1f4974b98cd1909ce43b3a40e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc754ab786894705dc56a27f86c84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d49c77e0b3708941a5281c632528615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825569ed653c12fab43b012265ffa9f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8031898a8dc145b1493e002771cda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf7d257cf52a0c5fb91a29742ba35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fae5065d005114bb0062dbe4aa1871619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8deaf2c0e63cfb09a37ca4d2825289620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa9feb4e7b83cd5b4ebc1a4babc7b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708444f1a0f6db7f4c3edf3ab16d8f52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a3eab68dd9aab664d88d39cc9b92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f910bdc8247e87990db31e63502324f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d753652ea340b6b0a11f33658122c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a9bf896efbef35501e0d9fb834b8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca59a95e9a5ec20eaedf79d48fb0b0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14f93bcff5a361bab7d3abd358e65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680add57bd4d7f57a2300ea09ab892a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd05fab8294929dcc3b9d2d207a36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca72cb7f9831469d728f45478bb4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521c0d89d9fe68b034c3691e173fe31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93700c9a4e872c55d9cfda855bb62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90e48983417c4c655615825683d53c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005571818cca4a5282bcf486562786b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210abaefe0bf6559bf20f8518cbf750636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca1318e5d60ce15793bff544c85d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dad29d8cb3c0b0a10288aa462f1074638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a051a95644192ab8f6957fd235cdb2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9a7a1f8eb9d39070e420415210767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30382cf3da0eb36a7020d502f6681706641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99e9b8bd5e264afc0004e294bf4466642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa45f07e8248b223210ff7face84d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a4d88481352da0d90db934828829644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef489d9364dc2c2a7971dc12e56386645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb40ca8674aa105097309e958fde283646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcad7a3a5591df59d37561cd657e1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae518c2e63c7d3638d81e694b558693648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e0ed2a73fdc4361358c68f1c8669649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c9b50cba786475ec289d87155c59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082920f6f4672dd76a6a2878a4b673c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48b1d48e4e5b826e7ebbcfad310d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1981e9b604b83d9ff42253d3e876a28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252451693c8bb6d6b33d508d0849cade654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bead44b1bd9d926d6a238f67336ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c759e48b469c1940eb027f6fa800387656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9325742a2d7de7d1f6133a82fc30302657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f81f0f53fe3c2f612eda4ab606b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f0ae05e518134a28377b5d7bee4ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49286fed6a4ca0ffcd78ea5ed71b7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72cc463ece76c9a81e0e6007b4fe89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069611951d8cdf605a2b65da9fb67c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbb0fb853d6690f2ce57b442dfea93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e6879fcbecd5e18f5bc93245eb83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2222a80e42259a8d02569abfbb3a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b16f6a65121364652dab3cd25f72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d598b4102c6c19252c2e443f6e41d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5dc41c18bae6ede65d764e42ab4dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067a7623833b519b0f1cbaa80a32c04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8cc57825ee47c8ff789550a50d93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a95eaf47da8d498cb07fc8095e5533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047340cf20efc17ec94e7a4435894de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6175e25a9bf12fca2990d9ba11569f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12a05f8171428b4d92f68c666c5172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8fd9ceb169fd5443da89454b74ddb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfcdc9ec1cd328d5401f737b984a52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dbe2f3d3e1a9a027796779e7b082e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c723063c282e6c30f670794af5ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c571672b1b6af403781302e5e1185679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f17f1917c63374c97a1de18dc80e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097e243bd28df708082cd9be16a67a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e3cbdf0ad06a887edbede3f3f802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6124eba36d23d002879a6a785dd15d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46654fc7723513261b87cef4ccdedc19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a77f2e80fd5b00c38dba52bc6ccac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307684d6ebb9c9dc0a9e49c83d3d934d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c63aa9dae38d8bc2c4d3cfe35cb9e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf72b24b67af514127a24f16edb69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4da1b8cc0b0a26b7f0ac79eb65dea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7c5e285fa231a1de4485353fd0154690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5471aaf73300808b4503ced25714691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f569840089d42c6491ddebe0075818692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689cd53b6af7cff51b9f6bdddb7026f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2c3d93e464e4c4485aa94950623d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30857c2d2c18b0fc49f3c08b0685f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17c9592571e18415ab1957bcbb4454696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d559811c6b1ca38f8ddc116d08077ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c260673014ae89b29c17dc4301f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b4d4bcae7ce12901c61f090c30c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee4917abea4d8013ff69a40cbcdaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3bbceb3c14a395f8020cdf4e8e52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbca282c2f12942e6ba9ad4cf2b32c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c74d317c3a24fcabb72152571409703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef5408371d6c7b5668515431aeb8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a683d9a5fafa429b67172faf51ee2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b806cf25a019ab9fbdfd58ea34b478706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0662ee1e308b4ae6d4102c1abb7a32e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118cb45a1eaf41e59245eb7a334bc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7faba418a01c9e0ef6a9a5e8cdb08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b191f9e0cdb7346bd0296525763e6a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d701c1008d5130501283670e68ec0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6e7b2d251c507f47b89626baa84c0712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb10db77e57f63c03ace9cd5071c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ce78c0b132e3ae9aa66da8ffa9302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc9621b692863aec18d2aa0c40b583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab95629cd24f6910255a296c6c0cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc92e8dff235f5538370f32b1446a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852471cc9efcd2ad14a94a8e3a2f3d466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662b6cbb6ff6fbc81b6b20e44337c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec4f3f097927f546290b82b1f40a028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781edf12e930efb4949fb723d106de329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5381179da1e4a5c6b58f81b733e8ac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be05f71fcb75bbb7abe60bd0797c3ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e5c1f241455868ed1effb725f12712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845d82c9cf8ce8b822131d252b4b3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a535cc90ce1677316981d8eea5c9f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bbfda15f816db610aaca25afdfd9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00777895ba9d10e5a9772da12a17c5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05439b392ba083f42c9f44f0823cf8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dceada07f24d908378b2b96e688b4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4477ae0256a1a86940579b9466000019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd57979390f14df192b4e48bac94a2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2765491d696c544889275cb2f99f6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc517993c5fc4929cced7c0dcbf76df222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85936173dd1c21f126b0777677ede823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd849734355d49a74f0245d469601c0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1f5d320e57a795e26963cf10c5f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55f4519a589152fb63af3794dd58426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b9cbc61862fcfae3cf9349119e4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d471f71e5026ddfa97859e6c8cc0a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22518bd599f230507daf9fc08407cb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77411804d05f38b3d5f54882314ae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e6690b8929f17bbaf6d91066f206831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945d86f03c4ec1b1bda273d97c967a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee735bf65bb63bdd7f147976041f38433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0e8bc3b4a193d0356e093f51482a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf29976889cd0b17fbbfc31bfb79f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134037cb92a39d899e8e390a53361536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a64e7372aa0bd0cd6c4c56e1ad7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7dbdf3f3bde2e713e6b2c7d2a180738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631eccb45d74cd823597e66a568373639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1a69c89b7d183fa5a36ff51b383240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb3bd22673fec6139330aa0ce282a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6ac804b8c6916f9c0ceec290b41f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c194cbbb15c02f0c8755fb49b9a1e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750373bb8b7ddc1a58cf8fd336c58f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd948027699e6427f6e090cff937a6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e705bc8384f1a996e1edfeee79fc87146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885bb346dff4c9fca1dc4174dc53d1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2660f23d8d2384388c3f09b46936948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f078a9f6dad17677913fad2106fe2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f862d3b4693d6e7cc412043d105250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f062b45c1bf3ecbb75da827343657f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619a8335d3447aeff39b769d3baef052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14c2fe233bd3a78de4bd5f24a3878853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3aa70c2c24ed46ab2dbe3968da81654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438998f7300ba22ef8935dcc1d20b96755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b574ce64cfce40a71e47d67d96d0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf826b0c39a66ab27925a4029d5c5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3d6da279f07c47cb5280c1efe3f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2dfc0f949e5336503f3a21dcb2e6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247820607f67fa3bdf9d5b031643e5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e712cf691f8dc7577f95edd8731ed1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf61930e9f41fc876ed126a3dba6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fb40b80c7eefe6b15e4113de27ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e11ff60c7ccbe9e5997f46c79c9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961c57ba4963a125abd0669a871298165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d52624e851b334afb15f7335671a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e4ab216649a47ba47f41cba27af8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a7887da01a55a53342bd3fc7154368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fedb6b19808c1228ecc459a671702069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca725787648b141c836ed3afd3657470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0adb0424f460227fc661c26d37c8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84fc9e81f41098cff60026331b7ae872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a36847fbbfa2285126fee69b4ffa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cd28629a78a3a32c96acea7932a3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15ae7f967ddcd2c1e5aacb186acc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80595181f74bfd478bb4e9ce51eb2e3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899e5196b87501cf3467a319616a9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04183b2a983d482fbb02fb1945c62c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c474b6e44649907269475ed73d263f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1a6250127ec721929ce8a7cd6c9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ce3c10be66c25e332bfd59bedda481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e2bf0dcdc0df03ec379d4ce234f5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298cf0e5b69eb5842c6677872594ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec24eb72def21a73269a08f3b49628284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b953b39f2611ab1f512b2b16ba9e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8157c63c9ad811375ed61421727f6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac03607e91393aec1084390233fb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c832d618aaca16a059a0d3e0b3d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fc9d3d9515e46edc6cea4e2bda6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ad95923ce5b4497243b896a51c93990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56657055599f0a04876227a8d7eeaf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4868bb11ca72dcce95f05a571ccf7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f04226f4956bd53615688884b3fd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b154ace3652e956e66a81ca2884ec9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849613b4e178ed41bd8fbabfb7ae30795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd98c006f4d4fa683e99036c4efdd6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b63d7b94b0cada5e7e2aa498fb5ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd06fb22f9f142770dbefbb6bc979b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa632a78cb3ea44556a799a36b75b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4017c503136a83f6b3fa54da5d54c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60822b6c4435136d53ba4c6b1036fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d17c508ff16a2b4d2fdc6dca6da9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c2c82cb037a1c2acc544053ee448b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8839fe984928f3cb8a6f2adeb82ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb182fde0974a1032da51a48eb1134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2265900752c68098dac32dfb62f44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610d424414ef7f05a7b80c2743b36d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd17b844e71e937d892e71d5f72f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4db430558973b716cc11f3b5ecc3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7e86d9978caf654e05932824fdc5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82534ca11d3cdc2333bd9a6ba1a15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a68493fdc28617813eaabb1a26c24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd3724a25b501df5ecea09e2de7136113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807900d475cac9c38627ffd493958e0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a425adc543a16bee68fe5f7295689115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70673b626479f1f428186fdd8f016227116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ddee6955c0b7005029df601e27d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9791905edb0e29c3c1e9668d9c07b56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256050e4c9b9e3b350a02c305a1026119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d908dd53d3d9acc16f98d6875d6b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280939384274d556f3b27c48d2472b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af439fc9eb87af8c465a9eafc6a5a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbb166342c96c8f4ba2317ca740d87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709013a0112cff92aa6c3dc23fb18d7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3de16af5ff691dad7db29cd754d39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364e63b7cf6b6cfba52781862631a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0922a1f92458e171eb4f2eb564cadc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcfaa2aa520c219c176fb8257f776e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879f078b1d88c6b61d1d2498a87114a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5632b7e7c090c6b0e8d8dd10e98afed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982c529cb3169e871de89cc8861b9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4712b15b6062b4498d098ed1a1d5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f92c223e3456f06eabaa599b7999fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5999b5a54a09dd562e8825e2bda8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f424f03f083dba0a08aa2595c8e25e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b13916a63296a78cffe3cc59a7cb27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acacd77dfccead566f6aed72183ae57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe76d3e6989aa31cdf1344c577e93f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19f6ebec898e873cdd0475040906b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a56977467226b5f60cae2d4b2c0ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c1d0e13fbb5788da665f458a2466141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c47f749a99e294c1cdedf904346bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d9b8481576feb9e0cccebf61f70b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387069481ec9a9932f4a7cd1f6dcc390144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474df27aafbc9d2232a3826e85e5102f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e70fea99c53cb785029863a746c658146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d844c7d422cbc764cebc6a5bb2b7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96919f460a1edc213793a5ba8b5108a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa1b732d70a91cf5b00a42a3ff06f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbdb96508843d14507fe9fbbe593bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04f689285a53beb96329817a4e66fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aaa9af648a6d057c0130b1569fe47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116d843f5856b0b6b585f3a43c14dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14fe610a1dbb21c9882bd37c125ebf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0067999590213dd82e3140bfd3dd10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6e0bc822af58eccdab383e4226e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79e76ab37aeae48844d094a8216575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f383c18a635a3c4d4859ce42eb1fb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d9eff5481711253a22d45f15ede8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2938cca11cfe1b98c9682efddc2955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be0f91b9b58995769c4a8b41a897f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de93ee818abaa516a7a0e93eda7d6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f91b3d09d4a96fc6c1006bdf863d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056704cedc045be7fefbb0a91c6b15d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d373bc61c63513d7f67189944fc9f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f577ef40bdac448662b7be5632ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6beacb7898e000c6ecab359b9d09cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2f1b43cbe62d67421db16c72f2541168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434d18ed43d6746eaa6d6a32bee5344169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd7d334b723d6bce769877a541989170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34410325cd1b3c098c99ffce119f843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051fc8aecd284d44b65fe745a4cb42a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb3eb12612d8c03f200822418b7f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8be8657853c9ed10e3bf5192456a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f05b1bf12c15060673044e58eeddb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ef1c15c42f86d6b3cc74761f25e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6888916f44ddbe18ce88e5e9961112177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519ab22757e5c1037816356a73112f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a754a60d2de3beb2cfc79d6c36e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1224b2084dd9ccb956c6f20928b3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3507c88bd89b4dff06550ad09e8a4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24175bddd86518293df78c04c42de978182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40b01722f7e324d0be44635013f893183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc98fdeaddb726ee68478b67052615184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15097f36b0d8e3573d7e2970b8add8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af645a439e38e752aa23a61a4919ab6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b1d160b40cb382e3fff43890874b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085efc5157d32f1ce7afe68ca33cfdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acebfaf9c74beefe82ff46bd311e1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b42e09798c5a407b7232b6a88db9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01005f2c6b408b7e82597f8426add2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82eb1d9e9203436afddd9fd064c6bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438caa20dd9aa06b4524b3d699f38b14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b85104b59b2761ccd550e084239b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b4545b8a433d4a7844db602aaebf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffababe61a17aa2c40053a8332977a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6c6628b685e3c1d5698234087b4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cc4c54d8eb99f6afba93495669e03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144bf7f15933b85402120ebf1edb6b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9ac4e32be7e49d98aa0bf9272aee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd07a1212698eb4b2a27470e640955a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7d3cad5108851fcc723d3bbed1bc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c284b78c228342e2bf2e52f7946132203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f0ac01754f7b05e2ff76954971c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba4881e63f05c115588fbcaeaf242d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3258dddec22459f2fa8c618c654a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049cc426e224afe618095223e2eadff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b361a93874950c0de345bf25faf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5b8af06be9144333f0d93a6d27cc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f2ab3ada92bc4d439e48fd9d64f02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e8fabf71d9afb3afd42ed78403c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df376d08b5ae224ae00f7cf5d85c97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca3652426936fdb3cdd83d4ee0f6de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147987394d9a3e32378badfa600893ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671bd3f27c2f8715804895864ae8ad4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00eedbd5b09b67757fdb8b8b208a22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d19d94907713229d34bb8d214d3b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a2eab88f88fb559a314be8269587a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006000b1d83bad13b7689a9ea0553e6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70b0060ceff3d5b72131099033c91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e7758bc0114deb0afb9221a587d2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344b2a5e99637f0008b0600d1390a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d670d2db21ea8ead2564eafc55d731223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24a66610051a8d69ccc5c612a7838224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069ab1f11fc9ee1bc8b45cc70e86dd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f419e4cccbee0df5375efba6e058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d19eaeac8ee55c37c29bfd4f5ef9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9b74f2c9e51a2b682c5b3c5ee41a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8917bb611946a9e3914de58fa6e001229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367764a0f3c5e699777a52df23541c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13796932b1bd283e383be706e05c2f82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288353e0daf7ef6f5ecdd5968ba1ea4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d895aa4a2413468458500b189e233233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b384ec2f2440ff8abac254afb070b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a56104890877d7be1ac74a51d6eb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dece07f104726408ed1fed980c336c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f07520626c9e1de49a9649dccf12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8454758ae889daa2d0bc01cbd94c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0e34ee0d8816474e6254ffaeea531239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300568bc15e66ccde79f2e7719d3dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9293a12a4d5119044d333174261c68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea03eeaa342be725e89d4073e2f8ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aece5b813766473f7b44bce4500bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5128cc528885d1d0ee189a6ebf329244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b43948848325f94481fd4511cca81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a9f36206af2d444b4244c8927b35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ca4fc4721bf1a15a8dbf2f653276247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa0e9fcf73fbe40e261c44fdd61403248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef173d40308f8ab4dfd45c63a9c98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997330fee3838045a7a21ddfdea4295250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec3fa64dee775bce0573842c528058251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb25972938ea1d5e87f2131b1ab1bca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0f739e7bd927cdc3707222f17bf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b851ccd30cb6c5b609676d394d0a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c8b525bfb96fa46f49257794479cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f27f1374ce57cd29805b78ceff2b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eae2830f7b35696c217be293fdddf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c582e041b131aba38acdc7f061468258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ed4e0c0b30fe0946d409dc5ce1c2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8516ba116ab29cdf470f424d216398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f10768bcc711eb8ef7554379c3b8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2afbcf9ef6f6600e04d74563b1625262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742e22b5853baa77e05e70817747f09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4e5df101d4e71c5687f7807280ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406223de9e3c0c31a14b3a2b63638e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe1f06b53da91257db3de7c961776266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33aea3be44a0fcd063f7ecab6278e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f0fc52a4e6550a919f676a6478a17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73974ada41ca25e00fb507f0da275a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b386a803b96373fb23f7c7e45a8109270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a00ccb4487ba7cd210a6fcfb26bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e8bf2b333206650ba58562542bbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd613c0ce510417aee4305927f5b641273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16af1a4d84f8ed45b520a686527d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32596b93164cb0980b71302d16cbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d3f8ea209d5d433c4e7f51d08f7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767294e4f3734cb42e10d71e8bc280d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a31e80bbbb3ce9d5e781525cec456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66908cef7f447e82531c65e5b69a415279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a5a1b75216ca8d392bab78ed51a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2ee5aab4db7ecac55fa9591c87b8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109da08ad05e6bdd70ad3a3d4b58d47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb520025926bfcd41fcc3e4843b7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f00b1c6b0778d7136e88fa051c41c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c798d70b793bceb2857b4a6d4add10285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847676d515ee9e008a2efdd60ba34ce9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f0f15e07c8602238f306e29af0d17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a510c3c43da748109184171dac7fb11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92891cd4288104feeeb59aad61b35b13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1eefda0ad4792164cd89900ba4ff4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830becb0e4a0d81852ac0b9ecd4d18c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46dee6ef4248d6240214fcb4f7db2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f392f29305e6f5fad982f2a0e5c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b43c5a84707335d6c89ac71e5b14c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e459403f03e07270eb3ac0495cab40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f3cbcfab83342a0cc7c9b1a25b6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682be8ade8d29fd2633d24893b1993297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b26716c60acf4958ec80195130a678298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218096d0d235c1228fbbe494ce7bdbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157fefcf39e2f6f130906a0cedaa4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f171b80a8be117a470f1ec595045de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0d8123b767f34ec572d1c19a8fbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5a0fdd36fd282e7179a2a950ecb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34677c30ed08a580f86fdb40413d58b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8fa066e0597e674bb55ea0398b6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad0f95578cf29fa917e9b1f99b44d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010768d392551fa811b69c1101f4b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966047769d10590ec0e1bac81a173a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df656b0b4bf6ef314cdc763b80d07d3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babf9c910e2920ca1e0801bf701cf2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3c59c42a640e6ec4d454b2267f3de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6b8b6e9dc3c3b01d71f1198c88e63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e6c155f15d9e30ebb77a13f41ab5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea373340278623f6ba82593eed4ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0446722bf812ea32a94566be0d2df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2588e624213892296b7dd36bbf6b70b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc36f8c2bd2f36cd6056b2ede9d479317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce9e01ea44a6794991181b38eec771318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497b3429efde3216aa94f7256fef4b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3443fd4cb618b650d9dfdde84ff03e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f392a3daa41335b83d739355f82a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e107b1f6a1b164369e1eb9c129d3b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150f39bf3a2a8b49e7742e94a6bd00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922050afe0703c3a9bfeb8ad0be82d7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174c9e06a80bb60acae9c54058e33f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9988a2fe6855a3e656ecb2a061f7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677b4b4111fc8f3680efdba03db29f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e33c9668a4b4c32b12e339817fbe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf515e19fd5686f359e487b23d6606329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646b769c14853fbccfd60b65e5213f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b216326bf39098c4bd636fdcfb478331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee20ec0b0a47b46d844afb1cee0d92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbccc11059780800b475ff57ee3c82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851888ac26386341f2fe2c690038894334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a685107641a07af62148bc86a02a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a0edcc153196d65f3c269abc27a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b438429d2da627c213c98375e4e2168337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cbf780679150f34e167f521a378ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b981c7bc7526e6c62d311af78201339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927231144ba2e3c2f68e6699b311a55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337cf58c045f7d7ac04048756406d28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a8b8448adc26e21c832ecec7ad70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a24668ae0cb994b8259344032249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c140c3724b0053d857abaa7fa7219f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6c2a85712d9ba5b5ec27dcd4361ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c83d05dcdf06302a86db6c6995ec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a5faccfb9ab70ac7b1b2cbb17d792347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb9953fab9d63f33dc24bd938c7756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad1ba5bd9af41f62400ad10b48f79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80d0aad47b93d050482e03d99f89b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d1d069bcd1cb59bd2bdebf9395b49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6212b6976e34fcc3693c62d6e64a2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e959640d7a52b671d2addeaa5459db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bc1e67fe91a209d15e25a3f3aacbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f7f23512671d9bb7f8c714362d82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b224348ab2908980c80d556f1ca5dcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d9aad3cfd6c912cdc7916af1ffbf9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74c2b8d8813c959da58bbc18331e94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a17c6028f29389168c47e5a7c04d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef0cff8f1af4db892caf610e2c8890360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99166342fa2fb0cd5716de5f0c96e4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27d225d2c76765135e89b9e59a15ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cab1c798870e27dbe1ef32e35ac18b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894a6ea05ed122e5ad5b0d2ef7fe6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6dfbfd01b6ed38a50156c7714cc4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa91884b515c2a596fa8874ea5922a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ea9e5abb0b51c41c834d5065fde1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8a96b7caec9a7702e8b3444006dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adddb344c610c33f93bc8f577ec458369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dcc70f2c7584cec4b88eb0d6312b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1074b7b79b1bf171433832e1fa9d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf1470278917a06c0a0f8aa408eef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faac2e160c503312da37fe2a146f30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2de4612cc78ef93fed2bed58a0678e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d749e937f60dc4f89589df9b3170ca3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c5ad6cc1276ca66d0f40f57673a19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666426fc5b05ba711260811e9f5db67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c5b8d5c71315b350c66c1ebe673a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6fe3c31912598f5355018a1e60044379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eabf8624aad0084abb84b6120a5ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d961565d0d3017857bd9f6f219cb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee39a044c64f06d68ddf3104d47f57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4769457bc9d175eea741504b3ecff3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55048ba5d58a3082c2cd8ca4d3ccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9cec37cc6dae22d0558add484b326385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce677900e90d12c7e2c25b31040e8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed401f7326bb10494fdb02f04ece6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971cc26379000fdf6bb45410859e0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c7a99953176dd20c25c3ba94c0b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd5e4cd16e2ac87533f8f44d6dfc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd8ed1bec0f4343ccf7adeebe926f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abbfbc1cb66142ebe74cbfbc5a0f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5434186c164ee4e18e9c637019acc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac0f560f5709d9cd852ca3c2695fe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8dfd5c0bce96944eb03befbf05bd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702c7a35b12f06d1ba5156a20e17a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0453b4ddca907e41801be1daf3cc0b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fa6672b55b1c3d85cbac12a2bc173398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab93537c53363379d0bfdbf8df5cefe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01111507078bf653171f2cd1bbbb803b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a8fe82332a12326384cf276e5a7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9523380967f6e1862c10fd53c5e35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b57dfb240ab610e208c839dcac3010403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fdc9fd474f19af017605b9d275118404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03facc82ed58fc7a5d1b345425140d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654613f24719cf40531a6604ce54aa17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494a666e931ffc94fdf9660628c9ba1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a3e944478c653ae155f3be36cd7ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfc854cda780572f028a3c07243376409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379d2afdbea9b76267ba682f5a0df9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d1c2f681515c8ea202a616922aa0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848885e13e65ad0c712c1abd574c80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d26bfb19078978d41797f928ab2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede96bfff072c5f5d7671aee2c66f449414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccd6e5705a8d2ebdf95096cc7de850415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d51752ddda8ef010416f07b02d923416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb66c3cb3f2f05ea6445aeb5f8175d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198186d2dbf16a2bad0cb120f339f05a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c414fc7d7f7cc622adde7a3deefa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed529c5c86fbb1362fec4a75e4d62de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e092170a733d76554fe3fd2982a82b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfcff293430cd3000e3a62f526b2da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfeecf779284f9da0b17bb2a903e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f66ef785429a863935062a0319148424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196cac7e5f2ee2068b27a5eda824b32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbd6dfa97a38f2a921b34f9e756a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f283fce9df17cd8469bdbf178a22a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523cf37e54dd405877b7f8b666571a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc02ad83fb4de7993010cc145bf079429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f4facd7043e0069b5cc310596bf72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f292394ff07b6ffe95af142d3099431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b5a33b03358b0cc2e341abc1802e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583eefa5e3d8e1a344c6d84967e286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b44354ce705147f61ac0bfe7c0996434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b48d07a96c0f6e71aaf5433f77a59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6375197fad5ca43c3a1d6b9face7c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a51da217398b35f69eb38278545321437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcdaf4286b686eca0cb55ca0c1b892438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40badb32a3ebbd87e223f5393e493e6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d298c28e955139c76b1bd6bfe559d59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebaac48468bfe3454562a37f877197441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c41ec22e679a2c5ceda691acbd2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31e3644f9ec38f703be3225e12695443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a047ccfd8b7682fc4c20cd9a5bf5c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c00e616b5cda145806c437dce7dc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf57479d0de65714713ba472e5c630446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97b4c7b4778759b31c74716872895447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd31f2a446cb2dfb12807e3e3a056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4233f695b6e135ad6b969e142dff959449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cb12a9993be21a2c0ad4f946ff470450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7df914177e44e34bd76ec09f7319a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd125eb73428a3b01ecba1bee7bcf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697abed1c2caf80dd14417dd3077bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b29e4e3a65ec712329f55179d2437454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171692ef789ceb8da13af42e5b83d12a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5a239631bea92478925568de2e38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec201e781c0fb69a259a3623e1faca1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876af88d67cde4cfed3addaee7cbe87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb6203e41fd4cb3d977b738c4534c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6adb3dd6ef3178ada6c8d75486bbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c8a7b13b00dfaa111faa6afda36a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe92c7bb7561d7e461b3efe648ddb5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1598a2584746ffeec31e42ee8c816d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da5c4f659c0481ffb3ae88c6538fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a63b895c18612b553d27c9a2c8dbae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc83c10f6dd6cd2be796d7c9f4f57d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec11f350d3a1455d8a241e9913bdb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1cc1bcf3707d9e36ae7b1cfc3660e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f1cd3097ebcb65da3262c8282673b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb01ab54f47176071e43141f58cdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a196213895e670c1ffe7e5d920bc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7230a3d480c2b49e5bdaf4af949b2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be871b605063cf65fb720a419314da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a987e8d8810336d96fdd35d18c65f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d338c8cb2fcd638868a91870dc19fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227eb64975d348aa845a39707dd9d5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598153cb15ca165702bfa78340c4af1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ee117bbfd3bb7cff5920453a63d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d139d9a5459c88d1c02c8a8d4cd1b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c9f38ddf99d0fb22d02c685a1804a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd444996621a7e649a8c9e76ebd7f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b542d7f65824cd6a1c513cd10eb119482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d41b845d616d2d561ece723c9210483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84417b491a20c5da5d47ac50ed56e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23bc0ce8ab3484975cec6823a4dd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856fab9a00c9c6e45896e14352ddde9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7223a243dbd8a4d6ce69f6ee72da3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabbdd41fa2b4dc1076dcb94be1aa2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3495ad0f07a9340800f794f4343f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58b9bd8e864f4e4082a1ccca72af4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0ef59d99a9eead1a44a051a40ad76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4460aea21e0f544ad253402610d33dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eade3d1a0ca4e528fa58abfeec4a26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d7b8577774afda57b6416f8f4837494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c578355c2225e69bdc82c4c0e7a4a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdf5b6f4ab6098bdc72c49a988b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76e0aff40a04cf67ba794bc82c48a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b37fb12c300b4d62b1fe0cbd97096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d3001b285f731806f73f2ac690667499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac4e586b7fe88468d50d74959e728500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d122544fe561216eba6f33cf03c35d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d51d49ff677a8c8998c691509daa7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb9b7dda400bb94c78461fd549d637503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f70b5430bb8287f41c83c821c9c172504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5482a62c5864da63465a6c23bd90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbb47d863ec7b848b28496be144d58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f4d0a68cacbd9225cb83d5235a27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc83d288ddba39bc86fcbaebb16dda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a790e5bee6c5fe7eb81a02cafb57c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e609594c0645201fc3e8f039e32509d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49786010f1baf90c64615c6071942a8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00ea57b71c0f7da334ac333d7111d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4006280d922c68ce1c0fa9af8c19d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65403d787167ac4f8c77d41d3b65832514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee245b42a4ab9e87bd9afb889a98ea7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e0f67e404da9a7721a0a2b3808e3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18355773947bfbefac57245d019253f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb738e2385ad96db0950f422803ec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52163eb962a25afca37e86a99799e78a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d8c08707879f072412e164c8b15b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ce754a1cad198ad65c816f9f61f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2760d91686b4e2d44c9cdb5112a0446522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4dc9e70835a37559cf81e8af254df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308be1b369f4e7466c747864b66e1d2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d6c6edc6565662e6a19d7bea69b8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01d312d69c3eea9d1b26354a9237cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb26484aa049503b039622831192f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da434070ee0194bca82e52b71bd16ac6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a64dae47e055b7ab6e0a1ba7ac205529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569192572872c28ee28b01b09d45b027530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8bd41e21927a2271afba1a03a1891531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb32c6539ad15523f3be2f4e4f3a3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2fb659a09d21271c17632252c49e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75577cb5e2fdc521048b82d4ce3e6aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0596bae6c04847aeebdfa41e152a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2970b84c63cb0ae3deec8f11b66e7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe05d5a4b78657196ae66c9b46f0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b706a496fbec65784fb2046010715538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab12967a9708ecff06a52e103f5067e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7d177ba521862dc917b59b0ba555540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078e869086d54d5ce94637d78765d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac913d3044405287879d597598fdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fae33e5bf0cb24f595bf2c577b769543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dc8106f666a9b6946dd91bc6b80f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e786c08f3c06230e3a1dda20a86c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a09d64346f8db4d3994da8902a00a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882c768ff0d556912a419da372fd0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa9c12bac2f95af3f4acedbc0a258548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34f00d6a35906114f3fefc91b1dc4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ef21a9439a9b782b2707b07a7d8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a2f00b49e59175ee524875aaca3d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aca25b8741480bacd0e5a6e934d9b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e118a2feb9807bbde46096ef159aa19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b13d875756f79cabc9e4ea81a7cca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c759f2a6b77e8328063f4006c24c252555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc04b4af799c2e6cdcdbc3f545a68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070271a3b9a3b7159c3cfc8f38d03d50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4a5dfeffc58af31856d35690cc1dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd25e79016ca23d754153d27b1c4ec7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91a4067b36ab5697142cb567f26e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c1a48c71c8a918912633fdcff56a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eee8e0ea326c5338d25b45ce5ee59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6251d903f43affad4e4167d34b3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340eb2624b0132b6ec3199d3a40b2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c96a8f1b46257170478a7d11b8a3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba15c81f1267c04460c665ba36f6c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca1e21cdb5b288a17ac5ebf19cffa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a4c2f0c98abc9b1690d2dc1b64ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc42386b4ae1101981c1862e96e47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4208a4f3d13b8c3adff9b94dc7eca6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc8d85c1f308e100eba4d30b5410e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d42b82d76a7ab658630f27360872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93977925982004e54b3b1af7845e601573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde0bcb6dbcb84e57f51a6b27f6ffa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06619a99ddc469135d690570ecab356575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823624a717091ae88e76e3c09fc08a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d5ec67dc26811d0a4083395a1afe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da0a3d208d46d065a0b553ee405747578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9032c2e54e53dd187eafa2013b8aa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ff2dc1db3b707ef5362d01bd40796580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01eb6c65655d4f9aabfa2df18ee129581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2e0f6e18f005fffb0f6dd17928b1d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789681062fb2e6f226dec28a2928dd79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83303fed98e1942b72449757a3082b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec385df7d229a86814b2e71cbfa6c46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd1a499e5041609cc231887524f40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526bf672df4f22687fb374ffc4b261a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe6974ca521ef7aee86be214407547588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff965620628868f8b71372e2dbba9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c36b4d33e75149cec5ed0ceea8e3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2586d2ff1e95d1e48b43dcd0a8dad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64531d5681a742de9f3c42fe016f4f30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f3f0511c0d17eea307dfe1682be8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2852571f8f32229d9ef78799572e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5034a4991cdddfee54c84a0abd7a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48ecff6d7091846c1976172e915e74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763616dd10200125331dee9fb901468597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326bf4ae7f907768fced63c092beeb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f23bfb29feb1ca3457527e34ac59599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8a5b533d3b5f8dfe319560dd164ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9a747e4ac026568fdc9d41c29b5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6625f3062867526017938f784c55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f5b16a9efa18f231616c3b8638c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0d2fe25187b488cdf98b0be69ae21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15830b49b8695220c6383d5547da2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e36be0281bce191e336018abbfe1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62966c45d079ec530195a2bc432b9c8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b7489dbcef2dac0c4bcd0696a23c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c3ca9be9458668a6a050cf741716609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949dee60cbea726ae34d356c9f3b182610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bd5e0d7382653f96887c832cdd681611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101a8deaa1d968fea8d06e805c2e6a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce975bb000a69cfd5c05feb757cd180613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58d86c0e2510c2dd3a00f52eb2f3a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982d7bafb66ea14e0658a3fa80f9f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b4a654a94915352b94c1cd03f44a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea860ac73a6f4562c08dc401980ec9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc91d58612de4c35154655c969a771b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1c143faaf917514dda9b0f38a985c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f2b67088677ee6ecf5989899d893620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8480198fb0d74ea1b39cedb2f5aca7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00aa38ae42b99178b5b746e17131f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3475c0e393fdfca3a7f79bb8b6333623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb33658e28a5e6db02dcbd180f2a16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de08da990866caa6ebc93372c977933625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db3a7d4a9f5649417fade4ef989ccb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3fa323f866f5a8ee6ef9e3635f559627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dede0b61a35d8d635b8cf89baec43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfe73b75938b96d3dedd78a63e30a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39030edf41ada4f734ae7231ee6c6bfb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d4851d76072d663efa1acf52d07ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aba2c07a2cd9d86e9059d45f6fc9d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67f2d3da084c0841627d64907daab0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39904b38a71e02c2513fd91d63c9d339634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6271524eb113a888e5361745aee3575635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e117e763c8a4b391c5b4896ec148f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96fd9c069cf33c7041a5c6ca21085d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d18a7808629d71b7fe0fabe570e43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c46c6a967f5ebd2bf47242ec4ad87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cffc554ee675dbecf8c9ca2fbf6b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e83371dd2a2247308b39ce571ac2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a47650b389ca543decfa2c3491e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980af7b93f11ee6cb07ebd01f514d6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c70c05a29b5075de8a00c2104a8c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedbd28d699392716faafd5d8b5cbf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d66f04921723a768a30e8c90d57f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbf8b016219fffbeb8ccaf67a3529a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db25d6af14c5d6a8bdf81b0a89c0756648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1c21d31c81d4aebca0e631c447d3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a17017fcbeec45f94dadee585a7a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94a3e57c16601579999970b8f3bd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ea18a5b13121062a8106af6e581f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1531bb7226f291ced4f8fffa1ffc15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0da3c0ec59cc121a3b86febe146fbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a055cf1e70403a383ac27a830e077655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebce47a0a44bb488f4733ee62fee78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6fdf2e733cc1da5c88964afcc3977657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a69def3367c22cd12ba75045fc12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eededbfbf304be85de0e7978abde130659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40f2d9d75959bd9616f640602c4336660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa5ceea97ce781d591a10f743ac04a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5650cb9f8a57da1a19f76a877c2a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54326e5d8366b6caabf79c2a32bf27c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f744b4f9054c515c7b2854428a58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978549d9c8c2c87d2393980ffa9e22ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02038416ad579b95c3047dc494181a18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384da88a05d2d4070a7bc393e21834f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dcdafe5263484f2783e3c95ccb524668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4420934db1f5879d7b7209de3ff7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43241e851c16141d076dfe084e59d35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bf599b3ad5f5d4f3d084b9ab86ee4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ba28258fb0d623b7fa5d979953680672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ae9bd9836dd571c3dc2e8512dbee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe377bdb4f6a512a64de57fbc17739f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701531802818ec621ff8e501a7a59db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d2179c050d5fb4cae88888d4fa98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f420f1d0880687b3eeb710b26b7467677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74135bb745163edd2f0d55e5fcbb258c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402788a2da33e90051d6211043c3c6e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36882f354ba0136a8c9522932f79061a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>