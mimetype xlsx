--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0046c37516987259c2deb2d405fa5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cba18477979873453e13b693b965d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f39d4cf9bfefec24e11dc9d5b50a3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90599285d2ac88c6b245695f620ffb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cde9ceb91227eebae56d2894bf2e2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561efbd328fd76bf1ace23941c33145c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029c2f0ea6115073b2836a9b3779b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1ca832f27f427791bd9f0bb1a17f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6f8ebb4fea207f0c4e64c1868f9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd494320129e8bd82acc7ccacd4de1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759e8d60238c48df919c089bf7cccc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3b690ba21dbf43ef25557b247aa1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2f3f11b56b0157ecd190851866af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58f94da40e7ce6e330a448cde18be014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee82d577419a58558d0bd0df2982db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87913063cc3784dcecad905424f1e10216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f10a940e6ece2d4554bc9e70b1a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b3db9ce122810c3a156d514b9d8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f9ba20074944ea5016a84d67a99619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb021004c4cc70c181089ecbf83b5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a0bcf04d3dfcca098c35352f088af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bffdad329ccd3ae21f23d87f1860f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655aa86791fc0b4e572deb2d116c7f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e2c7d2eaac6e47696bc0d46957f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c65f1a2049ea5db132c7c19271f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c0f99d2c274f250551fc56ecc8c9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec19fcde400af79379371f3bfb10b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6106ab5eb9a68fac8d761fbd72b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b805196a9dc27c6ed8d0725c7996829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986ba65c43d343f838e8325a7f2742530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880d4d379dfc24c2295afe16a4b308d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b9d544795f23bb75d38972e405d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04a8c15a3fc0b94f1703482472a35233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd2e69f1001447ce90195985fa840c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1964d0d56465a1d51511efb7850935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99b6a83d25601270cdcda7d03b1cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e57a7d6b69642d0c0f49d7a2615a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115971a3c7362144086adf06b3ce40f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d2d15eb7ce6aa48a54641831695539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb6c6706494a8756523070153411e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ad6074bc9157d5f7cea9fc22734c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3574cc28a21b405bb491a2003a7dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029683af46b85c6e647b6ded9bca10143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd0c776c92b6a7431e4dbaa496defa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c2539694d1f22c4883ad213ee40945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570620f1fca2f8bb49b661426936d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e831f448a9851107baf804d15f2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80a84fea421b1a677ac353b0893be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8b323c1f5a881d7f88699c5d031e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1161a432cf23fcf6a760f931a0ec650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16907c1cfe8bac980319b9446dbd256b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90fe8606d171e26c1b59525ac8fa752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575ba7cf9e81d4448f22978e237b6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d8ea50b1ce74bc12a07f0869cf1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1e2685a0fa6e9715accf4fe381bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f47e1243fddeaf614b704dc5b282f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64793d7865f41303c60199ed484b47657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3555103b29f8d69c4c92be96b37b3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293150ab3cadacf19af2d36875a788d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36958a7a7c12f8b47b7bc14bc28879c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e9ada87e391ffb69686feff2af48c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beeff64cf690051a7f582ce7ee8da362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a750ab7b780aa3bb7f15a66347671663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6af8b6cc27ec1ea3a3f8f9156f79964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f21dec9721ae0353c716c8545f2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd1f3ff859b3752e9d43e67d86a6aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70caa15074a8b3ede6a92e2360f9e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651c1e3e726aca1449d1b0313ecd3e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ad65dfae3316f22b52b364fc8b8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0bcb9323f134a65e92fbcc5b8dbf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e7d987736856849010d2de20a95a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7aac2e26e5312344cdc1022861ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fb392a82532f39ce35e10a553ebba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71568ded1359af28ba927fc010d5396374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7884b7484ad589b923489e1844a76d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b80d7fdd9f456b8fc29f9e92862176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f8ac407c126bdc9b6d5d97545fc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1df74903802967d9bf10f69bad5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3732271ccd988ed98045024e269e9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13129f36d3f8881c985d2af84ae24d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87006a60b060c80515efe304dccaeba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221967279da83411d973f05291753a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2df904b95b207ad26eb11b288494d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6001a04d4becfd2c94dc2c5275f67284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae11e1f83232ea38fa8faec702c6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd0c2541dcc81e746846c43f12bcaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eefa87e65e8ace93a63b2968e731f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1a508e0429ce34f2eeff42ace67b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f166997c49c355e2f38aca13a664d8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0e3e08e17fc592da02ad80e3134c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c06ab2e77bdb75fc8ce5266ac5d9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fac507db827a2415305c5e31cc55c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954fd1807cb1e52a47a5b32f1968a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee735deb51eee7faf1af8c2efd94b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2c187b8a4d1382a6b5a1674bd172595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd846ec4a42bd3cfb346c6eee91a1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7baeeb13b2484160c3022cfedc51697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f3afde5bd30428281f6868f4e647e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34dd2d6f87f20f9006c084ceb333ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd474a110a31e65d8ef71c67116fd5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bca72f04656cdceb3e482a6f6b109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a0bea4314b296b9a0649ec10e2056102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfde902944c9e8c29ed06518340b09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506a440c92ec9e3c8b27faacf425842104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90766f3fce77852afef88269dd95ebc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f33a81770b5dd06f4caf8f72bd07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71464101ee25503e52124eea7773c957107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448397fecdf3f0ab5e62aad1ad310922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc358a5271d0b007c91fedf41dd3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2067610226e5dc7683fe1895f8886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c670ce449eb6fb220c0a162ef0ec5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12d4a76c68503e9cef999c1b19b70d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e13d6f06735c79130c64e375270913113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da547942166d06bb7b699b463abfb67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce16921c148b497f1949478bbe0d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8566d492b58970c8f429f700e2e4c3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853c00b41bdaaeb71bbb41f3931ebbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b3f10128758407da24d8c1e53b160118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d95c2ba2e21e53ffe3dfff7cfa0b05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136146a8c9952e28d65ce6e5387e81b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b0353abe34159d4ba2c6369443f53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec4a89379d7a5994e89a565016f9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe129fe1c6d63d195f503574bba45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f5af707591399eb48612ffb008716124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ae79c8ec4d90fec935a78d57291c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed422685a906df17c9ee95674aa242126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa32d15cde60f4b87960ac96638038127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4219323fde18ae6bff7b6e8658b6742128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046bf336bd5eb2d2bfc78b8c055962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf69a032998bb24ada82ac57ac4d07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8823b5c4d4153da1b91a947510e5a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1c572daa626245aa63462bb494bc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7915ff2b1f571faad828dc296854133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f80a98d9aa8140d9ef4ecedb1ee3dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df815da2d03312ad85f2c79b0f502f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d28e63036ba40d868e9be39d0f017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818f44611646439e84345c612908eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb823347f2fa80c11c3ab9918f456c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240bb84ff6eba3f2edb42cbe49062c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afa69a5b0923618f96b1325d361e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d57f05a790106db57d570fde7e37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a731e758ab8258cb09955a6defa6fb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38075f374b462f00b390c63f99c04c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838baad801b66283c7692e5e0edbc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b054eef8b61c76fea1247ef754da20e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289fd5bd991d236fc1c173c92d8fb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9ba0ce8c881146dde209310a185e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff64f102f9ca92e5386e3c08e9465148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a117b7bb679bf28216c4fee2dfc808149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5c15e312df5542e6010e378f0928150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9181153e775aa3ae060277c2ecd6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b277f61df69fc666acac551761d4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a1fe9fee4d396a1a70cba9e59acb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d888b106602a70c9d418fe64b69a16d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9db5be45fe210a872f31965e00aab3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c3caf156b975c0ffb27ed18e0136e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa721c83d7158b52db2c2068d8f3e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be102d6cc61f9b3ef0d4297853a15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfbd27210e0b7a7c3a856ae4028918159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb44ecf478cb8331cd27a9989ab330160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be618013f8c3d97f4fd764c0e6125f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649daeb65eeb7f1fcec2d599298bb63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10bc0dda724b78c4e60ebd05e260b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c31ccdf3f855b925e9c509233a726a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b7c29c200d11aaeb314a5fd37599165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0ed2f3f3e9fa48e965417a32a684166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a95ef8b578c6da3ea66a14f6af2de8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4737a645ef2b2e75ef5e83c8d4f52b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f09346eee8159cf1c9a71ba3f52af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7481fcc55ff18322c1b2ab2551866170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4ba2073c8d6f94460b64b8adeaf8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925186028c4c49e5d216da5c0c9acbd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33f2e2b28c90bca4a038eb7f44639a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f693d91fbd6268685c4438a6cfe60e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8603e33f34f223bd5828ba40a1140175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfd9929bf60d3d1a6bfbd554549dc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e196adae7d513ed72fb1fabcc0222177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf334a8b78a6f8218f444842bf42f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969ccbd0f4ccd2ad9f8a7a72958f625179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4412cd5b59aea8d02845f92e897a32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b05ccb8cc091cca4d4ebead7f4959181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b0b6cf83539eb9f81bae2780fa9a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fea652fd51e888eba767c5722b055183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ded0a82330e0daf6df74054ab99840184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f9cd5e65057c6cf10862b47f4c8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2fd8be485af16e24aadc7ba388ebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94369daaa6f91f48f9b7a0e433871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb91fa0a5bf2f87d1a65874252dbf8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4764125f7ee02f8319ceb92acef68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866149608f1e3029fe2710e637a5c36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf504d56b9e9c7f21bc72c57c44a249191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489d7d5f3ba97180fad99cf2b4d9e48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb77a7e5f6534c9c287872b8502f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69c6dd4b85f846fd6cff29347a65ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544cf9daf8e73b5b1eb179d0209d6b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf48b44550dc740b542beee23eb35ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378b1eb3dae5118d8973259e504f4f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e214a97cfd0132a8e5a89d143f79cb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd5469402a107675579d21b1a66851199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17e5f70a6a6ff14a644558c4439ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe632b7ccfefe93c85a9dbbd118054201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c2a25f5317b668da994a3672b1dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33b54dd2b2128b57efb1f0f0583a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcd93e93306519a53ceab43ea5646204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc086945eeb7a449bbc43e1cfad90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b812e3aa448488976175778ca156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486c0c2a14b2cd498540cf0f716982207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9dfa6e5430ac97a9c8fe0b79a16a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa509ec281048efc40d879ad712fb276209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f599476637ab61e3a71ef8aaa95e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685b2868fa3c6ec148fb8fc635c34ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a4e62a11b87ccd81dab1c5758929212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce101851df1716e9538f4a7e7c56506213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da170b460af03cd59685454317a24032214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd26c5d1f9205efac09b20ba38465a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99332abf7bb8464d01e3f3dd8c4f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f867499d1a85f64cbe3ad5780b626217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99120396908b9d9bd309444a9c597e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ed5f7da8bd7593e4d1c51017178c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2188e7ad1c91557182fc78d9971dda4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de5244da478be5de30a4d8d651d57f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022a190c4bc399ee1b87c768396f28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463bdf3ba72d17d823b95b2657aa3a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae1bc3d1b65d640049ca7c109abe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8552202cb654f5a2e0cb8a6ea8f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277c7ec51b46c45746d6505264f768226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8fd7791156104bd96b1e769f78346227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad216cafec31f6ad64377ba110fd99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bb832f6fa105c7c356a3380e69ddf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c7844df7847e6ff881657b2ed552a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e89f88ad1e5dd0b4c3b8a21c96d8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8620ebc3c52b507cbb1ca09c4713496232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c18ec03f7a5b9f5152cef5d6e79a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f5136b0e2af9e11e6aa98e8e61dee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974c4c6a8e41746c79b75029372e35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b552e732c0edfe10f9246d26ac4f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7824d8b3b8819778741735e7666040237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961ec6f169dce0afd1dbb423882bda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262ea6b2e361c4137ff550180c49e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15a561e5464191015b3e8bad87f78d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68ec038fdb718371723dfca378caac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ad6e41861418ec7eda62fff27850242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3ca07c3e6ad69dc51cb2779c7b347243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b4eb2088e327c0127e7f57c2e6414244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ca96fd7bf25ec05c67716b900c2e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705067c8d47224c9503a72d4ab96e18f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51772bab12f41f42a4973da3bb1e53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3c19941bd9e9b49717a2a427bb60c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86bc0a1602e80ededc596d778e70e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b6ecf1a57d458aa335961d4aa1950250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397e90fcbaa24fe95a7edc767719e8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c84ee51a98bc6251a9ff951e4eacb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d2a11303aead76331215dd4be221253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b854157dcd6c67d990b50059a972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c550562bf83ae8915cccc2f84cf0f56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cdf383fb272290b115588466633ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66a182a4317c49b4b80889ddc8e1a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec272931b15f0df378f4843beb851b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d5626f7d01456f555c7c0aa184864259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be47f1c3e0fec9b02ebaaf70787e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc9b07cf31fd373fba24c69e71650261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058de41ec63981f7404923327d5c4c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c08350e1878f4db11430f64e32e42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d480dd185aab1372f932c207f40b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e569ac9a9e94aad63e56afad9be04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b74c7e9c812f14d8c54a418fef6e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31689b8aca6131e2702a77389ae1c276267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceebfea4a63ba4140dd91e3d0b6304268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1dfe89b59f1d28f6992b5ffdfdee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b441fb94a66d860399fc7ef6e9d26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fcd351ff2a091041eac9f5f83d56d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba72a0a40bf5730e09b8853d4754c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78583ed354d92cf691aaba96b8624273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8178e47cbd698f72a1c2be4deb69d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b27c0301357493269e4b3cdb0c479a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9616ebe0a2aff19ab2eb72b7cc59a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c06826109dfa3a0c420531267c7e7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cf8b3e697d9fe9bc02face368d1e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffe9b92f66153bd414b74058bac27b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed967adcecbf2ea70fa4a9a054088bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26464fbb8a318708b71db047a3a7d25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65926cc1d73bac336853714d50d22f77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e9a368b96d6e4f1de2381eea3c02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621f1143e824b0a9bc287091bded86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8745e0e071d14e3101b3852d82b474285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630a024b68a477b61a85c2e3403febc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f58d9899c82a79ca2a4e46cabc3c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc3e10d5f11c89ee121d2c19dedb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ada1b72e77852d6159f8e23e3aa5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81017fef9954eb50c6ae7f429d37a04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47877a4a851e45912267aeeb3dee41b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38835bb001dabb4ef5f3713280ece292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9560ef45128173ee37978207bbc36c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47dd18390aa38d62d2d28843d65231294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9c7ac71bdbcb213b9a2dac137d609295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cb30a567c9e189348e8959804ac5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ae6681147c73ee12564fe1b27cdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785301fb751f4a605e054b2011b88a63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c64847cf96e3a0912c19fae6eb022299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1f933bbb81d7d1c09530ced9b06d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c759a6f514f9b02ea8a28c667a48c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dcc69df60d0f4fbfd1a819713da9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57665aa1659935148be3475a03ea8d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13269fcf5113b375b63994beb1449942304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7da83dc874f9c8b74085bae390136305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5427d476113a1a6d2eef9c40c7107a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d9434eab821288e84fbd23f1780c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a356e6e37c02f39e39c40083eef2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b783da11942b1eef78312d693f06d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96079e2308b336160269d9a8b366a14d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e107c64b9b67628e4630b08d67e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aab8109dfe1438f9b323e614dd5e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47053aff75b2571502818cde60132313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18cf2ac755fe16c2848916b58a784314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3cba8875697734c9b27b969c6963315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac79cd1ed3c763e867958dc75364d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173965a524ff9131fb0fbcc2500224317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839768a404b36847281f95a5584144d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983f9ace34e55ac4b760ac713bf16c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970faf47d778f86edad8ea426ffdc483320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975cbec0c62ac6d8489a8699cd0bb5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432c778d0aef676046d154c5cf5ca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55cf58d2d57c975c6decd12f842b13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95f63c8023eb787dc932301991845e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a076c34eedf8dad33e30586bed5f817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c1b8843b2c6c4df97e79cd130d1a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742994bdeb4b99b3e6e331ecbf1c801327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099485112fd6658c89320b87adba66d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a48ad1564bdb9ecaa4f9b673d6e3c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379cf135766616c5f6d6ef7ff92ab3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd48eed7b1447057fefd2272f78c73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893fd495d540ba3b1eb16783546ede332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a4b55c814b2b29899d3e2b70d3d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5839f93ad9b9e62820e37c64d93682334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbc76e96fe41b44a369cdbdd9ccb30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40730c57a30902cf70d02c5870a6ca9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ecbdb70e1f19a73a83c0458eba45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b317f99a5fc4abaf2e17562bcfec369338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3e2516299fbebf947587c8c9895c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94b0b949e4c49eb5205c05faab34f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f222a2a3e3cf725406254a3f56994341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a12f1804b0f70ca88964b4088d3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6d0ae0b08c2f40473c2c976e1c323343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16840a97d42910f7ce1f7afe94f87e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56532c69ca24e333b19361495485957345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794f9c17736ce70a32ef88a3286b14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c77462a479fcd320b0b7d0402723347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6718f900d4cd2a1ec861647adc8c47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6db6a19e323d77d1386f273079e84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3bccfd1e4d852638f14122e259adc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711c44d4ef303cd99512f512e602ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886434059cbc1bc4c26d70fad4c3d44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96aa9a058d6b0430d5b291c4a815c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c29eeed623c10ac4ecb56e910dfd44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d6c1c8e30439ba9a1d03583478e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856698148ad8ee0688088894768b014356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976e319a5cf2a2473af3a5d4875c44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7086688d2f5a2402443f41213504d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedfbcbda58056a1a9c78bd77c95586359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a454c0ef05c63875a50ff7b5e890de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cebab7fbf20a5b5904722dfd6853d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c630a7b215c0cc1790fb6853be8dd48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838411994458e6daa41ad5286b56aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ab8d937a39b9442dd1deccd9ca28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e212b212a48f5ac43150ce83b69f67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79386c63b4ed354dea39cd83b8550a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db14709ce17205acdf32de043a91c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce783b13efda6a44ce0e876fc02a543368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fbe15714e61765c7b49fb62c59206369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32efa3ba34420cee75918bc14f2a325370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2165be48b2087bc37c38247314e72da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c669c58eb6936e45a8dbd52e363ad2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843b58803906528271cd13876238ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738be1cbcd2fd85d2b5324cf6c542b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bad95c0a850d4e75a5569e8a2e610375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697e74d9e71cea7e8b5c65d0feae40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b978a63cd5e8489d089e3272f6a266a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26348527b4f9582911750db44b98fdbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534703e8b06e37885e38489d03a75d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad146553eaf29ae39d47bd576260291a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a775521596ab6bdd9ee9c02aa33a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe41157b5020d5a122f58f94120f2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473306e6abc688ea43a299539a660c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48361cc377d2c01ea63622d2c6767a12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ff367b4f5af06be502e8cd6a44b28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a595e6b6938efbff237dae10f312c3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aa878f90198c7b8f937cdc37001e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3dd5ba8685423beca2bf5fb5dac0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38eb7bee6ea9921f51e1cfa4ad352389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f925fdc34cc0a15c66009e3d1254b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce8cf5d90b7e91d5ef0920a63af999391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dbc2c16b14515c966f6fedb491a3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bd8aa092c18dc8c9a51d50294a05d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691b45e2ad47381d90bfbbf6f1877b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683218c1487918874befae205e348aa3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f6ffc376846d134a816a7ce7705e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8f09274acdb5aedc76aa62fbe03af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963bc487ab930f96078d766324c7a5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11229a90fb920537136f1d97502da880399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae475ee5a65544fae524d95e6e1b36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944c2890bf77efa990c9420f26d223401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a69fa79662e7aa7eb8c794a23b56a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb7b62217f4e79b5040ce582b8b1fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5252ba0934c44ee646d9e5a5963c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63d17c4371bf776779b0f47dd6e591405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cc3363cf586d147ce9d6a0448855406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566460ab166cdd3eab34d8838eef7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ba45618301843cff8bfa3bb722e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9325001147176bab708cff613995fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49740392bd276a2c901c514f8d39cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269ff235abe0942f4c3b69cef242d12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d298b3042e441822f4baa42ddaa6d62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8464076ed6535e300177fdcfe999a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94002ad7c7e8b6f1b19f6bfd720ecf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357d573ac4c5ffa0256b1ab66467ccb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09d383611a2bb1a0478729a22acbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9026dc914592a9311e623bb1503d28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eea451cefbd2ef550d7acef729fa94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b84bf6c6e39b57f3fbf3bf01e0f32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378e9acde2774d299f5e0a5978532be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21dc5e09e92258e3161f8cb8d5f1b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90a4aa171f581f5481dd5f2b44e34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726e91e29ff19dfc8e69743cdbd759423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58b010dce56f06c69dfc9c5355c66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34a7bdd588517292636bb1f4c79449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c4c8b77dae1861ec75778e07bebe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47eeb8bcf5a688a5f932784217803427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b493a0d8219464b98a42b74e2d5c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b660d9d95bf7c25b1298ee553e17d7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0f22e6a80ab36e5bec9a00d480054430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532061e678c7d67e6cc40548a64aa84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362ea1e2d88bc2020721570124f2fe6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ff7df74e2bbf7f435c664ba4ef2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081956b4b8d78ba233c3e5d3ce39acf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9a18e98a02408a48c8e637069cb14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bef717e266b126fe85bde37073188436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ebbd991d709b3aaf4c19dfab00cc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a2587947725bc65ae79ff8be36d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9bb78ef68f096e1158e51b07c9d94439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ea76c050214ca0523f3cdad3b67b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7efc5be68307ec7ca795c96e4529a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b23a45e729a9c16ae67521a954767a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba93f631050bcc5e2f969575b508097443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5325d705f1c096c94a2906a6ad81444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71809f06e59b1886078229c7c6280be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17003648d3b92d03b5142c467caf5be2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713747366be46b9a50b5e9c72102f3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec107a3d4174194e5d8ea2a02dfcf4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e65519eac1d927612ed7edb9e7bd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392c2f2d5d99aa16b7f245a7d917fff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f93926b929fe99116e729569db747451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d6e904bb5cb9fd8b3d65bfe3f600f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a352e651fcc48d5a237c5a7bd2d54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf087ee1fb6e5053f2d30ef3d7d6ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db0d3d1d720755189e461b84f3bc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89bf39960e318cb5356dc90e27843456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99817f639ac754724651b798980a6be7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec07a4b9fe42378ffbe82668d59f07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a333d99ec0bca073ea742bdea5a93c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917c32b6c55ae953ea0834b945baf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e474df94cad22c89445c145b95ed370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833f7d63b4892148106b8e299b7f59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa27d6848f0505e87d1a86744d17a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7362a0468e0311de567c3befe4f470464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b61602f34d098163bddac1ca67ad0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6882cd6712a3c87dcdfddfee0510e00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f43999513df05eff2d1824f30d0f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965124b90af702ef74d5fd6b6e580b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbcf97192af9f60af85262a732c80f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d63a2fec37cb0b10abb9876ed5af8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e024d0a406215c0a3bab00d926fc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f468a847a26ef7005f935c046e23f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106ab9e83af950a7b6b78e1a54dca3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2a2cec91491346180bb74377fadbe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b49d31809783cc4dd9050bd061503d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2291cb1498be9f7b4bbcd5d7c8a1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f9ad73021d8310ddc0bffd2a074b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af6f4faa774ef07f3661ae2c0e085478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9652503c280e95dc3b880f72171f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43d912ac8d38dcf4b18f6cde94a69a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ade3ffe17f5262cf1a922e659e125481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ecfc0e39ac326583b94e46e1e5e20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad54e635c6ce2ace9b2dbae1448765483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027d4a9c187a26bfbac0228dbc122a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448e4fa0fb6c2b2e81ac12f94148dc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788c23e349dc08f9484cfec91925d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b81c3218a9cff95d9f62fab9e630e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b10081d8fd587366fcee76b1522322488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5957d958de16e394d562bf3978ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c4d43e1d82b8c9a3fbc02a984b70490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb124f3df3c85e3ba32aacd9b766b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df876f1790b70f79db084815abd09e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239915235e4d7ba0eac0cef40cf3fc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f94c09dd0e0ad9a5ffb87546b1d623494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a802a356611405babe08c9590b2380495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf8566e2fb750498f63fde6a12d3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee4826cedd23033f6dbd532a99623497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8eda9b79c82f369b96e9242b2a3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e64c1e3ae117392aa1fe59fa2314d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93fcbc839b7c13adbe1160b8889e0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2485a4b6910972185d601178552c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9aa97c5148da716f6a79d991e50e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0c6e72874137ca3b4bf5522194b81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392b415cd8d75dacc4094ed8c6180b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d556a8930a2c802fe735837cdb9b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c8a07e133c44f8b90aec4de69836506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a4f25db606d0c9f7cb5fb5681b3d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5c70eb67f80a5f0420b34da1a24f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a629aa8047534fa48bde3929bb1a5d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc699425af466af23035a34a4cf0626510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1644275f63fffe0a939c869dc3336511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cecfa22f21e98279c53ebcb6d9ce9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1b1f618364ea5aad573afc1fba756513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae22a58237c0f2197e5e208c4eb43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d6c88d2d65531503158850edd8f22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414513f29d7d3cec2c6ab7ec1e4c93c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37127cdd0e32b4239ef60ed643142e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487d4b62fbbffb4cbffa8d4fa13c193518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1970c69c66ab05b8288a712a91db78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0a1632db2263b20476be5b9863ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890939159c0e370e27697afdef109a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e2ce27ad4aa1855d4d22680dde045522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1732b19c2447d2828f305fe20264da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3d95d493a4177ce845e6715df076524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db09c57ab5ac7d638cf9bfaa8d10f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475404fb8d46122fa4c49e31a61e2d25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf547c9bc002376994493e154817c19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971a9c8bfbf0d6febf8ba633e2d9e80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e53cc844fc1e7bd487de6a6b149de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d9c2276ee27a7b0ad0e20a0ccd394530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18968102219533cffb44079a5ee0621d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a21eaf369c8dba8e67521738575a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ddadbb86cb627728f584a559bd58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b4593f1c472e7423982c1aae615c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5da0073dafffbe543a0f49bc1c1f95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b44a6f78046e23f1ed8d2b44666a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffac5f50ac0de97cb28455dd9af3e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5e5a606c6ab4c6b45e7845593ae90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22487ea426a26b5bf24876b2759b486539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baacb152e440c8185eff4a9dce06ca0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e0fe19ed48bbc7e48db55947c9a7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92591c20beaa771bd6fa95d5e373b89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15690c58338a8c03cb5d38e451f8af0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d120cc03876d35e710223bb3524a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e618ed3caeec4089e674d9a0f5d9da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202ae38191e538f514753462066780e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefc76382f81d8774c8c4145b613a04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5876d9edd063b25be6e8aba374227548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdab3e849884e7d605cd6938f8cb4f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cacadb5dd663251e978e21d147dc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52393f533092523b09a9e69a774a6633551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda95eb87aa54a1d30749b98f903d6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c12c3420e9026d3120182006e96892553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc95caff2fd4f87be2daf887f1adcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36061d3369f87bfbb061005d2f056281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a767f26b5d853e190fc176673bb020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37666fc6e4a6af947c7ac72e300f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd45aa8d18970534a16c57001508d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36750dc05c904cc17673f158a8bf9d68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b63e8a985608a0a5b7c191f7974d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b637f0338106d56561f2d8d884e685561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12361f33ec3c1169e8529742b7e2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da89b2076c3bb9435a5d1c9839a2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40af0b39e23497381cae6f1b97ee40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258abaa1b204b39c83e6abd4ef33c91b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9ed0cb5cd650afb8601859c88d90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd81c725a039ec66076a6a0d5100af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d49d4bd188de32334d4efec22d3ddb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cadd0fb04e8d2632264165b53caa3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875f4063b10e29b3d02af5d9bdc83d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238bb7e97a55f14cc37a2e0869d1aac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb09c08cad4bbda85e7e3edb36d12d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018928996cf9053dcd3e3014fcb9905c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a5bff413edee789abfac3333e049574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275b8df0804a9e15e9dbae7ac4f3c70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a4cd647934ac86d042974968a809e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfb988a0c32cbc2ffcc9ff979af216577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f3098fec7b7c7269406701009118a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af245cbef11b5bb92e9f0ce69a68319579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88133f3496a4d1713141f13766fc5ffc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dec142120f04cff65b6e2b5f31b02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad364c0733fd523ec0b277a03cdc88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702865982e3d1940322950e0265742583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd176017ae88cb917ce1af16fef2ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583683d98bc75fdfe46804b0c3c3c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1affd5ff77b8606440b876c72dc5505586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11e0c800cebbf57ccef9ad73317874587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977b3742948d5f411f7c2da3996ef0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24fe43f5586da3d5c8de61699bfeb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f843b5c2f2e41bc8c0881ac99f10aee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c72601c35b64256d03eb7307d68df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b79f8a85120f2976ad71bed7ed747592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13648c7ed9dfbf4d11404efd5e75a0d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad425fee48fb98d73c2a444a121ecdfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2925f99486ec204ce9431e1995899595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029a881f3f3aad3938159a02b58ca78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b34df33d6b3148c2be900ae0af7444597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1448c2fee93a9a757a547976ee906c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7684ba2a61fc8257a939deb4050e8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345856833ae7a784b50d80159ba4f789600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141db3f2c814e4a3299cf01e54f47cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c6adaa222b22fe6af4cc3d0ae5f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f393b7db669f8aba11ee243c8c3f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9cfa5294fb7f9dca1fb3698fc868a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad592eb0270f10a1e6053d0c72975dc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd18beed6adee8c5556f3414319b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a1bec4df1b41036e39e7700b99ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689a518f771146e2bc5717210d75363608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc88d7728c60d869321000dd1500a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8dca6f288f38b855424277fcb2e64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad6df00b4fbb40c4da3690e8cf5f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8c2c393861a72d11491da6f63f6a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964670274077a04cbcc8b5df8be447a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeb4082f13b5458455ecec19bf24f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa13e7a618781d84205eddd2b5b972615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789fca8dc3dfa4f13ae63940ed59600616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed48463ce75d4bb153b54fd60d375b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb455ca6e2bacfb9e04cdf1c9d34a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa9bafcb12c1760d1b6c1c3225e4c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8b0272702057276b9767361bea87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b5b7bd69df378cd5af742c38e101621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd60694ec9f87cde50a4d83dd4a2adb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca63ac7f1fd88687d8a9ecbc064ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08deccd90e01de2aab5163fd18e1957624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a2c8b4e3605c9bae7cbceb28cbc02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b36b11c52167a4e447ee591cdcd009626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8dd551170a8bc9ca9489272f71810627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b5e46f6480037b282d6545d6f596628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee97bbce8a7cf6b19db3fd70b77e1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16bfce02167865a024e582e8e1a15f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db37c55c952345b66b8144bbb1b0f41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0215c9ca87d2668a6382df213aeff7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50417751eeeff90217150dca608dec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf493f4b02838d5addcddac9b4c240f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f9cc2bdc1506c8099aa1a003daa3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00313c613f226dc7753c8f95f6ea1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72703461358cdc003df4631c978b609637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc07cbd04daa326a3b47eecfc06994638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb42f05eb76e8122b37b1b10048de4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331acd501f64f69df5743038c6973938640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a7ba34dbdbce5ada8a1dfd5193080641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d1d607d6fc575a5bb42e12687069642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809bc316c5a5134060a2c5e94c89f7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9969d2cbbaaa39d98bfbbe645159be1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3655f93a23140a4cc00a7cf24ef7081645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e53c5a9b793627400d61a4e448bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03c73356bdc006097db1a821ec8574647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99940afbf80470c05348425bf41d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f23b9c6984a4d8d764acfeec0553649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b6a12004d76448f32d12f3383a6ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3f495793c19797f1dee6f3962ff8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453fcca85354d4901994adf2172f99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83cdfd1119a932cec5ac182a2c2ae7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d56f9bed09460cf3ff6066ed22e03e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eec1c089e3bc2e43ff66e9fb57c65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bd64cbda972ab38b0bfa50d758f8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dcc8385d133982351d8ee31362ca3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e71e5888e6d31089477eb2e8f26f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef9403aff01c14ec54e388d717d4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a60b2ced3c52af1d8b107f8dece3f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9f331b4d529cdb5360e5e4861fc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea4c21d72bef354b1fc09349bc915f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b192bcf598a48bbed1c7a1d4dcbd24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091d398227f886d9359d2e0e1df2eca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea571a965f27d32795eaec062471c25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a2a92f4cc6c33676d393714ccb52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fc41c0c91a3123a430549da2d43f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b99c806bddd43b98e6baea74e57642668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50cfe8021724815f72d7f74d4ad90c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49d46c5cd3ef769cdfa3d6b998cc33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe7b30c3aaacf6bc298f971d7a5a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a48422229f61fff9ff1f366e26ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a00d3094d4a6443f37343a80ae73e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49fd7a667eb68b110889020797bc85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca8427c1880c42be71cde6ac6bcff1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e2c9207eb015ed500b282c968b65c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89c5817a0675ea38fc7943f65d564677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2383cb1b6a0302eb90eeac14fbdabc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d63b283a6746931c3ac2a4faba0ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88fe8bf73fcd01d7b2aaf95bcfa8ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b86439425f3b50de8b90871a0e2a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4414d3f50f29e72d9bb8b8538afa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d96dd01c2044134408408249dde486683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def69ad68cec08dfcc52eb3324fb67dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4e404bd4bf6282d5d5bb4eb929d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5476ea95e43f70073391f5bb6b563c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e369fc719dd9b05a7c95166ab65af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b9eee14fd998705b7b67b5e24ffec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b27e05939cb15aa9c822c4188d96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f1ed5ad0148b008d917581bd1e456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c757baf49069e4787d3c875ad1b7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5c4e6d38d76baf5131e5779bc1d36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf251d4982b4fd94c285b019c59e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36da748ba7e034eb6458ff01e4d201f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967424b0f440789feea71e57b51cb8c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abcd15416b5398e193ec7e16c09aab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66d970affa5215188a1dd8e63ab7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0054da3bcbec137735702d6515ca2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452bf001d5cd54f0ca1a821305c9eaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484363b4b47501b7eb199d7b44da3fc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda6da3c4e8e3c492bdfd8537e68755701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa301d02947ac3bddb4cd5999cbfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77323eab32d9116b8e28ffcfb2afb076703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a8bfba783ccdae29342db2d15b28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d0d7e33a4b61d9097172057562f14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06921b199190fc53066bc03773d9843706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e48cc4636942de7c823081963c0e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c9cd976db4d80a978003669a8763c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866f58f50c2f1a3393d65c3b8f6d988709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb721d22050110441c03166fd5f5b710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c023265d6402382c85869d376f55ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32b51ef884d232376064bcbc1e59552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5ebb739173f967800d6082cc4dcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004293552408f418996caadea5752f444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47640574b518c51d5b6083997ce2c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f6090fa29ec6dd05ddaa7002d96606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a87d6893f59e63414702f4d31b2cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba876ae60cbb43562f95c894ee644bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36040615cbb8e0a75985dba2d60a52ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032c8a61443de7dfbc8b681b8b17bbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbacc3a91a12ce7e3b7c9e017676e1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735e286455fb8b33e3df0604c050ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9908bd57b3fc6595e9a3428cad0e2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349e4a9e11f4523d7324744d60f6d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec68c54d42915af3c1aec05861649015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70cb6f51327818beaaaa2a10255c4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3314ef3799ab432041b7ebf8c9852b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d48922bd4094b0999c4679970345e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4854344f0281abb74704dd2b965a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9c325248d4aeed1ec87f570a200f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2c3dafc5190ee40a6871291802e1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb5faeb7beb6ad46e8e9e17d27ffda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af248f3e75b099c692a0dc2c7978923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a9aed81d0396fa775bd50e1079b2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486359009581b126904caadc038238125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f778e81aec2b21ad0b858967b5449c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f04e8d1cbf2ed6c0cdd16e23fbec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebef747ed9c0920f2a645061ae3b3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18c0b91b6b39e88ddacb2a6a433c9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144093845ee91259e7255db3fd2bedc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8cb3350abde9802340e229c8a85e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f697e8ede2ed044b4b1aeffebd06e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80904fe4ce112f13f3f42fc2f23d30233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab18f4333e23379e91acd80d3da6d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768da4d8686218709da57902e379466e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c047ffcc69d1b04baf5e4334a0733f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7790f8e770ddb6a5486aedf5a09d9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a7dbe264a71d0b73731c351178df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaf726b345a8e5a4ba837540b2ef5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f5a1c350c5e64f732292eaac778ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395383bf512b9fc28e0ee002071bc6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf59d9332520c94273d994e8f849f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24198b98864723e45ae0c5f6ba3b2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19f537fcf35ae466d7c39a2fa0dd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f383fa890646da3d2ea401f8a57e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03195d05ed1e8335bcc6e4a40c3f37646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffecc83e45f7e6f1c0f10260c3b00347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db09317a00feca62239ecaba6a6c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51312046e9eea2641041880ec6a79a8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2176c2d36d3fd82b272dde45e390c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399eb126c87fca07d08548d7b2d3a1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e9e23da46d381941e3566736ac0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807678c80b2e771b7d5138098d7c6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630397e5445067ccce9233e2c1bbc5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc02405fceb242f57fa871daf2a579955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44709c34bbc61403341df44051fbd5b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7252403f43919c9c704d833acbeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f09cab3847740a11693e64754a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efedfebba395d91f62ef1e602093b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab2911739653e005a7ed7c0f90bca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29841af18cbe9232f06ab67f6ab32661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe75f7a3873b9dde4b1a94bb2b01a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb12f0ee5ca756545cf100350e80a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca68d4f1d69d748edc85c6b146b6d1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4545ca0a27fffbb3b103ee3ae860b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42aa26e73e3439b4bdbe54a7dda38c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21110d64b428e24c5bbbd78c007df8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad2d433cd61a3fc3c7f4b0d8c97db268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f296ab3c532e626e1f24c3b8454a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e67f1914b92803c088788f88daff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376375cd29616f96813c24ccd38f2ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9cca5078bdb1a8d3c749bba3bcb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b363150ef7091a64126a85314ae9c4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426049dd1679bed02f44f9828462a18274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35f77eb3d622f1e23821741252880f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9d14c55cc7f0faa96d2ecd8aa637c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4892747fcb59196150c99a481f434277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440745af3bcd09ad66d45cfe678b119878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2dbc1b474392b2ae41b0dddcedc6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8f61ebcad31eb4ae1ea3ca38ef7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd29da73a546a47b8c070bb3bc893eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768c24e5a1991c37dae7f4fb3c806a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ebd012be782bbd9898de7e1b28f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cca5c6758aa258016975d89f9a26484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547962cb20a1464a081fa489cd2d17a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a6c30131d9b830091c91ce75b29ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46953fabaad69889971f6d59f102ef087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea6f53b425f04f04e3c32fc03e06388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ecb0aec4965c0b1afbab744a1811d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bc87889cfef1af269df54e6f393be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3d71d5af1bf54fbd4d307df7cdc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06af03fa58eaf5714d622b308ad29592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77339625f7e89db6bb1f95ec50b978793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce960d301f4b4f4a9f8ef05b05732994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ac4ef4023f63df3f7864e3f46e0c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776895e9abb8d2822ad6586a4e2e76e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfbb5f16e9a9c08f7ead42495e2c7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5e76c43157ffdd36eb796d6363f9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c113ced4a54bde325226ab563e5f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde244731d98263b6d2de0424762342c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f34a095df3dd7da76ec10fcc505e4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6efe6c96ad9f6e9d0a00c0cf955dfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bfb269240b1a889aaa795b91795ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d4979f99e2aac4728b25a3e078912104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb2661702e73e84a48a44b90c4829d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01186fe0d3bbc186778e8b2b4f8605cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474e27fb9e9feeeaea2ea433b826c69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f4cb375b93a797089f23c50782166108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec8631549373a020db53dc9f2675e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75ef4efaa27d59227eae9838d5df3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1918102422b9de665633290f86851111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc623a534711bb5d6986db9fe01aee3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a420c97df25028b63cc9de9c869b992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc7798f6a5092c1f53e2f3c22acfae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbf9590f49e45b6695ec948548ea1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3446a6d38bbef9b414e2609f180ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb82ae7f5e27df7e0a9e9056bb8b1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c0803bb2992fb161fe125519d2cdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682975b1442c2cb84c092c35760f0ea6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588193884da501c0ebeaf04d77dc5a36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac11aec457899634d7259f72f25b3ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd567b1820e07911c5af2ead951e94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c81f3cb17e0b98ccf055403dedb94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a19861be8244f2b6029887a2ea393d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb2d7f9cdccdd243f3f8fb72e7f9fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a2227a3af393f037d5af22b4a14a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f0c0361bb67cc903993f7e5a3cc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c17c28899e9bff7e714419029824c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3075cca5ed002389f82259edada1c45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f01fda6ecbbd964449a9e7b270c2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be1c066bd0d5e8c36c5dbed0b84523131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1716abcb6844ad466721c29e911ae2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09cf85d716683c76bc81360ca041f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647599642f67b20a6086e36f9a3eaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca62f655dc5322f1badf95745cbe4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e08a978c87a3f09a460fbc3f01d42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988699f6323c84d58073e16797be0e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725654af97c8e2a23fd85d23e7b1aba6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930ca0cf28e2ead04bf59679066d6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ae17ea6417d42d17d8768bddd8ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce4104a529dc7bdc02fc3af952cecf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721d5c792c5b887b8e386ae680901aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a3ea56a708f827bc6640e2145d69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8ad0e9b48386d161287f251c91fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9519b70683f0e06a8c56b481644c38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bb655db6e21efb277e5bc90bdd84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32dd730fb5b23e172494bab9ad9f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b984e93e405b2929eeaa0fa10413d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd0427477db81da955e24ff88f0e65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b3082686c6790a1d7f1588b9c184150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf15159bf1c8094995f86435e66df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f424a4f51d051fb5b276e9560b04d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137438940c59e106103a822fca3d9118153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefcddb57c6ca2a65c56c57490f0c30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2371c956dfa8266fd748a61f4069a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de28ed01e09885e0257c467b95700156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6430f688a3377709b6f001e6a4a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0ab977e175d081210a4c70bdd76f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd81a00d0046d6fbd76ce9f0b234e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae0ff2874dc340b889d567c3793dc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b818f71c844d22ae65c77a3cfd77f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d520bc08be4d2a0c9b9babaf0cc624162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca0f9bb0d49a01050183f7d9dda93d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcf14a861dc70190d7d7fa94643344164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc22e808579fb2ab6259a1da87c7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b3c3460c89fc476321b8a304e5204166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc646646b1c0bd799bd96867426e163167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893d7d60c80adfb45dc8e31c88c5967168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a306837dc63c6987a10a9dd8ba92c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf7515ee85772c4ea6eb6253254ecf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd14b2a3daf98135b3cbf39dd4e1ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef31fc835bfa0d302cda7e30227314172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f1340540eff6b2b330c8c38d998b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c32da7ea4b121662de6a4f47b4c03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779edb60d2acb151af082bcd1d1ff84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713c2b85c031f380750a5547a762c30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e0cf453347ac7dcf0b021d7e7022a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315b3e1c00471da5db586e99fc9292e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a827aac792ee77172ed009c1a57f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23cbeab4c239ea528b75e3516b740f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be91bd2635d61ff0a575953b2ea312181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980764e0c8ea78ec92ee45f45efc5e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571c384f9f7357043a6088c5f54ff90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87a8aecf6b03c1f24e248ec2e73823184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a744f35b90510ae4a58062dc8c7b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05a2743074946a188c8dd05b5dc02b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81f35297e51eee9323060fd17cbc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85e78744e8f007c61d41c8fc96db10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca61ee96822e5ea647ffe31a41165189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1da1aecedbc7cc1c7d37148aae616190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a8effc218a7830b7ae68e3d183f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbee2ea50ea79d13dba2ab98511b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4d78cb2c0c248c5a0f1dafcdfee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67643052c91e6e16d6d1b4ad0d927396194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42824d3a9d1940dfad0a09489d9eb8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986fd95ab25c2de1a231e3e7e156be6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4275b0da037d4f3f14718d47c05ec40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbf9df6fe81c4b366f113e3ce45777198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40dc63cc3ecc4270c93c5ee2fd1552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62ab75330f85667cb6db7fc5c4ce4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc42034611b8224276ea338d90407e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51cecdcfc46df274bf126edcb2443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee42d8fa4382ea57c5e82adef1888a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cf583b08a2936f6d6f871e9ecba5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53528a8c3e88ad12f0bc1b7db9a202205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b37d46ec42446a69c45f50310a1cbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be2a4f67b22345ac82b20a6f5c23d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34966eae24e83692c128cd361168bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cacdcf4d62bdd6d0380c9c94c63d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de07d26c9d5060b02250a82e66ed7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7182ed6312f4f347c330cec4f62c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d1510fb51fcfdb608c5952529453b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a4ad3b7b850f39d06435bdb29bd14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f82ca839dd8d43e670c6de02ce675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927bf3072ae4ddc21d25e610e3d173c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98955a23dead41371bf0627df4e76891216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc2a28806f2da18fb36e50a4e3045217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deff8c0a1e9f2fcc7db3e2f63514d2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040dfd84a550ae7711a5e59f54dd09d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4264a6b555bffc175ae74af62b48d7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba75f94f5dd74f09d9a2f4880a3f18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c3c22549090c5396d024ab387e72d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8a9b0baa25f10f26293d9d08125a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae513abe60d94af1ad714436eea8baa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd5529ce031fe0af12ba0e639e90c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ff2e51f27a6d7dfb84bd7867407a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454185dcd34fea4ac119ccf7b2acb19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a3f5ca8d73dea541e48984b0be5fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319797baeb8b5ae259fa079ee744cd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090f28e34728fab80f0f9815b085365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84dcdb1f2e5d27fc23311c590fa60a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b17384c5167bea032008c2b3445e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93139627135495e7e08586a7fdc0d82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e15fc9b749a6dbe24fd92c275605ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736c7ab787aebc1f5884d72706463a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441b27be26195541010ffba8b0161ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2e96f97fec16c73a2144d7eeeb942237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0908662d38d603164c9c4be259113b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a491c7771ef0c0cc07f75bae1f649b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b55c9ca7f863e271f4f3c219b47f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9580b99ff482ca6a3fc16f7526b06c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131c0e1eb715e71d5593942c5d6f490242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fc0d1d66e84a77cdb6fe323d41fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b8e0b9f5b5806bc1cfbc520b7debe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec134c8daed77c3c3a4cf401ce6c5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d52912d032b21d765ab4e319b6caf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217319dcd9214dec5e9e42d9c42e8976247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a04ca1ba02166b52f6743db5042fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35618b95795a5e1a8a957ade74adee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362111b015eee78f6acfb9e8efa609e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef67d16d21d4c3e2d2b006d5b9436d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7eda045ae98f55aac4c36e185e2cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358d20eea74a1847c878516c8daadb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db0ab01a0f2a3777e99bfed0192a2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3649f12def111298dd2daaa8c5bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39729b8a0f89b677cfcf9a92a3f361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de34b9465840e01de8d07573f59900a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812673bdfd3892aff7009d3e7649f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1353691448c1cdfb452dce98293dabe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b87cdb912c98322eb6a36e5cfff84c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b232e2722fef17ea7ce7b0f1ab4cb22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a86ed614dcf4b003c80503c66df3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232bb9ace58a49f1ec1cf925af01d9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc2af3b1b04fd871cbf45a20d3f4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e189c7bf62de34829f83e7f54bbb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1f6210817c2222f99b4c75571dfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa89e96d0368ba5fa7cbc18636e7aa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fece152e2adcd7f60fc5830b96b1e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306f5c14a4d3f0003f10366c50e363269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b92c3ed421e562d11e1ddd50fda9b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a437e8efd8ec0fc043a4d8179718c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29378c44773cada6f674a31f2ae5e57a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab0fa126388b4d3bdd14da13412e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb303fcdb751368eb43583c766c80ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb09cb191e73e37b2825d9693f2fcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5326fcf8e221359714f8ba79b5cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e629234f94a4b5420489fdf6923eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6a3d32311eeec1bc6097bbf1c834278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01daf2bd9e55b3b35386682b9740da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b08ae34c400ba1c24cb46b1fd47929280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5fb181a5f4a6e8980adcbf35de3ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519667fe873010d1283a3cdf66c33101282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a0d35704162d7a5839bed239fc1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294abfaa3d180e1d605ac0d20c639a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884462ccdb8a6c0032d8731e6e3b33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f569e50b4f448199ffb86c2d88ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66337e157a2521cc26972e5d971259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dbcad90381931da32cc95e3f148d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12d30fc7b249f606b44ffb61524f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318a2c4928d8fee8eb1f9a289f306a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f20f05ed68d83bc628f1cd82f55a74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff415eda1cbd18fd2ff0eaf74ba33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a73fcddf4133a7359fcc1cd19e1f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746ca440430385a5bb1c27d9b716198294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c70c9562707166faf52d2db50407295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c6ea47bdf20c3cf0ed13e7dd6858296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e73f0fb06d249571a58158fcd2294b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449e8f643cb5c1db62ad334effdc1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e140b017abf8e90c2ea1e20501c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f29bdf224f105b197e4b1d69de512300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7cd4ca5d275b3733fba0f3086039f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144609ef7f64603c8e5155849094519d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3bc64ec166390d8ba9e3ed8b6ff88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfdf54d104aaf7ded98f0f979d421a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608867b616902e3e20d983040a8b1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64342958627186540c24cc04d7aad9fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4895922d17fc0ae65d920804940919307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e46a5f8ec0d2129f172ddcadffe432308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32a42566a916700013dc2fe9581291309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849bc685a7c5d6548c2e2d5daf026c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7025f8ce956229d4d3522805a8187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc949471c3f5832358634cdc2b66b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d93189e7b079be3f557b25e32010313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cb7b4f4858cccad9361ae83a40657314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d461bfc6c07064e4f4344e48e14b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb301a6803013f83f8500ab1aedd3327316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94812c053b07029e32fe1e8be3c7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8786dff5a15ca40041e0da169f91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f4a131056696f54cc6a342c9bee31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875dd504998fbeefd46a804dd6d1ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528e9450f7731bd713063912b469ea7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ac7e582a4583657bfe7515263edcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613c1fafd27c2f04da379ec07e10b30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6c990126a3800c0eed07507257be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da22b9552d83366ca16cb18b075d5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5851b944108e6eb9628c659289b172326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b47b188e73f324c5084bb1d905b830327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55cd03af898fcd3b4c239310c323b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff8217232dd20df4bff5ad6fc8bba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac301ab7c5dd66ab6a1758c8a2b6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b444b6a59a9002575bd7a9824988e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3425cddc59531d905631c0ee22cf91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461a50ef1c6344db81a14f45b4c8501333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71591b83d6a644c8f934d223aae081334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc02f51f22cf69facfb25a08ae397335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f438ee3aa8e4c4417288ce88f7084336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e08f510b842203af58688b82070c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6cd82e663885250ef697442b5e9e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104daf1dbd177a84a0ff050c7c58ef7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ee9786d43cf91bb496d36a78f95f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219239ab4de781dc8e8bffec6fe28d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3699b79320749ddc2639cd5820f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f79f198e53745d3ef231b9d00ce1ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c903aef656069938be58d514760ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365430cc219d49b8e1c20973a0a7f1e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581029a824577573921bb4c757f083cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ecab666bc1f56153e08a7b01a198347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58767e9a647ba0a21f5f833250e27a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12028beaa046dce8c6cd32c20494550c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f40caa654330439fdc17e9a50849e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed53ae299073dbaa19f0a90e82b88d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91848599ac477b6df4e03dcb211d200352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8498ec14d06da79e5bd24e35889224353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8670efc68aba6d4d54bd6a946da8d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b17eeee42dad58975ef121b589be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7601fbf5db15ebb133e5b95e22b98e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304afa69b88a88cabd5936bb28732b84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a2822f80978b66efafc657747b0b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09158ccc1826fe21327474728270ae5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32977bb6507a9e87ea000e8ca39b69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ab5a6a6825be41a392ff19ac86614361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d46c25fa1fb7a9b358e004b8419c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b22dd303b04e02e9bd02cdbe808d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb207f226ad8df0524d9a0ddc6edc97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcb3d60976fd54cf6b286abf9ecef2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f972d464530abd98bfb2baf90548ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f643bcf37a06922f222edcb7d0a00e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b7bb3ce9af1f442e215085afe6b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4555fca612988e2169259259897f232369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754195d35699dee24ff2c9e2342ff371370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b2864c6834a414b0b6924c9213d43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88045482b89f3fc2973f347b0282438372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fade31e253179b135ae22431614c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e798ee2a55ba80834c5ccea5e4d1dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fccb9d5b31a63ab0e56a354caadd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a3858cfdaf9863a64ed52d9a12c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443106e2dfd19e42acc2f73508eb36a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336f6f9d99b1aae23349266dcaabc0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8e533a3c913008a22436ae8df0df7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358d405d64ea4c72120232d6165f03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903be98956ae3a830a83db3d395aa2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d754b1764220f1b6708ccb8e7584769382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b984421dbb7571137463152d5a5a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3315d758796f4c2404bef14dbd2ad69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc7af45aefec1f052078e1d87d60b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c2b9ed713fe6e83f28eb28bdf1a67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af90efdd70a24e02b9a173564c0f550387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebfb0ce6a5c85ea0646c314cbd56e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556b0f268db2b19c80b3eb123ab4ee1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9549c27017fa93ce183eca61a78cfd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638a41350403e0ed1daa1e8cea46c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7473677e9a3235028793621adf6e6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f41ec82c00777700912ded1f07f761393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca2acd6437382ec617ce95bf52a248394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296355f024a5bf62f928fd3b7b1abc6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2f904209c1eca0b0c1a7d02c80f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af94960c587292b04382d4f2e14f76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14efdcca91b84cabcfafc0907472b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a5c58e9ff71f6345ac3ed534dd935399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4dd7dcd7c3f00653c8a929d15dfe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f468862593d80472266d6c58f007437401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce3c2cf52062e3ab2e9e9ca7d8389402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882520e94fd1c660d39b5b88bc458a9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed373277c5519d81ab69d2256ee32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11313d016d82aa36cf027504cb26bf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3855269fa9208cdfeca50ccbfaf2399406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9887bb4afdd2ed7f92a54106cefb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8645e9b7c0b692a5311cb7baa4710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299c5265899c3a9864fbca37ba3f70c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e23a3710273acb2bc14f17e8a502d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13e779acc2cf4dae5c0324c079b7f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133c34ac51431e5e09db7011cdec9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f04b89c3cc3ee2ac90b01a66e04c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0431232f7d6ec23726907b292f493b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c69a54dcbb2c3f38f095c4b743e4d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61092f5de2715f9e9654202b6ec2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfb94056a4cb3c63a2058953ec7dd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa63d09fa3b11eb2e4327476358375418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1fbca97a9783351f2aac26fafff9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8388d21af6e051eb710eb66d9f28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa976d60df523efa0cbd7a9c28fff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f5b644c40d89adac08e6f27b5716422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31283a280ab1d71940697ea98ad41e8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d474050bb09b92fc5593a8329e39be8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de275f596ab92c039bba36db07c9da7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d0d367c1ec83ad94bffdef4261dc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad8d84c0421b787d3cddf5c069e53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dad370e764dd9d4c4f066d44c365c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b6815cc53e66c0e3e245ec7a797ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c21faf50884d84464ab9c3475f70f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf761de28cfbd7cddcd8697fddbfda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb50a7d630f654d547e5bc7568ea235432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b870f633e921733b80109c8c63dd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73d89097a0962761a9dc9039057e30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e0dc80466ab6488e6abde19c8da0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b78070677669490666b3abb8ed46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbffaf3258b97129daeb1d690a5e69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1785c93cff8bf8b7c4300862d492c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f238491acf46e0dcd1b77d290feee3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d51d1fc26f4e30e22803d728e275440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216eecb208432e56f7788d685f0165b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfdd4215a5cf3a4e322174df18185442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ead694e4e26c276d7aab3062b3834443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc89e81c2539c149fa65ab23ce228f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af42e35f4c89264c2e494741fc50e63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415d396517d45c41bfcc80ef3f8a40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c49ec36ac3fe72d72868ff6938c276447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acab7cf402a9568bc46c701f13e3e70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c762c7c1092b0706779ba182ec50c20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bb5c9fc49cd492eefcb19a6fd6327450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b3692ec000054a92c81b748e4572451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a78532d558bbeaa9c3c4b7b259b06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdda6a560af7e7ec10dc2af3872b3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d996e688e8b44e72964321ef6638bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e070a6f2467a001caf57e2ac62465455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7fdab14ee74f5e2f6da6a03e4cc0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b771e1004ef38ff19b63896e76b6499457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddbd206c331de90c383cb08a15a398458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900073e170923b87c846ea5f79a1c4f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8090bf020ef21e55b158325831593d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6309fc8e0618d45bef67d90bfea50a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471fcacdfc355ec937380201904a91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642c4a2254c75f9745f1e655e31e6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6cc2ece826e56f27e85777eec2d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1480f803e6b86f3309a9269667943e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52fafe640de085f995bcbe9228650f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3078a5a4de51a32d0d3cb11f50a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096952a13002a6712788e8a093989a10468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5419dbf7a514b8ff170a8156305a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100de509773bd0b08768208b3d694dd8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeecec2734fcb149d1d8a1399ada01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b19cd38fc704fdd0eafcc10d25d5b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db30bde7ab5313918c0c4b445c7f34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7cabd37f8834223b14b281deb7399474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02c56a4eac37912dd3dcbf9054484d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6999a9f5c4afcdb6a0e0963aafd860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d69f83038927971ca068eeeb5d4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44c62d5ea132be0cc9623620e70924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b495ff75d4f7d06c43576cc8972e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00913fc9060def4da731c14e21b4829480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab946b608e58097bf445e0e14fcadfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce3dd044a95cbba1ac15aa8aec5ffa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35689e68b2a902b1957ec36b6310dd56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bd06469071c6d8d6f772b92ca3ed8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072105174253310290fc9277a7fa8d6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e2315b4378ffd8054421890efc80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c761e8b8d032cb6946f7a61c7383b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed268e71fef2a4da85b4d665148ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6259a379d444897295fdb77a91600489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b7b7fe9d284e9758c6ce22fb6ccd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f0554b1ac78d51e3081d74af011e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114d7075adedccba8cf8504740a707492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419493ff506062bed2cb39bf036e3d0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1406b9c00488d93ed58252fc6ee95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238378b448c27cda8224dbaff6f2f583495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0158b07768f1a30d3eb18cf6235f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c018498a58f006ccf4ad814af4b3207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cb52aa6595e3b1e61dfc52e74d315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c646e54506dd4a10924c32d76482499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcfb1017edc2e398f4f6796f949846500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a960f9a0c0403aee486f32ef0b9268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46990af6d3190171fc8c6f4cce9018c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ade4a69f13c812d521dcba3de7ffb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498141b953c7337d9eec9e0852bbe4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f84eb645d72ffb7bcd922a08d36ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b120ef8ba71909dba99019872c6c4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26fdbab7f256ddb12ca9fc8e660df9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa0bec996d89000e690981093b6493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154d07327dfc045c6d643809a7245c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d025ebbbc2429ba4558b7311f6736510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0dd6ce41aae4a42e036e7f931ae51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2ba03dac0bf9a6a03b8731a60d24f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439a3b4923372e18dfba633acd38fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba787a8b5c97f437253a1febc1f51c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915f0db6b6319f1cf2b9e15133c58ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23dc7157de51c9a8c20f9aca26836c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2311970f45b6d72f375895fabea533e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643617964ddfc3552c39e5e68afd9b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f9bc90800ea0ee50df0485481f270519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38676b29be1328f36f9ea441b5597878520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14603d39c4a010153489b0cc4bad40fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d2aea3345702f04d69bc1e3d2a257522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46e3465aefe18ac34563aeec5971d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01ccc2a74768a8cd0f8f0af731459524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da676c16f2b4c47309ad36fd74caae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232845f5d00d3b152eb1791a3c8d40c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d50c906c3c85e2bb14196be6a03f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6038bd1f7059a5ba6b378f9136625d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567c946cbca093ce6da84e5f0800c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace92bd5d00dbf37d9483b95b9ef74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c5329b31af18a5cee0d191636e723531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f379b906772d3d063e7df00797bac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d312ae9c13db21060c74a04825039ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13686a8eada3fd765ac1892e3df89a9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bdf5e30db55e499c028394c4c9e77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c304f3a4635a1d2413d5b638f22a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac0ac671b5beccceaafb3fb4ea3be9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60bf44c10f86eb0b3dd0b7e5ca737538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ab055e6407b4b37bd463757c8c432539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62654fef1cfb7cf7969f864d2d8b5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7d18793098d8715ecc86a36b2cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64117acc93ab21aae178a45fca09b2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723efc4dc6b3ccdd49980e579f6d6b86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509b23d2a4185ecad24d6059681407a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2740464f158a65e471af78b67e2acef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b3c6de3094bafcd482374d8180318546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b86fa623b0afc3c55798e69cbca3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fb72419be5a610de87524f32676d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cddf6c232450135962e54e1935af1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4e0b739e1ebcf7e5d22ed21ef6ee4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55267cb9b5aa5b654083bdcfd818f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18235eaacd4435dade89893fa2d680552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e78050101638fbb7f61772d0b6aff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149897c73eac56fd458bd8609cd790554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179809a1a94605adcbd3ea4d041d28d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2bd0923ce4422c2ecf6c4c7bc2445556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48affb473b649b056cd843a62812c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242daf57dc6cd9ede1eb8728b26cabb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203fdce055ff72b6702a7169a73a50c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b373ef56a6fa8e9760c60c79cd27a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb9c799200ebf587e65a2100f7bd63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a54c10f39c54487b061b459d341e72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef117d9bae0d60e4b26786585bd22b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64bd7a05e7e5e4abcaf792e7285d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fefc295d6f79fa40970ce3e7d404e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146904bc5868d7198fd88e61651d8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab68e782e93015bcc92c544c41e577567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f8579b7dd261fd109d000002613b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6410fa39294c55c3c73da0c74f769569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812842237ce7eb09c3bb2be7579c9a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eac7b563ec05dd3449dbb2d93f7ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1f34abbfcced71c3811297893f98e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be02c0d3ec4356f7383f9b04f86ddb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ea2558ce1a9a41b0b05a23eaaa06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e19042398b70f51591d5700339348575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97211ce600a922321d280424b70981df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68518a2d852a8c4fdc3ceb748be30d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e95780582b20725ed9df93d59d423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075ebecfcc29c0beeb40016f9253612579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fd209f68fbf29aca6152583e94917580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333cdbee934eefe68a529cac949ba04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a82114499fce07c67ae0e3d3cd086c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936a755057d8dcc1c1ca3a5ff5d0704583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058537f4ee775571d34a55aa5b27a45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345dcb8c61983992db5b220abd7b2b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67531425f30c251220461ef79bde369586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3cf74dc104eb31e7133e5b1b98a02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb14f292d1a2d7a408934ad2acb2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1685dd504b25a9450e3804e8982bd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef3e20dfb2e999b68d6862293e8cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689b4064bff32009716484b0160e6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d560003787a3330c433d862f30fb04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2037db985873e9393e4aeb3c36957593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11f233c0f53f69935b9ee3b256eeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347913572c1e57f8127d76828331339b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb97e1fe4d7be54abb2ff3fc19d852b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f09ebb830307f85268fce46f861ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c567d669ee6ac9c2068e579990d95d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba171668e09ee0ab36763f2023d776599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250636d905db6abd7bdd39f2afd77678600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f801302f520db1532910d372ba6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ad090ff78efddb89e4542d45a204602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b278c1d9656ac0c7c6d75902afb75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04897a1954280d32fcecaa2bd0a6069604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e28084fde71de2f7bb2a5f7d35332605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b030909025fa25aafbaadcfbdb9f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840d76a59844ae9baf7ad809174879607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3502a46f4a19f26325e772239b4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d03c4a75560eb49aca4fda59aeeb22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929185f7ab0a4ab97aae66043a3044610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce8a30ab51aa6aff8d5c73e01df87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633577064ab9c5164184ec28cd3d0190612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc36ba9536dd0bdba3954eace442e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e16e60efcdcd8e851ac4e7843334c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75b7e3f243ed52ee3a7f5b3c6540c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f4ad1af2ecfebf091725f70c9389616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04bcd6aa01eaad8dd974061af32c54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0763c792c81a3b210a72004dc6d2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e422b2572c339e220ebc43ed69e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bf763aea5553e30822a881d98d361620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c9414adc8b3b5611d94cb022b384621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57be282f29903ad1be5aee709767239622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ab287fc17283cce3bb65cdeb761a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028db5c5af26fc7b175fcc1f73be7c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1de92827123fd09dfdef122cc0fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94009f02b546e7dbe1b635b741fd616626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd51d7f5b75e20809bddf03ac51488627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66143ec0894a90292a4cd72bae30f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca82c04e500142968c129e74f898852629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94d5100cff196da8dc6daf875a9d2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29e9f00aa8594d430c7bf4a37decce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89289873b808b239139180c32b8c28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ce8d6e831cf3b0402595b1ab6a88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2208c9e183cac8f4803f31654a4a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ad812bfd80e4c3405d41db2b96f73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdba65cf560b9781f5c221cb3580f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463819af9afa583ffa6414e6b3441d3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e25fcc405e98654d233d127948c85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96267d1d414552b894c11ec0f4ee45e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9259cb98449a23242a70aae96a51e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e281db2ea81d88826ee2729c5267d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f218def5bcd42d5b392753ae1ad0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a4147148756db7edf45cde9b083bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab75393e85d6e92b4cc6d63966373cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6389f407bc3f138aa0dbf0c9858b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534625e9cc813df7d1e7f760c5fa682646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e6b88eb7edd74975413d8b1bbca4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c1051b396d9b639aa9d96524c17d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cd928f3eafda43804d43475bb87bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ee22e90c88b62c636ebb00ad6b433650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27289350f4d04edfda6c94bff1761e1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c59fa9b3b2aa490314f8d55fdf4e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193e66130c74b39d391fe1215fed133653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f96703c2c306fb2f7a2ed9ad9a91654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa791fe7b9dbe72c531c535dd8b66d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4afb7199846552ef0477932e7feed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc7ddcf2f8081875bf12f3591bd75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4dbc001e7e52a918020ef8fd3b6fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1d8117c1774b3d8567ffcf6b2bb32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4da333c0017a707bd9a045e5d1b4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904f2d00997cc9dde142f059d8bddcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea679e04c22db90f4f08cdfc1d5a2cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9faae3f60af8c110b1b002f7344f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c29ae4a827834ef0f86d653a9d4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf60612bd0b433b541098060bbe5f25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af346811027abd655b0ab911e16433666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add60ab46968ec0df0cd8e81307cca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53e7f88fc9a454f624d2175286cc1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa586cf9d13691f8cec800ec54bc6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3ebb9dbc748f62fa3fd06c20b945670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15eb7386ea1d1b4e8efb85717cb87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f8352ef0dfaf7d4344cacec45a54f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467d8927c1282725f72121d658c659673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fabc3f45b3afb46036965b884e257e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634d0ad110266dd71068718c7c22178675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecb598f49d984fbee563b31920f591676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba586e3c89c6d6babe4a48b4f7d9ceb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed04ef3643c06a08d8dd5ef6e05985678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed6b6dcf74258d0cff7560e04f3750679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc541a2e6877ab60da3fd3d44ebbe680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>