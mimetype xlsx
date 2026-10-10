--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe08523a7a541419dd9eaa493f150351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc78bfc375df49e439e1bff37770f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048ab545f6ed338595f03c093a2cacf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d189f27e45456b1ac0865c53bfe98d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6195f0e21fd720586f1626ef9cf22c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3ad63b9a8e40aae7a911b9cd4f4036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49b22b132c87739db0308d2c3cf44d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095c6a2538e807ca44622550f61ca8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12cb618d8d01d8a249f27d7e753c299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563060b64fa1380f77a357966fdcc37a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad8a35030758fee74e6433a9ec613011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e0b7adb44964854ca04915b2595112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dacecee496c0ae3edfc34653806ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91696a33553cafd96902c9c0cc9caf6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa5424535cc3a292daada23cf6c9f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaa354d3a2e8ffdb4964d7d0f8157a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebbb22d51b1cf1911f6def2a1c010f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d231f4c4a7af50a07def1fa44b5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b877786bcd789ff31ada853a4537019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9b56a7d3d71c18961953fad7222d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a14ff2535630d6f4f76427f1d87c8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb92fb9601ca954e67ff35cd3f627c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949c04360e5ae1326bd7325aaa016423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808e5f68e6ddd353dc4973667d6ce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defa65c44a6ea1d46e52a6a4f724dcc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4d19b3817cc85c85b635b4617ebc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912498d19f550da1b4884e2abbbb2dc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b191a6d6545a71761b25e90be75bfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7c7301111b7afe0f205bf6d718be729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0786aa5ce09d0fd0c4484d6013d694630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700837283e8f4f477c62eee091aee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae4d6550cbf477b3600765a374e5fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243a923cd909c7c8af68fb2bb592a9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff22039d4fab6eb81ae78540b2cc2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b88b11b0f824ef927ba112855a6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1967415f879e07eadf2da1fddf11c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69594a1b0b2019c078f6c44cc70b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0e7f3924607338d7d06d02eb81a0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487b26ce809d3e48e0859f543064c4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67518cfb071e862a121a0a9724f5c75840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaadf7b557b6d428704339fc737bc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d82b23e1707ce3d0412b454405e29242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dbc782d3bb1ffe13ca40fd20d81cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a9744c1c4fa58108e38cd7dbf17844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eae58694f52b092fdd4dab465d53f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e28c6e52876d2047351ece972da0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141359c83d554453d3571aba1fe1bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631bd6e31f1c6268b0a3cc1ab137f0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2d0a1a7316557c12bc8d5f106d5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec605b80ff8b581f88b559050681fcd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993f633e37d3219f3d04b5f337056351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0796d19d99a3f22f1c5f292a7d8e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8430ad9b566f288fb121d32181eb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd81d5df3afc59e73de229c69fed2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328efb96e4c0cb37f7a54ed10f3cf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408c4bfc1c1ab6034f1ca921b81e8e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a17c4e1afd668a5aed4a21034923357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b03049172b61c24094845bd34b89758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9172ca7814fc287e7dada9290ea172f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecc692d410daf6078fd19204cb648460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65889d608a7fa1ff696ad220c249b5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db366957a1c8e7fe71f7c92c353a37062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8332162912c1eba744691864ceeb0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb7c23ad8636dd42f1b539e1e4187564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105389d196967c29a709fd8ef433e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0e2e7ed30f7bb7d70872ec1ef05266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c98c9c2fcfbd7ff516800cd5467d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a5f2b2c8317d7e260ebe862ff7b0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80154d5a874f116f0c32064be37d32e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df29afdcca6701203d2cadbb7dd2a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc59fc05103cd47cba814bb5fe4cdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6a87320f91b81b579c4d037615cc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b526cb33c34b4903da958ecae5f1c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7f0c3c740eaecce5b04f7e74b52774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e0fc4bfff6c3a6cb57951862fb9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22f4399978bdcfdba892a3e28d69f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2f6dcf245236222c3ddc28e6479477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69237c9ac07d05cdb6a0581ff781b1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263211092fae17191c28a6c574b73079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76c8bf5d36c28cd5c9dedf3aea00780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e247927662133e9ac58033fb41b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25735215db31cbc0b2375bac106160d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238876e49d748871ab9480e76e95f62f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06890f7b46d7c07a0bfa212310a168d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67f767c0a87ecfee4b98d279cc37285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55890feec94e5173b3c299aa93e88486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bd87c6c1d0732f10e3148f589cd0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dfc539bd0690a8a1a80fba6f1f8e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea813e54653dc01c8d34ebe3a027f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d4bab021a244edfb4297c867963e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6513346329fd436b0ba7d4a964c9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a4e92f6b01c6a11df849410e959f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0fa7791a2fb010b3dd7594aadeef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dfb906d6742464a59d54d0d357dfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5679667758ac8a4908d73f0487232c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d6feb4bc3a346e9db1cecf57f6b2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b3c3dbc1e8da2baecd588d9e21df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00885f5b7ccca57c2e07795275b4ffb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620823259c6700ac37838c76e6306799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a505866e5f5b8a04d3e33afec348100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789238278acdf2a2f7a8b6d51d9df3c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95115cfba405098aefcb0d33a90299a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368c1c4056e55ec71f21855694d2baa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40224195a89c16ad2de81fa3066826e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8f36c53885f8aca630d1e9395b570105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48402e96086dbbcfcf774afdbb904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f88e06fc172c45ab1312891788b62f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e5d4a0ae00b5872a3761b05744dc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526b3c38f9b92152d8b245308070f63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1530539f831cec3cb8f5f7a9c7672110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb8c08cb70cf41c2b3652e8cc07b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b9efbb9ea0507b984c427bf8e584112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5f91b47e974a6fceb07afa27f5ef4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366517cc765f4cd342b2e0dd70df1f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139f2118a66a98e01db640076bf4b94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f118adcbee8f250bc0cf62883def45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f64b0e001790522e85c32dcc2b720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a160dc5048648ef0c3a9ca593df4fe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c88f131146bae33358c8adbbc8005c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa45c687d1ab43a095bed91b0153f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e60c127e03fafc2223f3473023b79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ecde2c2e343303b2540fd0a140d9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1f40ba81d0c1b4ca8b2ebb1670bf9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb7cb8a4b3912eb9c4312550f5a348124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b677417e1ff1f8f2e192fe5ac1728125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc052ddc99fc88d3f8e6d663901c3643126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a288f11eb795fdb691c4b41226a5795127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a35799939b3690aba93ab509395ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f3266a60b61e47508f9b0e187b3a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20d789c7ac3f1531e861640ea75868130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f25daf3515a05674ae5917d04bef1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cab031d05a849100b81ef6a159236132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c22ac35f62e6c81a7dc1bea9685e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9712c2f986497e28d43ef7d7621663134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b639c9b8124cdbc5628113e289d0e86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec09559e8956500efa2200362780b89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6047ff72238437831aca92d226c1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f3327aed42098089d514f399ac74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae160a7537442f4bbbd7e84094fba6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44798ff21a583168663b98a42529cc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f62043b61f853f7778e29411d6939c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f4ab15ccdfbf8c52e349c12caff3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857c62c4e7b47824cea41f6b6e0cabf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acea2c372a0227d913df575585af95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae75328c8dc6891d7a6c67e20d9b65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089091e37386aa5c43f0ba896ebac268146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b0f23e094301030b58f8a2a57eae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9c71362aab8aa4794da33a9f3efab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115797407feabb83726df88e4aa87471149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958065c6e8ac9de63b29a5724b95ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70023759def499e31656308524889a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2275d3ae9c74dd35e103692150c50a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d486d8125e1df323c34c2477abb9d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680015a78ec4ae04838fa9731144a83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3949f60fcaacc706caa9e7788837b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151353dee010ff4f76fc28b05c44272156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b00933e766c5e2348f71bde73f02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320dbdca23d0d9954a3db80da7854e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16551ff8ff02ca97da3327ad9c840159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed484cacacff2f4382980e8e6d061160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b2a28879811a7a1d6e37309a732b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edfebb8f545e046713fb5ac17f2ff1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb3831d451b9e7550956d8a97d19f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d46015e00b4784f4c5da0631b6c85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27783036c06ebc9a9ddb44ca2b7a485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8f05f323f49c32a885e9e168adb93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851763fc27efeeb3aa0b7db1914500c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cea96bdf55e6553095d0d316dd6d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824e8a1bc843f79bba3bff855a8794169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79662c185ec260fd4b84da96c32753170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e22e48e62ec631bdc7198498e9b19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed3d8058165ad6ddd251d7db47c1e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1e7d252d7c16498b9e6e446a1adf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e304ba1f936d5f5726b4c5468c3eee6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef20c3752e4f83aae37a3d0c52473e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba663f3ad22734d4ff42bbc5c72687176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857683c37690c3906b446399f76f5c17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758ead4b24adce214ca5df692a7aed4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b4eb915803c7ed14d2d1b24279ae3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64854919b6b6126b456f64f1d96356180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c661ce87af644895383cc8d2cacc340181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a42c5f1a43765786e5eaa77de117e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2fc7d26c4393d3034651f5c34015183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede3cd620406fe026fe5c5a19d3999d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4afdf13d00810e6579be17222ec52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8710db308846b705e4455d68e80e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcc4ae984e408c88b27880d3cb10dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8316b245670e162319ba7d9eaa72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b08f9c535e6275d63657583daf79b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d0b2f3595e0edcaabefb96678acde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be791d3fb3e5570478053659c6420c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3f9fb290ccd3583af8c580224ee5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f97edc164e1528e70d3dfbdf6dbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a10e12477bb4b3277eb4d78df01ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f57b44389dc4d870409f64d237ace2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a75a612c21cbbab688f34b5554985196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7dfd6eec60a69ac118e89f064d00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590010f7c59b4e9d0d19696d90bd7f0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898a1073fd91f9c4944e0b24e4027f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3321c10a4494a87b22f3140838f2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827a9efc137758c354b0dd3c6eb5bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deca60d39e2cad041c45f80ac08625202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058fe0dcd0ef03e40f4c36743542f4e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266a5b0e18dabb679692275972652ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e0402c0b507d5eeee6ce9d449791205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e04b6f83b45c34ed50a2acfff7ea63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc1fd8c6e95822516f8689b3832bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a075c223184db0a5cbabf75e58ada96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb9b0b4a1587bd967e60f18b1cd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619da9fcab811087b4f28e87f33e11d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6988fcb4d187f0a839da12a18668c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1d34ab457926c2de7691396c4d68a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484bcdb11fbb4d676a108dc6af9e054213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade45b91ab9d3813d862fbd6b2e8783214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ecac50c8428cc7cb2f7566a3bce6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493537fac780457ac3051eecdaaf4e31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c17bf91093ec6dd4621c971820a7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9e13871e8b8a0edcff0124c4da026218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872d35cec959623afd2cd020dd01b70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b825e8e52a3c26ed4a411036473b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e143e7238581fb358e68ead08325b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea7c67fa45172658ccf7c95ec16b3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a05f06a5924c41bc658c7968414f2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddef77d968f893f72c17b95c7bff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d08820ae86498968fddf1b39fe6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2182bc19ed879e776dcff2d38673241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5898ee2d90f7ab1512772ca234773227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab94c0d06868bf823500a46cede919d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628f80a35d27c57d4aa3365121f464229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8a4b9db56ecf3be5df5380bb0969230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94732ddcb1ccda8e39d9e48fa0b9012b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201ea988f7661f7a349e21a95b9083232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f9ee3af2f8a4d49bc1f1f9b7e9c5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac9fdab3cce0fc5d5528b4cd895fb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365b1bb6309deea38fda7452cf7dfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa80d2becf86db9a957759a17799925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e1165183f8b7b2b5766793ebbbcc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b56cc3c4008ab773fc8bf3f40de7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1d0121af344439627c37dc982c0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8fa453555d2dc150b7be21f1657b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a88b3c1e828feb2547772e6873b22b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c7e60e041ccf90ebb15b51a67a89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ee0d36c50fcf2923dacdc0ff49f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084138946a7db5fd397b399ce142cd10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c03f72c9d69149f9fea02a4331e3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8676bc4aebe16b50e01b2bf9b42664246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b5ee97cd17cf689c12754cebc4d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381eb8261b771542629fe40e08c1d8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe30162df6ea30b58d5cfcb0e819dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3f62c6ec5d1b9c8cd54a55efc3229250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12cb9d3f990cd2b611c1e0c14d818251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c122296d10196da7f0d49c491a6b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e02fffd5cedff70dd7a8abd080f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb41b478b772997d7d08e806056400254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4ffd9d57be6221ea14060b7e103b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95bbab7a09ba07dc1dbec4d6f0f0d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f506de43c2138bd9143365a3a54c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687f5754387e4e5f5ef1bb0598ad08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091495caa97e9f8f5fb47ad44400f97e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35ce2f6868e958c968b7b57c474743260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacaa598102bfc156c78fe92fde1e91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0514407c9c3e354355cd946a47612b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ae2e8fdb7ad7e5eff87c6486bf74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abd6562327e6618017a4100887c89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5d47078ded7fa37d601c45bdae5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641dace5b61ad85820fbe985b05933266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024ef30eab89bfab2ae446bb57123f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5cd369654e6be80425d77e02014de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69716b5f8112c52bd4d695d229a920b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305ca57893eacc7966d04c55b2a339c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eb4c5eaccbc73e9d738b34ed97474271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1feaff14addf1f2be99694c5a197e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67608007471b904977a72cb9e3829e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b72d474e486a9ac5eb3e8767e2a4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a869289d2115802075bb0da0da5b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47d7973e7cc25c4eeb157e8024e8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089d90211cc5d8a4c2b6043b74cb3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f0ed048cb0444276d54e5702fda8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d92a0ae62d84acb835cd94d7575c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5db2e62e2061ce69807fd63378d4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008d039451eb8579f92933f42220bc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84072d1350233abaa281e601606d1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea53b907e7f1c8481c2041c3fdfee4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785ac20b967ba7f46ab132cb985cb69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404f802b86fd511d021fc5d0a830d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8608287caf91a7dc81fd4f2b423a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187249d53c6b337e4634ceb60ad3131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c2c1b3394f52b3dd70241036405a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60604296df5fddc0085663311d0bb3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef7fb0702f6255fc26f61907a7569290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5c94631c8af549340469a7030677291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160c9011a1ac1a3389eee57bb7a3fad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91008d381d1efa09da8756970997a28c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9928e18d4837e00da08745dc44ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d731bee672481a5c87d2c42a580dbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f8a6f4384618e36b4d2f2afd199aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048bb576aea23ebc455f3b71100a234297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b3a625812ec63b4aa0a3de09a662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e88d12515ecaeb655e605c901ea8ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf0d57d40d5060f49e389509180b63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d76f0781526051f922e9ba977d67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667663d46a9e140ed6c88fe5c785e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b495a939fe0421910e00d62ad087a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba426f01396fdd6d7b840b1fea35f0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e973533e6921e64a91d04e6668938305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3456856ed2027772c4a053d6e099e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e050c2bf5a4ae93d74e851d10f222307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1c901c82542204faf63de2ddad2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdb6b85ea5fd28c48ded261fbbc553309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7d04840ed758c41414a0257d4b881310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724f96e4bb1581032e4523d0054617311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb266a72da52d69485867240ba76cb45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181afb6f0f6cc89f60dc70a3b068862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad1ceba8d69c3bdc35229470a04e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bb100caa3ad21d532ea00109c9d91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050b4035c03d2203b05cb791a92247316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc14e4b0890e12316a1c3fae614e90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f933e807436752d1cb9cc11af9014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2530c068648a71a198660147bcf23a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730dfb2d9d5420f3ba93f2253b82e04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5bd48e8d23bf23dc0930fe7d23ff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8408ff20d21876c368dbd3bea0663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd5615c9721e689341aee5d02f635323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd08cb50ac3033554e4097ad042ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0604558c67b5d83a14ae02f9d7031c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cebf30e403a44187ca3cc69a6c55b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864cd02fa33dff42a0a2d8f26964a16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601c08c2324ccf40ebe637ffa49a37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102c7f07144c2e232d7ba9115acc1ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87368787e54d7dec9b2536daafe71f16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba08f480f6350ec1aa9af325742a7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e261f357667be3218d484ef3cd4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001321355eca680c2021b13ad9abd69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536956d7729d870afeadd9b9be91e01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb46b5fea86a809a1e892f5a7ccbfc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c156d2d18c0c5e6398077ec9d5bbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe62a4ae97aca817a77b4ff5edad30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a33087d473b60229879450c7ac11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae6c556b7d9507c9a2feb040e9ad82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f7f38b14f3e85850eb0e2304c881a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868de1396851bb27d8dae3aecec0b7d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe4e74dd1ef550e60760cf7f3924b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637ce2124f10c1390325ed605c5971343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a31fa0ad3ce1d02f4a4caf5ff0438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305736156f0744e2227b1091309984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f494f31e01b433c4231b3c2b46037346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090dab2d536bbb9d86019022f80ab6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ca41acbd599d2503802f601af4542348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a2ff496c193410256086ecbadb897349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219632eb4f95de966c5e78802bb3474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ff1e19ed2fc9cb48b3b523a538d9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889c6bf0a6c8f2c6df1783459d25c58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39818d5e95d2f310d7254f7f592874ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9ef23318f258f4d5e230aa38be16e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b86dfaab031048024018a053994a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5775883e94afb5b8b47a3770a12af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74931c5ae68be8f44c7c19b8d931a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2526b6c605eaeb1a5369128e302ea9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a2d4d782a8ed753549ab8245f13c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815a34b05a5bdd9e21445714242ce9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da09072f8e6835217e55206ab8858361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ea86de6c1777733e04d9e97e694d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb8b5c2c7eaa1ecb018dcc328786a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec19ebe23e211e2fb7ac5ddb28b59c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cae0d3e907e09dafdd6f00dc5efa27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538357b2c5cd2f3fb0e5debe6fbf7c74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473880a869cb6ced0ae2cdc0e6b00f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0185632aaf5b47d9be1e45858e736e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d38817b54ec1b5041faecf36077e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb37d74678f61b78a062b758ef831e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0c0b2f654db0ad4ac552b282f0fa2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bace2c3bfe548d09a12e5d8f43da12b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1ada47f040f90b38797033c634815373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005791944c60a5d2afa8af2081aca8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7983d0c26eac4ecddb74cfda02bea9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fdd1520d87114dad40d14683874ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee02664087413f216be4a51ca063dd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e162c55d4ddfc2f2a5547e10bab9a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c0b537c1aeb07c8a80769915d5997379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd131748cb1d950abc6f74bfa24f3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25ba7ba68a2e2f58fe3bd4f443656381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407bd71c9515de5ece836756125676382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a1ca06c34211eb62764cfb87a12e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d02777a27468954ec66abfeb9f08b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc9ce0ee08e3f4f6666cbee6495f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef54f736f0f0fd634c6a013c385a94b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03b5d93293aa2f4d7ddd96480711d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c79184a212400969ce022f9c0e84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1f4f1062d2d9bf4beb7454314f77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4f2d99f317ace2ea32ec40a0a900390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a4ae43958712dc50b077afdbd18d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3650b95514586c497776b821d29c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a680be4434082ab4618b84d58edf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb6edae268c0d93bedddec4d8c2c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7490bb91a814368299b2bf8e1f74612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee432ade374c0fe4556dd8c5421f7d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408227360ccaedbeacae21492e865ebd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9250a7dcf2afdb081792b5a865fe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca7c160186e6d74a253db63f09896399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329110a32923484ab5f071812745642400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45e2f770cc35906ef8bf571724e1ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e1ee16e81c98332aaeaac4c8ffbe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552ee47bba74af7b630959c0f85ef5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b714422aaf6787f889d6a154a71b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b254aafc4e8db22ec3be2a1f9eefd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aeff1c884d5b97291d17c5403eef8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab934ea83aade2c976025a328f29ce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda51d0a24f34b76e77e6f281225329408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8bbc5b6be9457b9a76ea1936149e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117abad60fbbd38924a3ffd50b1054d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d7ff2517e24632c177459c7d6b20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f53798651282ede93cab343ae3a569412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a6b081accd832b1a98ef82f0899c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b59ee582b4574fd7eac1602eb434414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e418f3b3ccefe830b0166392522f062415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268d8f76abd60addfe7e86e7de44a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd606f5369513d3480516aab6b179a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a352688c18b8f10e4b3463985479418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284745da70888aa730e01b7bd27494c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2829fdd4a7aa0dd5b3a23af91005ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f881e492d4b1c69518c76c0bd7c0a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74dff210c0798c20fa289087bcec1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771123266b3c9c59478a81c625ce8d1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb7155a07eadc9c2a8b5ffbba6a32c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0527be88aed93663efcbf567018685d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceec339928a8e7ff33d4ba0e45e6e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb3e8b179596b8cc0433fa142b516f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbf83ae1aa3ab12bfd3dd349908f21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914feafe0fc7f51be38fa3fdd63f34be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d8dcd495f6522b582ac762bc6a63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee228dd748c670c832a45125086ea2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99174634d05868694468b14828c4447d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d520a58d5b2d78c67d19ae8f73344d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193bbf81d5b720c1384b3776ed6dc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e64696a29b262d1ca3d828704b326435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7327af4dc1fd1108c8756bb964c2fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95b255410a5d0f576a52774de8fd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4404c24ed983897322d5070b3e49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b1552401042ed42cb9733dcde018d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b9c2e81688eef2e9d5cea94cfb55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26d8fa5d92401822449f249f6988e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1101d763bcb5cd561e0c8c0ee294442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ae068211a3b9a4a47208a579fbb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a6934a1deaef6666701991dc2fe8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159f11f643255e96f041ab7bc288ff5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a725aa3af0acf0a4ee888d5f183e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acd3f654d4371a4704322bd95b6f9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb35a80fb25ac90c768646ace96bbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c49af160d1f4c2a91050eea1286f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b646806a89ffbb62961499a583763450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569af1ac098dffb4fa77c5f2fd9dc66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cae7807189b82f40ad1fdf12494d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46772d84e07387ac41f8b0cbe9dee2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c0046be51d7c2e5d8e635c5afebda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62345e69f84fac9f8595de8e3897cfc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4d4e6cb235a848a7f86acb377f1cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e32b7c2695621c0db02a79b62572457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7efcbf1657633de30516add56ea5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762bc143fca4e16606cec54ec93f068459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dd09759365f01e93d8e6b7430357b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42ac997e3087c6226b08f67cf80376461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1238ff41aff47a84c0b69edf64302c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950080f3a8b65ec168eff8ebbc5f69d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba47f27ba0527afcc57b8485b8101464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdbc58c674d4c25e418179bf45d030465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658c1f647bf83fd200dc2440ed8b63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2a95e64cf7cee66ce7107054aedc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cb60c89554a23bfe88823de785b75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c7b95d98cb9d6e39736f60dcb8a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45469f29a2426bd7bdc3b6b46c3a9d8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6228b977628b128b5a74a1f7f659b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9550190791020a91a9907ea108869472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca05cfca56e8faa4949604995ef2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1455f21498b7f6bd435c76941515c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d406f69652b32983ca980d7faa18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f4da2b20c3da95017c84cc6ff9460476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02089a29be2afce7ac01f56e72e970477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a93e57dc2dc8d805a23ff6d60be4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707df3ec3600264e45e4f7944c547f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266020e7dc1965d51f0e607139710bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511907a5f88243bef6a9acf941340807481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5937c56f1a32591aec15300440ad41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1723f07e7786330e11c2272fd6855483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92debe9d79ea405d2d5a1e532cee10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611152c2a42e576c518610622ebeeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d958f42453ecfe5727ec3891d2495486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49073d857018ae56886a65b5732dd426487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d8688335ca90b52af077752b33273488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35be73b82415bff27c6d8d9fa7003489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb01f28d95437d9c250476fc5a1fc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f296a4ea345e0f5f34115f7d3504e8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf187a334bacfbf215281128226254c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d3e8c4256f31206a6aea8127981e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25b0a01fbd5dc3cdf80204307be3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d684c718074949864fdf05649730495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043906a07b4044a9f3304deb68292891496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f5da5f789df006ea16cf796577da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2966ca5ed2a9db5c861ad23c63934498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147437b7fb82447e60b9d835b491682499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee04f25ff9ccf480797330bc81e731500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf376715d79527692950dd76ad705b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e691b99b6d5f69e254a365e8520d355502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116da6a338b1086878a26ae1d244b955503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731588425fac63876d014e592f7641b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f15b2d7e47a9a9073dd75f5074c70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e60e421ccf8ccabfa9fd1a7722182506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa5415256cd46780eaff0c7e3b1e8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc8f59069fd256ba57452cfb3e64c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0933e24ce44f6ff01fda097e4d6b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcc2455257518dfed45a06ee4c84d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692ed965755887c8636f22b0324e46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be7a008227ee043bf29c56abcd206512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82bbd0c97927d8eff1a7536a51b458513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca3a984215cde1fe01095f66ef108c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93db8588d84ef412b9c9bf19246d71d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e90cb8843abf5652cfe2a9ed26451516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4d809d68f32e296f3eaf9ec5e14f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ca96f23c1cd685a864e7675388e6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdb4c6433a4a0d3a3a1856aca10dfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe83971fe2c796e52c98bc4545bbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eab65f8a20684d14c0d176cf4ffe72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562125f9c9ee3ac5bd6d637d9f1666522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a547be5e1c4383e7a68ae87716560523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca2ccec4cd55964cef45f954f11c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091b7eb9ef3a2d079c274d1dbd13a33525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c212225f51f0c375f595d19aa68898526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9a337294ffe5afeab16fcd838aaee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2fff6f3fe010b10fc8cb18efe1d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15386e78f181a7075e98423d37868a16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7895ac5a53ad167b8446b909f8f07b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546cfd9a771577afb717395937dfc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713790e94f53bad0c36e911753d6874532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4773d830640f75dc6154189ebab2dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e16fe90e4b982fdad34f7bed1f6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ce2246e2311b1e10af5f4fd252a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9cf799ffd4f25d7d18d5107a12d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d16674294a9157c706d18a75202dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4c4668b63a2ad2f66ffd8aca032f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69a706ed656dac76d82732752b6cb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd97cf05f2bbc00d475348ea838b76c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f837183d9e8fbcf4556b82117ad0af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b2da7ccd8c5aab7d2751bfc23e7c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d4aeca6bf29c3ddc83ab3c880e3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198213269028f172b703879e0b0dcd67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f392a0745b6e09a219b86bfc82aec8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3fa47055e242e9f1d96338fc97491546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c563ec444f61496408550f342ca57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35beb4e23bb4d8a752fec2112f7da5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c5b36fa762b5055a1c1cb6a641530549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650e2e5e74d6e8352d08fb43ed49d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb81c9cac82299fdff73560e0eeab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e03f59878d1dee2b208707c7221ab9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf7fe36f94cbcdbe434b70cdc811e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a638c45e23c74990ed68525a9e587554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf564a551f98996002a8426aa3dae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffad3c4525531813f3e41f9e11a5e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca234fc4c306720bd15795d87094c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec056b07f4a36df5bbb4eb19dbbab37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5423441af6ace950e0460267e9de274559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be38cf63ecb41e00e185b6def97c107560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8902059e32c3a713986daad76ad392f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85308fca5c63ff2ecaeacc0bb9f8a4cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644118a5b72819c0c769317077e98034563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f7e0c3cad46b4ec042b2b37c96fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089089e1c53c2413f1c84e8ff2c1c1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114ff3b089405fa421ba22e410a13e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073e6bf7baab2b31da06caf5a5afa05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc38cf828065a4a819c3bb8726ef08b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5fae47d3e648fcc72cb7f79c716e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22c4d80030349129559c1e50439757570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e035284d95a086213adbc9e18f0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13eeb89c3450fb8df4a4bf614daac9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da21618d0bfabeb41d8dbbf28e887573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df75cd5f3a74e4fb7008c22aa6b59df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135db3f502e762a6282879a2b92bdb58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca48c57200d887f47538f6ec83643a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310717cdd25f7f0a1bbe9fdf3de23e41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f9dc12bb1dbefb9d80650c83203dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0b8c212b30753276a964785a28b69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4035935b587b5a7fe5afe1854d7d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed3e0fbc8f75acb5240e2e40b7c10b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ac51d8bd1ff362a6355b3ae85753d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a3c56b3fb8028aa25d3b92de5bd6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c985527ac469129896ac3d0daf493584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacddbd6340c9836c97c45b127cb3008585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f3af87f7cf612a710dc7516e88c58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7bcff7cb78cb5de9cb60781de0f0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9add8e7384eaf0a84f28ef60f77785588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc34e4cfe655fa3aeb8bfde8a5cec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb97b11635f65ab5e4d31673baed201590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e42ebd14adf691bc780e544354ca9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a46893de3a77596fcbbb09019797592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a05f05e5a9ec79555fa412f7e86be8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7bc4d88c3ba3a919e1caf20f8005594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405c86791cb1d12f0dcd69857bdb273595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade18a490e50d865c5d8cc50bb3035fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f611e60ffdd2fa06bab0c7ef0f6bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dd38cc2e3ee8ad0188c5afee5390b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b0ce6eaca05db7cd2a94976f827d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c2dfe8aca76a18c4f07ec740381f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657970386ea873b200306d355260f50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a54bb3d4af7152077967503798fc08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72ce05499b74c20b8f30077a03c1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30ed3ee3d5c695566f5a60912624f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095798354a261b86ba6d09eb18855df2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460b58ef40c5034b4066270f911c64c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cfe634e998c183ec6d268b5863445607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a583f23ec9297a906d4bbac569ba2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d21b9ee560a3b81085e3e214db27d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46958f9c6d5d398b8d77e68728a92aca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f31126ebb1fe85f56cc4274aee296611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40accd78bfbe4f353393d44b2be7b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d431d919a0cce2e1b7b333f3bf0d3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7b4e2d787826d4c0f2fa985c2fef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce8690be3362d95c9c07a2af3130f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bf62b6036c0c5752ed91f9872f3ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a035ffb87fabe50c4f363b77755f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644f036649eaf6946c4fc5c342900fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944537036f3ee940c5fb290f3993637f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203489103a8321c41f3b75e1a5ae0091620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237ba731cff9e1673c5c28383e084a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f7b57c56510a9663ecca0130a1d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c31416be58756be48c401c67d4161623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ef7e9b269cb5999dd747ab8be0779624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f3831288daeeaaca0fab64820e963625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b3a458acf00589d66b00c580a33a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526addc432487b8995c9a5b7e30afcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0e17a0dac44ba7d8bdcf5c3a1bd86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270267e8b829576eeb235cf7ad95a65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb666980498c9f750d473e775b02b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a362ec6a36073eb5d2b0cf9a0a19d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e2a0743cb9694690bc63b65b6550632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985617ee5b29c745767969a942ea86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba579cc7c5725ccfc6d7dd8bfd1411634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd235c9fd99d2449398da9f408766e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730023a528bcdf7beee1cc1f6f0f3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ad293d06dfaa3ab29ca38aa509616637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61255900757c5c7db0e888cb891ba762638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040216f3e9daf53b884e20462be59e96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446178b665b6ad9ac0f005d014c3521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c6b2b3926758fdd7471b7f826e1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd39522287df1ca43d04858186824642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e6035ed4caf07bf0964a7f9353ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252506175326009165ac7482adb4f332644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1211362e1ca458a1ba9ce1eed8b04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012a51295f46294201b5632a5394d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf49c77474615cd90ba67a529a747e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597279ea1ad78ee81396b1d93d9c44a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273eff02ba59da6ba3887bdd8cc550d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4244247267a1a55a67f4c14502fd815650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f513cd0bd3f23157c044459c938932651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14efe503328930be8d77ceb4e23244652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2d17853b612195cb342e83a74417f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2daf2fa06af4b41983441bfe98d2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c45aa79646899bdbcc8db5a015271655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ec7681418d1b09937d6c07879331656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35934cbe7a3e9c3575b6a387aaf0df51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634c9c05aec768382f7d0ed751db0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba58dc3df32701a71832074c72988659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9fd9c891b2c0d6b184014139d8340660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c89c4ef46a0d6c3171a5fd9e3ebf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36650f0efd6c2d0f76a645c46d784c7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116562b6286fe956b1a547a8047f7422663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b703dd69a23dafcf79bbcb5ee02efe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d95d532b936e2e0ab08e8155cf1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9927aae7217633d6258ef04b1007520666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992ca5bb42c08f680952e7806fb0a11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e024bdf52f6cb1627457125d2387f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf5a5b2082511024baa16f2f99de67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c17de5be16938de675c15af253b2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f020fed5c6acba5ba9c3806d9b5d9d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fd52f8106fc3673914a8f202de710672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d282231185fcf277945d5e9a01cbcd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c8b424d12fdaf6b1ab3ced33b863b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f38889c7ce32f099ff80f5d66a289675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c3f3210fcb9c3a0ecfc2f2e311e40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919888d041d87b907624bf2594ee77bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8c20e8994d6e1491f1a11757f4e97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042258f69a456b19727587580d02b93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2dcf111367a0e7aa1b93d73a4ab0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e5d826319feefd4a453c93ffef43f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3656f6ff5fa3fa4fae5dd49bc57c2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea642fd9a528e678f3f17af6adb4d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66ae847bcb790d27532e85a445849684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed26bb2f1a78b7b191b58f1fce346dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058621255ecd6b5b1d68e29f376945b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c894105250f9621e11c9dd8f671479687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77686105828efd83d825116c03095cee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe322e8c76a53a7af8b2afd1a5963689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776e4bdd65c007e6a34b3b8b9c2b9e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a269921060f07ec04e80a825ffeb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72dfe53dab26fc9230ed11478bf3b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36288ff2ecdf8bb2cc8005865f05c27d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0eadfb0d8f571a3d0212f2a76325694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78075980ccb18675d5217a0708d564d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17a80e74b9c6360ac00a0a44652ab3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc6c371a969094079d607fe46db9b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c60996b86a187903b3c739afd1aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defadd349dd64b33f72d5696f00716f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae125e69528c290289d3f79e395022d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152d8108fb1bb64d3f36d45f1fb4219701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff7a60e6634c2bcbd9e8ed3e4c5ec0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac1c232724fbd1567352c093dde156703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb5c91c34c2f8a12c7ca93c69e51f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470bced1f3f65f6a783d101bd4f0520705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058fa62330c40cb3ebd450d7d690363706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a775b64011eda91a06ddf73299b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9ccd5982c5f253c626c48598c2b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04ac1efbbbf1fc55e17c5623e3ebd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593ac94dc1f31a8c0ca388af190087710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c751833b1b4580513a80811da4c734d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8494a23e9ce8a9976b89b947729ea0712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4c7c21ca9f593b1f2c0df3358ffdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e714dcbe1080e72d1666ab60341f89e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc73c98dd18ec209d459562a2ca4bae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a6599b21f296976c7e87843be1e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2984f7b2d597cc54c8c3f0e5a2a8865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d9485189e19f976f0ae0f2c8ed39e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c3f93951c2e74ef1c7a68ebc5e8567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d745a3996d5e2a51587fa629f3f17648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1112d03e5dad2fde78a1c08e6197329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6abab04970377af09344ba254fae9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be724d5232f192a91feb1e335b66c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf282b20ba0399d48f9752dd32a6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f17b0cb3b444f5a6c0df8f6c6ce31213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af19d07b9b4082f0acffff3ba2c495214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3996d68d9f7f957be8ef9485d29886c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6674fe435ae35563f16d7a2a91b8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f6ec306b05ec0fdafdf5d70c362317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61b52c900dc8a2baf9ff6d7dabc2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6cce779db3713ee4d20fdee5eaf9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f4b3f849484329287b174ee6b1d7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960064f854c9e6e29a52634dd82c72921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f81921032c38405d01b817c27964c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e33eae30e823c32f30f88413f2cb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144555afa067566dacf8e723011287f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c73e302cf72a0ec962e76cd5ef9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d80dac6cf0dd8ef8f3a32e730e4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511ae36403888bdd09deb891519d45127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094919b5f42b62e02078251b0b562af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216cbb19780d85ae42204fecfcbf7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d658f073d8f5a549f1f14218fc5f2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecab45383fafd62d2e0ebcc2061a9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10011381706a2dee182a1b8d76ecfb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddda05119c601f8b9637806f40aa8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743dcacdbd3cdb9c526a45944260fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448913d3b920ef3ee947572782f1193435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8936b23fd6e16a9f0bebaf270637036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d2e022adcc7cef0fec7ab91c396237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb053af4bf5b2764f8806f8b26fd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c51937a18f458f5d4451ad50753e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad437a43731b1167c6ec55286c06b0a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461091cd92a45727d70bdbf635e277b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594726884c9675c088fb43947fb0aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e00f32da98a81432f62d2751f1fd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe3d8d2a9596864a72a2e73c0f27744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2fa3fc07a886ae6a35503e33f9ab945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b013c4b41fe09616ce8a05c60f8ad4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47434ea38c6c02fd2fd96945ef62fb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ed7c82eb23d428690aff3772d33948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109a4402c4fe84449ce688449896e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325d516eb9933f6ec29240b011ce4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5635762d309f8d411674a11f507216b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d0e5b018cd0537bdfbacf8ce189cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e70c461e581136775e6db23ef6b06f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d53436d9a1e15e19aeec002da8892454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f37936d01cadb5a4e4b4b3710e09fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ddf68de62ef6e97f8a29827f1fd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab3a33f20f7fdf601cd1f75b5a18257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51bb5b71dbee4d4c44f4ae98889e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b643ce57d09f2fe6414f55d99bd42b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc499cfd5d20a4e1de173f69da2fb6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372315e5376fbd32b2243db7f25f3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf092f79c962d4c3a0bb8f8bc9da262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4df91ec84756841e04519eccce0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbaf8f2360ac310f3f93c779faa3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf426e90cb7ca5eac88154ee581e23865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca97825094d583830c19cb275269766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5782fae73225e1b0601a1ba85f73f9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e1d37f76f108a79d7c6630e862a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c6d7da79eb6d9a022a0a522b6f0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a9f822c026e4825c8019f20146aa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79462bf3c9eba16e7691d75c64026ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df2021108124e8dc8e7917e361e36072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5788d987441d694531e1e94d3d510173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f7fe1858da2ebe51459d4261c02774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5689b400a5712fa0a648f849871cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b59a9f88f14a1626a4dea9c6361e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f421baecc40f6c68cb0bfe358c1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c732b7c2abe6416426d4ac101f5f6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251d6a758d44989679532f91cf4ed579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c838732965933fbd50f5766fa0e4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4530271df126de95b9967e9b06fa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97799ca292d131e52a73c62e9bacf04182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653abe923f89e35e5a8c8eb1f9a3e5f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafda699bc04baac91df76c77be3f8a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458f1c2cfb5b0de0d2b13f7769e014e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a96d5a5ff04269b7ceca67585d7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702388a54a036acf1005f678f68a412687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec973ec32b8729079b81260ff9f1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f25227d52888b3d7c0da89b868701c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9cb1ba449af71cee2a6d0943812290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859780dc04d4573cd119ed1ceb02f95b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80d8a108cb64f5fcfa16d7b8cea8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3acd8eb6c64b7922c2f6b2c44e29b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981939241118c8d59855b205bc51c0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d1d18cf3fe43a3d4f3b57b063337a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab100cfe33e9c81f1fdc3b01cf5c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e48b795525627b11bd56a233fcdd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7c70ddbc2d2da7749c73aa44a798398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03bd756e4677a4a36095009f6fe56199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81d59e226191a5710a93cdaa6bd3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645bafd30b5e37c1e334f3d356a7e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c0523e7fb8c0091f095b2e36cb74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ff1b71846c351bc32dbd8172d40df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306cd2c0dc0f0890f28a1f7c2f12bf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cf0b81841c5f265fce4b219eac91e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4745caf0634c899df1a250aa2d38a67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b024513a3995d5d03c87e1eba662a21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039454ffa755527b4989ae5128b4b766108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00cc8043be862f6b3e2d8d3634414a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef305842d56a899fff7c094c20caab3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a47788c12190227780af3324ad17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149dd206a8ac3846faba28854940c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c40f5e868cb6178bc226eebb7825113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9ec92bcfcfcf4d5f28abb5560d5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542986450a12e8f3d4d4ef0b8d51f376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8efc654971b13907faa2805468739e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211a5066ba6a33329ab8eed16fde81c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34e2e765c1eae900698c0a33054a36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7dcd6dc4308a4dc3e0bc76918190e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627fd03138f6779bd84b87ce8584735120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c17a7473bcb0a4ee7d66efabf2a113121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbd4a4ed07fff9a6367b0bbb957c88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a10636e0eff5dda9a6db1e19278e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01832f2e5fe24636ff6e4a2d2a50ab5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf3c50bb07344429279ce92fca55b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5143bd00f709c7680917515dfc563126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77586fce0475e5e74e7f5e2b4c89b82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560719fc71466e53a2ab2e2e0a83dc94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e61747943c1b406edd85510148b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0264d9571e4520ab8caaaa3341cff40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8752f4c1aa7f52b070eff9d91fa3b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07fb10931fef6883f4d260fa0265f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63962ddf8ca0d70401d2eee26d860133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f646c67ef90d54f0a792d7314e2377134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbcdfe9f8d61160513e0dd22db267e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74801bd4cd53e4e3e5f573d8b89490e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71febdb1679ea94f5dcc8889076415ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af247dddfa5604a9f7dcdadbd43398138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16116e4494898927890809a61e4143139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c29cd501ec9d5cc5916577172032140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d56ba669b2ec6dfca0c42236f86755141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea786a4dba8425bd5e75606094a926d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1a62c6eedb3015eb34ef4b109fa8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b50c27b35243ad5f89f424d8c3b87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262707cf45f788f26edc849ccedf7bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9a1a94a9ecae18c14f9d1f996faa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ef1fa7ba5db61013ca8eb7abbcf63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669e1d1c9b09703ff25cbf63f1e208148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0fb49d78d72dc12ccf8bda96f19e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d5da50ca98d0a5d4c31e39c06e03e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72209d27ad8f393c662cca2988f3f609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb8d4d3262559a0fbb5761c2a0fecf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae59952d72e64005253a9988659c6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e24f5992243c2c270fa0eb7dd8053154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c8e8bef3331af5507f7e484e53c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a958ed82e503e4f7343c87b4c2a3fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641deafd7a3e7e08f3d6370637a2d4a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968f131efcfa7d03382f8439f69008a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee68347fa14d28f1b0102835100825159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27685a11d2e596d4532db7687962b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b127a9197d29f7ae745866d759a7bba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac80bc59bd812ed5afa0b587f8e6bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93985e67e906b56d898c008049b1e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432bd772201d9088912bc528cc037e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29352a889561ca3e81ba9ebf1aa5068165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf3a12311e0fa9dcfca5f2128b2e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ff9a57c8964bd4b2a47a290a8401167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcdb6df484b55358624ac60fe1945a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f39f552aa39b4d955c7877e55604169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a4c6610d284ffba032d432c4f2e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dedb0b24658a8660d9853ae53489c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301c7da6075508b866debc0551819d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db3d5ba5c24f61a2ca87f25d51489a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab7b082b9a49e8ed63aa5ac078cb35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4597e31422ee72da64f525ab3676598175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b48b84b0043b23f24bcc0131f356f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6f333434ddff02d351f5ee86a524177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d3b222e390f60dfbbfbfca7e9a656178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b25b8b3fa534d352dac7450040203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a8ef705488c07dfe1f0b301b47472180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cd20f4289274b56539d4a6088b555181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c1533dfd69f31aec1544599edfbcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0ae9fddd3fcce89c60673c9c0aa4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628005d9e709246e9c294a309be4d9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e2beb736407f6b73b5eff22990894185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0913e3946fcef21bd30f7caaf5e51da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77661590c5a9794c58773f538f21634187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a339ddacecde8b7fed72ba5ed02b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654f2223ff85c30275e01dcbfa7942189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa849502af5677f86b1277735413cd94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac16fde0320d552bccd59028a7826a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bf2f624e5a5d80e80f134d455faa6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a4ad7a8f62f285f2af22469edf125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b925175ca970f56d19e7b6cb49f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db950350c6bfe621beb8aed9af7355d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49549a1569509a7d19a3668051b60eaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210efdaa967d69eec1a8b1894e279dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af34a410f2ab077fbc9052bfbd3b5f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e3f6d6acaf3f914b4340d54cef34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4662a924bd321cca9863297e9e513200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbabf1178a61f617d316b980588d7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf729e7a8f6cd854d35d235f3f05442202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b377e7d49a6824585749b9ed5dbf573203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e91002f9561af02470aaf523d6cde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4c1d72b1ff158d2560c248fec3d9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4fdc576911c8e1433cdb40624c7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d588d2ebaa35083d51ff131d37edb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717972f3944fc178a725ef56d8117ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce228d1fa8e22ce46cd399305c880209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e758b0b0fa57d7b7d2e9040ea8b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd892be25346db779257cea30bba9e76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94639e0e529b0e6c14a4a489f5652a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fe20e11da48b512df46bd4913ed2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f49c7fe123cb96df6285ab2a44d3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522d8716cbecc01c75623a155390fdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bb26207c41586a1b6cfdd1d16dc93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915ae66f5f163a6a8dd50234e17efee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff986a359ff3defaad2078cc5dd8f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19ebe3f00539dee7da7723ecca11e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132218526409c01c5a11462ba6c2b4e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a7008086dcf737905dc320e674fea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908996705ae7b364682d0e5698a3cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a29b360ba0316024141df022367113223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165be533ef448e52097ccb6247c14b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac31f252c764a4d1eb22bc0d62e004225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9b68194deacb5d55c4d0b371d4878226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bde6211f5acbdbf724304be7f34498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01d94736aead98154159f8d2e2f60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0dbf41b614ac31de690b487f6e84b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad91817877d2607cb16d3aeb9c2f7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39aa34fd9666a7fa1020561b75b8b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cea2ef0ae0d5a73abf33d552daeb3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808068ab542cf0fde3cd4827da0941f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e199f5d7bc14a096f5d74ce42e838234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cbec927974263e9ca9597d71814cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f972887d555d37ca3eb82f7bba8f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832e370baf18a2c92ca3125ba13aa18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853cbf021b08a80af7937026ee7b92c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25105b1fe80eec2b892b1d3e660505239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da455c4f21b447238f93c7f91ddb0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d57feac31ea2b8379e85f19f1fe38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6cdb92b76edfd82ae6b9ead910ff9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec086f5b4c2adeec986b4861f0fe6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61e51e780a21b2dc74dd4ce32a38d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6681cce337842c419dc44b24f21de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7adf0b63f2589c87f0d7b840e48e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734431979fb83318e5651e9f3e40c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bdd20da48b8d68ae4831b87e83401248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f7f9d38662330edb06f929db59446249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8077ddc91d0bd5a3f85900d23c2d15c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e372eb203fb2210f708f4404b117f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4edeae35363adcc387e66c20dc56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a918d13fa1a15443fd6df357f018bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed40436123692234da447553425cd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd43ae53d17dd32f06fffab47dffe3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41562ee73f3bdf19ba784e7bdbf8839d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9587d99cf1184fa7fd09c50af66052257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0488c192085b929fc75bf23e4b20325258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e764a8d8428181fda4daf1f27ab8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c884b7d4abc8f41b4295cef3f80ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8da2d96d6a00185d39212a320882261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f24635a4087f24e4fa584716d3ab4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d91ab092e931db2f5a92936c1b17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194bfe56130e93379496b9c542065bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e37c15fc61e61201efe12df915223d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e65ebeb8655dc965dea16dab7708266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae4410704361fe5451a729113d1f6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a038b13b764c651740467a1bf0adf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc99d97262ecda58b44d0be33f491269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f4260ff8be54dccc1af85ecd07a0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4ba5f82cc2dbd9c8377f1b50aa8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6e7c2e155b9884ee37081241e70e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d7c89fd6b58088fa7eb211721461273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eb258afcfb5446eb9c6454943cd03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a942d777feeacb3aa1a79946939762275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe73992c8b1785ea76dbb95fde6eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09ebaef7938a07ffdabc8998cc4ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2e7ebfa60ce310c03062f68cf15e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f7c337e15f7547c4160fdde95fcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b046485269f71425b81c1f4eb152280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53130ace52b3ed6ef219b53e8b281f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ecb3922a5d1a799de40d344ab5e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7392f9b94dc050135ad2651d2187c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e408bb1dbfc38bad13a23d787d200284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d29e8af884640f37f9f9ea1dbd3df4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ed83f0f1bff12355a345e001b8e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e3b241783e7f2eaa07b8958ccc08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048263c374134bb3792eaeac9c91be60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d30bb18f3aefb2c2ac01bdd9c2e81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b691878835d896fbbbde716d568e30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d7577e3ae9344df48cce8aeeb43b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357db5a1a289fd04f27f586caa6b07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dff36805ef56255e8948158ab7bea7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6356e06e2f8bfcd8bc28d5540f2720294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e40adca61c73ec47cbdca1c3e22ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03e9fd7ca75b78e6843cf7005f8196296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc63c4e0be535f59ba336b223372a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae04a3d14b253b99fd94cab0cfb017298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf895a07c28f490cd90e768f0e9223299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf008b5bd96c732d9de60258d21c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5983854311516902dead1920a85053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b60da166b95959d8008c798dd4c056302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddfc77dfe7fc6e14aff8cd7fb98538303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8cd1f35667cc486aa7b9ea84ef23b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c93032bf54a3efecb9a13a37a277305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fe91b2a8d568e181c84954f18c33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9ea7e64d7368aa1d87d9b90ac3a01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e6f7615009aaaf6d5d9d5517b550f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a73f2b38d633bd7132c07b86232a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56fe9b6f3040846a2de6edffea15b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fed95abf650d7c58cda30c5eaa152311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388a2369a9a3a684f6467b50f55ee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aebf726429c24ab50c831768049566313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718c782a85f8b678813da125901741314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbec1d775074a4d29fe7ac771d12eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb18308bb1f19a8ff9b467b5105bac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cad78ad294baac4649098375dd8ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc44e8d389eee40422a861766f801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de92ec9f7bd941cfdf696f078a78bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f3f56bfe5ad1a3ab173488c234f80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a245d69d26df0772fc0bd5147acf92a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522f22b4d6d809bb69b902d90e399a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf115269c9387e312f96e7f1bfcb947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8676d63c22535b360fc48a3d8c78d19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d0e11f01dda90ed88d6442eddda25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d779acb926acc155aad1e7ef8f3dc9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bffb80592070a30ae89ecc5738215327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b12d6bcb3a635e498cc370f077e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeba68b6718dd763117a02fb18bd19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b4d76a56dd36a625a566be505cddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f957765cfb9b1649c848bc931fde6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c47ca011697c85e44dabddc6463b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdb858c7e631a530dd0814a61db682333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5f244dd4fe38d66c98662076c3f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9335abac5d6f94129b6d029a0f09c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90005c47bfeb7e6eb53c807d3984c03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa6e74e91ab35260deddc0eded2727337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa26d96d46eff17768b0840867a730338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07371f8f1bb4dbbd16c30ba808125d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d31cc9e069a67dec269f29b2c17a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b1891d6ac2f08c21ad54863b54d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc588d15ce876f412bafca9475228df6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def03f149eec5677406859d29b451dc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0192054d5db8538117f8856961598f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de0cb77de680c092677088dc68866345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930826f2e12c75f238f1cc2bc1f5e64b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffad6be681ca7c4941f513e85e215b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc357ed87116eadc3f7e14e67800289a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07729e12fee382c49707e2fcbed41cc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca6ab98ab2fa7ddca3cf89b22080b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26acd0f05a9e03087d3a612412e5b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c8ce3537e92e89f7605a4bf02fcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78869dcdf624dc480a35f611836dcb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b9d8a0ea652c2523f91d6c018b620354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316122e0b613f50c1f55b2b09589b40b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e238b7d20fb621f2a3ba58945b1ccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f6c0ee058e878ecb62032646a18a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4d2cd8b84c19fee573128514d727a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153cfafba4c41b284fc777380141022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8043579906e2a9b66e0a20b38a075360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699240b668cdb4f1a7fea2a6d529f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a5127b493ef8be142e4144cf454e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627762273681e49d3ceb9a8ad1fa7ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967efec02af0505dac237021d2921f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9b43468d23a9836584e5d01be52cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484148a78e3b637ae72f8b658d1f816366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9cbf6b48c893381c9a52cda57ac7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a973174911b685082bba9b0fa2b9a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074379f4300bce95cc554478e8dedff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8384d74203708fd3495b93e95ccca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a5a841b9e764d3a1426ed089bef08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f282069e0238f39c5d815c2ffc95d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274feed7c57211d52066a5200e5017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbb0c00a0728e7d16a0dc314227a4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe54f118a6c066b0d16f61c793598a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad4f66ab92de998f0d8d439c9682a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131128488ea31b818085821dde90171377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19126570ef7095a990d158d88a8ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4fbb29a8b4b4e4aed1f89330edc3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de761eaebb9dd0730c933ae9a48663e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b929373fe25a0c8dc061fbf5e0be6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120942da52f0b264b67392ceacefd67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841db1aee8cad8d281babc82435995ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51669d4db382fc2e251a659453b2bbdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dd5ee9fbf0d3a78565d1f7252ddb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad08b4d624e570d2b2881547851dd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b07a46598aac0c30f8cb8dab265b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381ca3e0bd37cc67f3898f49cb44bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b4a1543e41375313398595740fdcb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328f7ba7c91583b2dd99e9f5ee582c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3ad3cb6cd45c3f3a79ee8c316620391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fd71a708f7beb8bb34c647464dbfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16c38bcb027004a6e63b4fe7594b43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b285ff0992d2cc463dcb33e36fa00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d602d4a49ab4902597ea1aeafe42b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc1d664df6691689da36446ccaf16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21f94668f3abebb80a156c13c704e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a7e5e1c74b46b0247b50e65848e98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca221ed1d99baad0b883e1714637ac4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb724cc22b0c3317e5fcd902e23b82b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda0b72aa31fae51053b15e54b5535d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c84d415cf41ef170984b69aa5fbbe6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d538beadf0a1a9e38f374ded0a61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c99e97e302dd3b1e7423c3927cb26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8600ab99311a73056178bd7eb8c11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05243174063a9f6371974ae08883aee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f6414ad0759ab7c27202a5fcb78e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87aec89e4f322723ddcba8c70b893b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39001536989444c4fb2d6a4371b91585409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce4103bad89027cf8badedb1d5d80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93b6a784ea228a117d57c433c0c931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76001181a68bb29bbcec3dc4e0a35dcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d2d9d94c5523c178853f98fc893b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdae897854bc6a9161973524f91056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9938667b2f7541c2dec0a81771f2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412e3806747cf7230768bd782a300db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f683c7c10092dafc69cf4314433d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0598001a989bfd8fb0bc8e67c70e7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460cc285a1b71eded269996a073519d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436cff68dfd9b2c7e9c4fc7b368a181420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed958ebf3fc70f8110e0e3e93f5650b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe45e10e7527010299dceae70420d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f3e55e8156dc7f024bd35fd627f1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448cff5a9af94412a44ba342e62602424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b19e557295dfbb3a3dca60e66fd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98923153923e716eea5e84b920b0bede426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451e87da1ad26a7079bbce9017b4a20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423777168a29062c8e29c4efc6905b77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acef198561c401030f72cea06138c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542113e09b2cf30663c3b4b27f6fd57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9b2e7272086906a4e763b24a0efdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f59c5c1e995a459da92c709fe0ba8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaff7f490e0373130d14b4175105ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497de0bcbc1354e683155999b2fd53b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c464e63bffefd3f5fccae9cc3638435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2fff6562f1e270c0021010300bfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0d06e5107c9b0a5a140ee819aff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc1bf61c19731406788d4f178db257438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0bb9307c0380f1bbfecbfbcbe838439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae62135b9e26d4fccc2a1560c9eac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d736e7d6c5048f2e6f26eb87834572441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b42091ea939806abfa647d2832e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44a4a7d45b4e3fdaaeaa9cf0a9abc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e461ff6f166f594144827907382ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f11fe30be06292a46aabe2e78653bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dd0bcec70c17f06a8763e14d832dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e37f2baad27990de22766d9c2d0fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff327435303d2f1114e58ff584d09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f06aa5958828a8b0f0d264515a97c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd77f1f858319d40711c08cb8b0c6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c98902e982626cbf532049c40df5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf76f22e5950f3665a735ebb40e69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72305a5d3ac3afb678f89f52bb351f67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c815b1201d2b32c83ce18b98ecd608454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0324c5353f69ae299b0db92499bfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90c1f123d90071a87e742e327da4e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221df9e0efbbec8d1871aa57919abda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0561f694170fb4b5992ccbe481cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb36eeea22d9a3cc8fdfb6481e3a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33872559032e52e6255b18667a770ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb656cf37799d4ac61a5951ffb799461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b74f6e049bd0a4608ffead38b7f64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4886449f51f5af4adf3e448207e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d6ac83660ffe26779ceedb49748ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6283168551154f4ffc2a0e932fe6923465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2901cdecf547899d05e7d6c395bea8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ea59f1d61bd0df489c2c182c66aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74948cf957915e4f0323809bc7ad3589468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5365a7164bf31f2bdbb5fc70079529469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48495a297666056321b511319f1a451b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b178ba5c23d52310e48524a14ded5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ba459e85ffa5189b6b8a330173f1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efea3ec0ddf19576594494d855a63f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f121cb4e458e0b95393a86f2f32299e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a56d5b08890c78206e83381256b9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cee29d61e2b6fdc307b6b8c46039a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69299639ba68ea400cc05def81872f83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e81822e0d268534d949b7bd4336b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47165ee69e2019ff642bed8375bf0a18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384552f64bcb5c26949f2c7f92b72d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a83d43af6740d1ebf663b9e09064481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602fc927e26a33a773cae3182bb0b2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7671436be609d5fd6e2133a0898c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae67608e3f24944b85adf7b442628ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47111b573e1d16ba056c4f729123fd33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037b6987ed99ee48f1a65a42c2d3aed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9faf6f9a59a905267f09ecdbe57ed4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552becf9b0dcea482082528cc43dd85b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9413e5857ff55f802fad7b31b9fc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21b73aea00aa2ab0a656d0378a8d92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae3b76c8217f0d83b92abb088dfbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf5a06ce0358d9e5743a5ed90015c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d94f184a3c870c7f59ca5dac41cdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e86e517cb63028892e7cc9264427d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb30f6202cad96f33152af6cf9c5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b46f980d42ce0e3d4a1c4fbf397ea1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00156775aeeafcab36b781fec765e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5fba2a1f3d2c4e90a70cad7bafe22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9ef8da8ee10b874a0dec2d1a89310499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74068ec405624375f4109f51824dce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba95a9b4bf93b29b8538093e5966149501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd900b3695ed4852aafd73f147f7d7cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ebd7b7a1e5be2753c9e5ab7bae52a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f5eda88ce8b0c247838c2db6cdb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939970bb49ff16fdaf9f7ea2f70221a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a72f3446a988134148c36da381457506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f90fadfe78a4081ae0cc72662afa6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a9678b166d18f29282e669a709c5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795a76ca66f7cb47a9f1954bb985781509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92472ce2403224405dff63a639d89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912c2b440c0e54290e8e5f72878eb59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bd0fa65e2661b75e522e8c34ccc12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40abc0c7d35b2c614a19126f08cf143513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab7f5d09c23ac127c64f0191dec435514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469e4fb32bb0471e302e20da17e98bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2ffd688d7d1ee321a7e2b12a67e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b83f759039dd1d94ba6f9dcd44e105517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc7d36f022ffa07f8d8a042bd6c1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21958b2afab2cf7cc89568ddf8e798519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d2a729af345d75c90b5a40fc6b33520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580ea9c3063f371e2d76f42b588e717521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfecb472d709ed632d3f233636945c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cfe05fd57af3bae78d9814dee44e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0797998183d2f7d2620b3c60d8500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565ca5961c4c3cd78dff100d9c514f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12969905094b64a72329f55fd54f08a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12edf09de8fc863792dded2ce0f5e86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a87e4f0da3aa1d8bf089fd36b622528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8692cdf7967a58720476054f679f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889dd9ff968476ee59d13740a8e72a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6325c02146ecd822d01fff9465f371531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6bf043fe16fc02e51c6856c1bb496532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf674da453d845ed634749cf53ed8e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fba8ba0686c14d267b1d7c9423d45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937497d7eabf968457e2b4f810606bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03da4269560792260410b1b47d04d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97d90e2d4a9c32d8565c9afe26521537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b608b4d1ace360b65e7c83f61d5164538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3278966bf2677ad6d7fc5dda7da612b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c62179d22c485bd4d1bc8e707e48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143c6848f19bb1fed3a84f3117bfdd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac23354045a848b8a4d28912112cf46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35c994be259c5031deed264b1046b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dfe54cbcf82b6abab9bc003a02ed1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76b6d319a5d3d02d9d1e64ca0e133545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba08bce13c126bfac8a407cb327ae8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab88fe8755b7558449726306cd5d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a473d0b3f6678ed2578f71f555e7f29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d24c66654a94f5b730b4068d78efd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e16960b8778f36cadbe468c520c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d8f7a0efa33de26d7e80d3240e156551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292346debf06d1afd29e36ac19eb9f05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f67856688c6f175efbe3570de4e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a236fdb77f5263c3d25907e155b3ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90d43743b48906aca7e85a22a8262555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4821e34a1e368b6b7b5e08975d1520556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4ed4326b65860b213fa6cf96944ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d020301258d69cafddc41a3b12f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc485a94b9974b836234875bce80fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99cabcca4f2de57790d47cb2ec4cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c95cdd24dcae59f2c546ff0203b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a1dcea42dc5515958b86aa781e456562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb21e184eb2ff89473122cfcf7961a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafe371a3884a2152d35554750b2064564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9839d9a0b3c3919fdebb8e719b28f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f22f61bbbadb5614271cbab275fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905989051aff98ac7bf6574ff77454567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb102692888869408590f7d6f153ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371582527c8b95b426df53d3f8a9b0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28872d266b5456c27edd6e763e8150e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b789198fc234f645ab6ecd18b5eec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0babca5e18e6c1a472d7bcc4ed72f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7c8c27626172ddbcef74b3743bf61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fea15f66598adcddcb4b0d2522d6cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b25458f849df9344c6b7e2de99f50575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae35421e1cf8923f55fd276a612550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7064d25ed7b7cf1d5ce83ac201fa7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb29c7a757fcf10b965ced13c83a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d401f7d9575a0b0612cd4c6efb7004f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032046b428130be35e9ff4974529f8f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c03f41b47a64739d15d52c5d23dc7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76911997de778a7236b8107f6883ce47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa276dc6831e5980c0ea349ee99f28a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f24b47e0e71372b7a49e69b57eb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bb6ed27e11485fa65813be3ffeace585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9bb0b10a1c09cfad3c3d5cd0736a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f57c16836fd53c945f2a2feaec15fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de538f58963f59273b723f109d93a2d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8bf043915e564ed72fd1d4db2538589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8f3caba28e63df488665ec6f3297590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae894d1b508a4e6c752fb9efe63bdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104b220b4112f06f943ab01f6330d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f4f4ba061470fff34ab862081abe6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f091f582780c7e2acbcb886159fe2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf594741dbe2f62453651543695fd2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce7feb4cca4e7ac2e1007e07f62fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d23cd3b53d1d6e6ba89e6d87a606b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d559836413cdea9a0617c0e0da4702b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d75e8504beb541d1a049d8000761ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a1cc89abc83703d1fe89fd796e475600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc98f39a1859831102faea4c9404156601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54845a9c516ab0b2be288c20d1b07da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa9676d651085b503932ff03e5c90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c7f5f02f68bef255d3919562cb7c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b955fb3036495936e39913bf5cc92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd78d0e2229449fb68b7df7445586606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679927247001dd771c69ec9c9178122607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c941a079696aa005eb96b0d8456cde6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083a56cc4e9538b9f0f79247fba7fd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba03d5a5a144be2e6463c0b067d5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e93266589b2b9bdb99a2347cb9bff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe3f689d4bb5eb11607cee9d756a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834316b5cad87a426131be3965b9f5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a286e1038365f7502c8d2cb7a340af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eebb2ac0da5ac7caf4116123fcfeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079011d2910c4888056f165c5a3b6452616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f43970fea6e2ccb48f426b9b237be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658f976625c36f325d5879b9170f4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec19ef241863af292c5cffe201150619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909136c80c80efa3b01a0fb216e8174620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ccad8a99cb44ad43172db0250dbe5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14157d21fc2f1cf133c120a6b06675622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e911346c07e2ebaa53c687cb289739623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d66b84c3c940222bb345d3b49b2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c134d6b06ec84af6fd7975796fa023625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630c7caf5505a480c49145658460bd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe3834a95702f10bcce9f06bd4355627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2624f0ae19f0928f8868a57fba7efdc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054d089fabd1a8249f0dba9c771ed6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550813ae23b70d1477f7acf9ded72864630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0415ea2124b37826fd638908ecdb95d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622a6a3c941d345e147ff82fe26ccc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2033021cc10df2d4a34cf48a6f2ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c046e4281b9cad47a0d1654b8b169634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1b27ad0ff78f931a0ee34444bcdc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c4548c389c8229ae7e183b93e14a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614215c98f204dd1498de861480a62e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b7160cddbd3990a445c70fc8a608638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e70a9a8176b2c2ab18064a20ce010e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb43aebf864c3c0d8b75a0f1864591640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d3fb249f51122f1de4d27df3e3d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85159bb333fcedf95e1c8f7f6e8b95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea116bec7e7da99f9bea439617974643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ec420b7ec139f4a33d1f59cba250644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5467beda68d5dd91c5d939c2c6090645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513f353c9e503a5b883057f7929ffc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075456277c288c12b28472ced9ed3fc9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171dd7c6ebdc8270d04dcd1a1c2c6cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326bab1e4ce563992c580dd1ce663e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d55a16caaa760353e46df13276a2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf946c3fee25a9ca4d1d34169ad0f62b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef287e12f9ad83282e5cccd2421dca2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335bb917119b7c0d158d13a074c23a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c90d11501e7f38ee65854a189f399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553b34bfc47c2c6a5ffa28dd097fd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7789e99094be5d0470b9053a5d64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257bfbae69cc5e2ae7aaa48a8ce0d52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922425cae91d04ca759e73e1927169b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5dbe2710763dc62992f5c3fcc9df4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367048d6814c296dace8f33dda2d2c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4c892dc0bb799f3fb9722f53534f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc107c5a9622be77e599083390e0f85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ece5405814d9338470501621b94b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4be53b489c6f1146ef99b739256e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d1f0373d955ce600c30899fab7c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1119f67910474c7b2e7afc9041684c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c884453c4556ed6ab5993bcc4f27dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b09b7aec333bed8754d5eda550c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb0eb71e94bb4f237ecbda265d6892669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce3ebd14d8ec04c728805e465899d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8ac571954e2e6a8dd57146575dbb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72711cc474bd736a16fb22b6ab1fdb65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7426d3b8c870c7be7bc29690c227673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad999c75da2557202288b7a5ad71f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e39fcc7c086cad8ec1852f8968e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc30b89db602ad0cc673162b8e213d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dab76ea807bea3b724d87149ec629677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b47059dc45376ff37879f5fd363d28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421401e39db788992053c39950ffb67b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252ccc34f4bfaf060a289e5ac71137680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>