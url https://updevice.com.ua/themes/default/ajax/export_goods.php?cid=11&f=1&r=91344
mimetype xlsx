--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7946e69e84f12f4b48911350a3bc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d1de70923d4da26a589bc20994702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f08e824c40b11d085c92a766158073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885c8aa7ca51dbafba23b2ca322a234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f75805f9a04127a37ea6cdd322b3275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0c9e949f2c8b69cd6ef24fe58cd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afbfa4de247bb688eb0edce3828e387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4747664b84414e003d51c22892d728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37acd49d34a1f6999c351be44286b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a01bcfe4b4becec1fd5f9be9c4d68f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da615d327912292c876e43a91a27411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c56f45c80f43a69ae542ba9e16e2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc15961c3c5eb879012d5b58b839dae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c9e42b93e28882e7caabc49744c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252950a5bae22fedbfcba4ac0a80eb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756a98f5c3d7259377a3961f86552c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ea2779d5c6d039036b3603dcadc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e448a7cf416fd824f88974f6bfbdd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d1a472c5ab30f261be4f2ea8213419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0f3cf89083e6e292b50611632ac7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c871c5dc34709f625710e8d729b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a22aa6726e56c5f04116f06d4191822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2d18186afbe6a16eecf63549750823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4703435b3462c2a0efb70e2dc8be3c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fee3b26c1577499e6097ab188a33825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dabe1071b382c0090d4f3a643888cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f956ca43dd9502534a97b258adfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe02e98e1cbcfa6ce9bd70067d884f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad2c9aed6659a45cc404f4f00e7a2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1becbb97b58b234f1f91be48ce1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4056cd9ee0318de8dfa45444547c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf614bc56c85395c37860527458c3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246648675e99384f97046d1558fdf32433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c904ab47c7f0b1dd2ccae18cf9221334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfb45600f3e368f9fc49c6dac1476235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911456e9a6ca316b58a5d2ac12e1645136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08c4c569af584a67137879b98182e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483ce3f05fcea9347cfe06083a4c6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0a4fca137770b53c052c83bdd0a9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c50188790b4522f5e35a10ad6bee240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c78be0dc855e296afe1ba5a75b515041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee808a8da1ee619b1255091fd81febcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede0d4750e27c191bd956b13afa6b6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302eea0eae42962b9bb0d511c0065d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c866a818ab09b043226c10c18f5c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354417e4fd1d26cfb06725115414eae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a820882bf1f06c57d2966ea1b175347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f3be1ba0d85dacc34f7d66c7a608d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e643791386e5d2b27eca1574d665a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1579bd7936bca204d51ac777cbb11150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d596c84b73c5b21b432b7390eb012351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d817756853b0f501bd510de8608052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527c63bde9be3afbfa5b684625a869453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a2ed438b0f854a2d499fef5e00f9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef14fc3e0dcc7f9a2e71966a53e952455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7aee4d52d0d5fc47de500e6d591dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c13474531801b046a2a159125bc5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae0e59539a5b03e55cae9fb5f90a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030247a8863379667e30fa8869f6089b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742845495a0238b6e4494722d86576b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c747f306fc703a332cecdc3b77df89b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c595ff08aa84413cf9a51600c13062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340307afc13880f55c254ae267a3f37c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d1cbde8a6471f2ec37c17671b2d8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc312e3938297c87d75304f0afa9a3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6989106d6cbe4d1ebdc532d81a1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b8bc58f122928875a29bb3c12860a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571a14cec17397415e66065eb3564768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d641001303ef8485b198a3e61549f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a08d1c561248dcd2e808b842dc75070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b73c075e470cedcbcc6789597e52d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2f1af8ac68f3189486d439eb7264c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de7b6436f58da806b10a9d5fe7fad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0209464021d5bed756b7933f60635d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc5aadfe3683d3b0b82e87452417375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f252a0b945c50a596b1c52cb36f630976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ab6c68885a65462c345be06b1af577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f052f2ea9c370b688e18723dc401e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea721495ff23dbcf29589fb98fb260b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b415858f9c78a639f963de7abf49080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d4ffbd94b1dcfe6f4d1ab10bbbb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eafff17971d45dfb97f37f7aeee12b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d593e30374961781d7f6464b33f3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8515231c0dba855a090aa1e6adfa84d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab708afa2afd0c3341341e70a1c29985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc3d77cba7a5c0137790346b9909886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e6aaadb3f28ddb19474c82bdff96e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468214d891c35b5a975580ca55bce5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb85f38bfe080ee6a6d2b00e9458efe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff452e69b15befb88fa82d2484daf2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd69ae219fd7ea4684c8db8bf901b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b083310148eb73ff63731de557a5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1408f705883204798365ff6de20fab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78ee60420cc9d0c74a8dae839e9d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c92c3651640853738310661b364b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f5356d3f9018ce97d61f8004aaf3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce821e10583b63c08ee694b2f9d15297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c93b89c74524f6e5550cf64ae9ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7b2e84e4095f7bd92609e6166cb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257dbad6e49b2feb469591c2b6066e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aab1bd25c6fe70a9cf9c2368b1d53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa78093cfc42bef0ad6f64537f66c65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dff30b107eb8a8f7a05fcafcfcb528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21317192894ae05b5e12557f4e171558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350d3af8d5081f09d59561bc08ab910105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872afe01e0f42d8174a8adc80ab2b5be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feedcb543382e709654039e85177a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d18790a76206984faa23a9e5e7292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459124b74d7894858de7ad15b97de51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b64694d89b72a250e69fbc88a905ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717a1484e97a525662e4de16d22063111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab3a44289282509e294a1fb1c44a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a5fe9877f128c08a762d59968d50b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14aed4f3afa8d9411c8553bcdfff9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12515195abceea2a3c619bd814d6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da59500c2b13159bd12e3cb026dbd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749641fdc2803ffe659f8a2802d8dfb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f19d71f7dd8848db70c7053de584e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eac17a1060dab8fbfff5aff657955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c8ab01aa6dffe9df4cabf5df280c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9809c9e70488245ccc1da608310534121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a9059cf8e40135af2c5a63b90a4da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb771b9126e8cc95fa4f608d827bf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06ce8cc45ecb88b7308dcd618f500124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d2dd2e34e89f984cb3b960c0c764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb072efaf56de18e13819cd0f64b8e98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f03b65a6f208ff494f76ac4703183127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b1db4196c0ac17a9d12fbbbe8c068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0772190b2a8b332cc0392543145dffe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a238d1745a429cb6b559687269c4c55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0163f4f16a016da66ac9c28df1f8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaabdcca5a31e0db2de852766e9c23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb66d4536e20795dd3f8396a5c45695133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9c5e413cf01669b598df2e6addfb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0271754ead8f57c35b6749a3df3cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b218b7a481ba90c75f5123403087d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea531ec0b165d74df28958b0d120556d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7af0fb1872a93f64e7123cf4e023138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe89a195f62a6e310fdcdb689c7c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ed334cbbef85a7c2e2c61edc28d4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a612cfb6b27f8c69f64aded903bc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09bd12d7e712e8d0d319f353ee0ba8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba85498f6e4c7299670b88cb9e20faa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa14eee1ff775d7e92309a706ab1cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3cc378e1668ad8bfd8739139e2583145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e13011fa1eab2a15220fea0fca8ed2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f28238f72c7cd9cc4ad57cd6c0a67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a002bff4c6bf11e338aa43235838148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ab6e1a3f2ade36791a95fcf9b9f62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723340d99cd02d1ca7f18b8ff620f023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee569b56a63ebc894b2dd25ac9f77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a65928a6ef6b1a0723ac5130e8bcb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ac503b0f7fce61b8387a45e63bf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee518903e2255a2be7b4dae73ae48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622cf20d8c47ddb93de8e9726173c7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0776aa40cb64e6210d4ffea9956d4c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28101f6566ac3fc61c6962066cb7d2b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3c8547cd2c97b3635ea3500e3d58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194bc73ad290319a0699576c01a3ca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c6142a8bfebebc984555076fa88c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04928f6e1568cc931d12cada3ff4cae8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da7be4801a3037135f78f8b8fb3ad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c8575be95ef18019648bf81e2242163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cac49cded8d4cf5caa04f24fb965f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd047fb69055722e1ef345ff2684cc30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ff1c110dcd23d8b60cd2b6d51323166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611dddecb189c72445983dce6a1bec5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e4c1d7ce124130b9d2c86c2913b69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cc6e20de549702515cff57f4cbcb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532e8b9e470eff03723747f383be7eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f5c5a108a21d176f233fd2023b022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a4ef56ef50c246aeb7ffebaba9ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da78febdda317653b13918907c544173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af7f9325f0f0e17e59e36cb7da5375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cefbb754198a2585631dc52135cfdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4864c1a5cb55092533363832ff085176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bba6cebb8df31bfb74731782817db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5035cfca927f9ef379ca2e328ad909178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee86ea5dde7e7383e4b56f6b8145740179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce2a7609ce9834aab0843ace5d1c78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fae75bcac2bd5e7430b6174fe943a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962588b2fdca6d57e97264c72e122992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ed410f4a98d3f03acd3f79fa456d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed22e00f98fa37a62a1c01e0c916c5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef41d9f003164e1f9d4b5df39b27c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835cda5e506b50072215eec7733a92c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21875edb1e308524719233008c6f603c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394242e8e0c671f9daeb9c089c930c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76957860195e3c567b81010117e0e499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e18e1c9fa7ef349b8c8cb07249297190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e53a9f8481d8490cc27ae1278a6935191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f9834294e6921d0a264047520d2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc7a3aa76ccd9b4b80a19d5493d3a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370a7835d94810aa08659dce4463cd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87837fca5efa2465a55c60deab1b1b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041778604d3365366642174afe7eb0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b40bbc69481c4abf13b0394a3e67b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938619253928ef023d99d713a52059b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51654e54defef391ae7c21e442a636c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ce7d6f00ab2727667136cc719e50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139772b7e545306db0ec4ab4a099666c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a0f0df7cfe7705fe778df1e4bb71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b19ececa9424b320338c7035ed65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a161e376bcab2dd95ec237aa9d3413204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aca0fb86edc0f93ec9fb759bf60ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9f631e6ec26159489116038ebdf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ef3b00abc744c8d9cb9456bfdcf8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54bf42746a322f98dfdcb735b408a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2425d8d3a5245e47130fd31ad432e68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318784b77adb33d9a3a575e9bebf89a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b109a7bc289ca1fc577bd062686146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca600976db06501c58fbbfb9d577b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2881aae185f13860be92abff2bfba1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b14f8a0243ee6b1e6c02e6b686c7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce0db21c9a2507bb021c08b94d1c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0bfb96066a4aef8a15d28e223fc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d38545520f1b4ec253b67cea43e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074d83ac1ce71f05da8e43d99280397218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8cc70bbe150911d31b9fdd8459530219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e12b54ec3eeedd0a7240bdfdf517220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb7e103af1d6810f2d416ca53c609d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1565101f8c5482cb2074229073b90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b61eb6574513640d1408f81d6e87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694511047f5b9867f8db416e2cff23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb5bfe1cdc12f38da8c24a26b68c0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bbe5eace15b37641be4a0946ad345226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984daaea70e50cbcc0ccedca99098ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74375969eecb26e33aa4010ae52dc88d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e25a00a1b80ea44a75d800f384a46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844997e4dcb237beae4b34c6f63acd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee30bb6fb8480f4b5f0499664f0f24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebce9f299253f8a276115fb403deb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63971cb4bd893764e2c754cff48c6cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac749fe1e84f0fbdd95847bbaccef456234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44fc71c3ae106e37a675cfc26363c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbee27b76644f798c148a4fec2e3d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b820e2cff0c15f82ae567f038d3881f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61800ebe42682e821f89a384ded1a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa282f22cfd7ec99a534171d96e967239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459c96ae95ea40d446675e28254ef37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daff66fbc409ae8f31f1528d4b390f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b65b818f9365e60cee3019aeae70c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e894d2dba6b4627be9e65a386a218c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2d2f98405b7ee33c4f7fe27bacd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358481b35c5d2e96a61780f1d656113245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bf1e0ca8e48b47bc8f62b7b57b128246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65db753d04d89e0615a49a6a5133bee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9711e9b373e0b84c25db97e265301248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503c604b84d0503327ec89c4d1fa1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c053b7ed7317aaf2fde99d9b22b7e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8699535c24024ae14afe2019f8cfdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ffcdd794256b78bb2b02f31997b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097c6b87da2990897861d6ff3045a3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37132531ca4aff7a18fe427e76a73ffe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3dcdcc099127c1ba2e44423f570e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eb001976e89034c76ecbaaab76641256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3d774b1dad4bebfc4415cc0979d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0808e9f0d4176cadae46dcf41046258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b6c755a2aa3dc1768b2bb9ace683259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eaf415e797c58aedb67d85d2355fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff285cca141b60dd224a33fac7d7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae32de2efe6cd68ca5d63dd9bab79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab896eae1d1b655cd08b24d1899a6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6691c3e3d2004c1444757cb51f73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04db6a135374ea2290c626c59509ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509cf57893541c131156059e24e483266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd5703f6ad70b543195443a0146031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0334ca2b8b9ec2bc6c3f45929f82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6b344b3b28022f0a5b5f5e3d883f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d0948583f37993680673b7af1838270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee629e74d7832306f2822ad6a8affc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d2787968567b50a2e8c3e4896dca7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14b0cfa5726792895aa95d3e8d4267273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9658aacb1b878776f37bc26287fad68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990787c3d3773b1a9582f876a66feb11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd46569ade7c3af364945ffbf942a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab196277b223552b3b4728312920d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bc572eec3454ddc076bf2cf0f569a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732046906a01ff16eaf0bfcc3b5d79b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec3e71feca5510729c3f24a7e2425d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627955b4525718f5b0da8840e4524b8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4e57ae32373c40e3644d300b65b6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db07e15f00ea59f7c1d665dcb6392c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2b4cf5ab19ff4c3542e6fe858b0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04026728d18cb66d0b67049433e178285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a1b5996a53aa81430c2f3d24b3844286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910f1d3537a00a73944bad1a5e6e9b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c6100751a820bb7c73fcca79a0d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3785f3c986fa80697fc4d6790e699c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810e4c14f5ca29ce0b39414aada7b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd6b808c0c34a8968c2c0accea0aa4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed716bc26acc780588733f2a04fc24bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d945cc32f5fa41a90f394f3d96f14d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963a82aab40c6bbc26102d2fb50b453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b491111cb9874bcc58c9c38f977ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f6a86a0d0df027e74c74818a1a627296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803b9a157e4c5d4bfa8daac8c603057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721599daf2921b91b8108e5fffcb218298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7e56f07e1f5b0177ed0efb92cc573299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13492fa5ae34ec61a0f5dba2337c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0c36c2a71794c7b942ee07e8b0df3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130cb98554a320207ec6e461df32014302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce939612804108e7d226461841af0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b9a40b05a675620d82e570e290646304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8fac49a2be310b6d62b06ce0d1d5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d233947aaa7bbf463b2320dfec9bc1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f3057f3d7ccbfaec93e7b3c613709307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800000163eb3514c1042918a9c003a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c234d856c67e8e7f693eb350685bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ae7c2073e34cea86177d2f2be7fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334563578fbc7a336d7b6223f14cf9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f1ac26546f80ae1493ad2f75cc04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef45e23ec64600e0c58b4df87aa004313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348ed2c73f8d2bbb061d658a6cc850e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd3f092c727c12e0a2dfe6a171f4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316180e57bf309df22ecd10a018f5f60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92e8c5c9f358cadca9bf7c2bb0e74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f263071f28400a097cb709675692318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951142fd38e569f6ecbbf0370939ef28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1eef25e9d94d0c8fd451a6b65735d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbdae1cc7048c00d96df3a928d45d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140db044187a94543e5e3d97a7dac2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f420aeae0fb4d35a3857decb78b70a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a9796aaf58c2e91bd626d9d6af2ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0fcd1c1c1f88079117f20f71d973a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1f3f95268de7c59c0ee7119d7b362326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aeb754f60ded49912212a70fe0c99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933477575b5bc1a0775a658873aea1ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c828c241d08964abd10afe48deb04d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303df73693f96b5d691b3fb68c78561330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e888667c998976eaa0e5478fca2ff7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d7877f8dc98992e36e4f12aee120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca639f80a7f3c16c39c33b0e729af9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29757054c411883cca2b501b3d4a469334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8016f3b6b157999f407f9b0d28ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c2429be7c2e0d6f533ae50c3bc94c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2cf0b8db84b5c1dd3e2a257ce1b6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e2acecb3aba77c772ac73b0d4a4ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa71257d0f84f1e8bd6e389b30be29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0935c3e9ca38c99e49d0ecacfcc5f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa49deb72f553be95378e7ca5a98155341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9398857c11c002e4faec3c4022f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108156ad1daf45d3e15161fc526d87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149447a25736d4400e9fda611b9a444d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc23286278c5ff01f5f277dda094f90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bce56009194c7b94dacd8cf04364c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f292d8a9723805292acce62dbadf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd254b7a40cc1a38670e0bf78942a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27fc37dcf85b4e5f2e5741b2109637349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961acfe6826ee144d14712b0834a551350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e9ce01e9b5ab23f6a97a73753c46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2205337a397c65c8e913e642b2ce4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b736593aa520baa7858a35278ece0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d980fe28908c57eebdc3ed7345c4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae0b9c84c6f6525f56330164e8ac4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfcb82a32bd7a5648e3af22abec85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6706ceecfc08ab5f16de8e32fc8c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42612f0d3922b2efdca9b045706dee96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f529a01a991fec0f2dec3ebc9eabc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7314d0aac89074866304e82fb4d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec223aee6aeec002bf3501a62281e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c992e2b6019f94972d34b8b52b1d09f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535de03627248dea35d0d65d9636d16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ef8762fb3a682273af1d4883059a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc973842b933c3644a5ec3f4712e4d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be08ee517effa9862d0823da7c959a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f489ea1a281e643dbc0b7060310d12e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ca5b37488fb0f550a328eb7c2b61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63365b8adabeb6bcf3b14c5ca9bb054369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1986ebfad3037e5f546819252b7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681ddd492a18ca9c5fcd3a6d98823b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96709c5f7da4a69a9c6c73458892bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d23ec713b440c886f5477ae151419373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b64d037ac366b30e5466723c87939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77563f0ff2913b0d7f2991f97d84c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8561fe7b8363de57f3119cd16877376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef56a0a8bbcd80cbb994ccf34cd390377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29de764f3d86ff46810bd110931a08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939e6a4ba00e00a295e1bf6cd0a4dda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af07b575f50ee8ffc0e76d839d4d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda1af313a9c0ba0428e24c72af3e35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df195f2bcea4366909a7e7b7dbe79cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d09417830c773fdffec9d5e79d488383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69759d6d97fa690b997208a2400b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1ffe7e8a3988a356d60c8c13a295385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79575ce8dc8d3c66ea7613c41f238db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372f355cc0ecc258d1b575689ec9cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d739653be612e0c1bc6059bba2be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86913406e9c66fcd2a36aa0c96884389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c72a7e57a56f872e88d944856591b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673d97cdfc0863cb1510cb96d3a055391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a685f4ae0c1e87e767dd6c1141e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3293984bfb8cefce5d0aa980b05676393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b33c3995ed0559615e331961d1c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04926b799cccdd6dbefe8789b16fa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f24b306109413a68bdd9176ba4d2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15e9888970bf9c945dc8f06f80668397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc4ce7ee23f2aa73ada455e3b0bb3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303ac17b0a6ea6eb2403db356fd32c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d011ea995110552bf38fb2f849e20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21338091e33e17def615074ad4378f68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919a2393076ac9be1169fa27a14b6e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eeba875c32997e9e60a20ea662c36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a451ab19a8f43b1d6f43baf1c215404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e29e9261e847d009646210d303cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c46d259b1837e8e6e28c12c8e45756406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f285435ff1c69fad843429b9dd72b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d196ec0593c60eb7a8f1e8f29f6f80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b88d6212a85ea860e94881ebb5b4e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193df17774235a18b69e52a33933bb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a86c6a5afe49eab1110bc5d2f191e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41ac5b01fa63f6a331a6ca921f7d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178872caddeff63551a097a3b3c952b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3e305e47df76329188c4e45839819414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325f8614f1b1507f91c7e6908c83286415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095688bc561a25181de4c843daf30f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d9968711e7f75e5b8abef5e3d778417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ac6626c3bafa0dc023ff38b93466418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62fc63836af526e1cd2a9d835d561419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bcb4730646d72f937ce7e92b88831420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4908e7508c3d0e574a8992f55c2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61cd006aea6bc6af4bd6d8a0f2fb04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be063f83db521b48be7ff2de90fdbf51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945447706d5522d54dc240fc25e7a4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c177222366a9b884e55c6299a592ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092fd12c77651bacf910361939a6313426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7e762ded06ed0d736998456a60e23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cf7ac2739bc995887246799be56dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a55ce7e3f7896d7f62bf8bfe8aa0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fa82455cf2035b45cd45dece62915430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0a5fd54bbced405ae56f276ff7dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9cf72c3a8bcc97b3aa037f606580d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f253b9b27b98ff850aa18091f785c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f74e60940313ce160289cbef0cf4f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de263c9a559021cd84c9f5b79fe4b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df34952275681cccab4ea058581a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09248db7422490b1e5da8e6c84050f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e49938e84f18bfe7514e5d4ee8c4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903753050bfa6e3b4fe04604e13bd05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57fb93eee0e324f38d48e74cb9bce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73012e315a3e7766572e5b13bf177e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ae45ca8f5bfaa8171030d1f76a00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837b91e33c6599141392481c1eac84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b31b076dee77d5140709472fd6fe5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1be19ed69aa7b5b649916b7b71a79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9803862805eadd7c85c6e1ff8225f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d838173710d25e233b6a423ae770dd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1efd8e4c63a31fb9d181ef71f25d55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f36c30a4b611887c5583b4f1cb44a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ac032215b49fa0cfcfbe52250b84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b8c0ea775a2acfcd8a05a5ff3c43c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bd9f1738498faa44488c3b6e18192452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0cda0b4010792898311ba14cf6c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610b24eeff17cbdaef86b00543226cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cb273ca21493b13ca1830f9da0164455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d772e6b78830d75c5ffe360ee083d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ef1948e5b97135b2a61b0bf6df74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a980b378aca8188432e1956437a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc91320ef61b6597db47eb086769a64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead50dde06aaa4482a8c9671965e4da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8dcd3e0111a9ad0b951998c42528461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ab1175b19392a52bf1652945b6ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf84ae323f635c63a8d62d01f83e8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1aedb878ddecac7bebd9733b1ce0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511a5c8112a13fd33b084f5f3033be1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d657bdf6fa52497dbe978bd33d8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70035cd43b319012c70704ba618c930467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a1b88e6418229680ce3e3bb352d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d09b666c64d46558ef341515e64e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad9749e134737d62753ab111bd525c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4cc9fbd3f454e36f84a3f859b2a76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6089d61b9533f71416765ec937c94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc97757f8a683ab7fbc927bd76260b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae71971e08bca7c1290ac03fa078c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7429deedd1b98a846536861b4043ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c3c5084ababe8ecc186deb824325476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa243349a39e8c29eb742cde805513477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f67f08c3b4d8f9541323755f084e32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58818052a6d8ff7fc62660e7df3ee033479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da99b104e48ce0f9ae7cc7dc9827da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163608d5df9f9df7e6fd8c2539e35445481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe6e8330d4f17d1c37d1b93e37ea0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c7179fedba0a6591f0388947fcec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feeeac974e27299de949edcabc7918484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988797682d554cd1d8c9aee8c58c86a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5401537e8747526af3f5d33ededa693486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186ecd20aa2f02cab8ffdfb3fd631bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d855cd107b28585b89aa7b4c6f4e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee630c582e1c2b328112d5fee667b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f36852ce1b75bdc7cb6c26828e34a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bb858dcba1d92ebf6a196f1b1f02b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933a05750b41b6139cc5d271e9c654a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0da0eb91c55feceb56e68deecb312493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198dd869847a64e5c74d1789b0ac201494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc28f95c866bb7ce2239d7795be145495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b0f21046a3238f02d9c3a9b186e43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b25f68375f4465c7a4a9d9055b3e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826e94c3e177562809ddf369861a65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475a62b346c059fae50ddf284adc74c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79786f6612c8d5e9037f3ec7046a26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ccc2799681f1847ce6ae142dd565c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c29981290f1d42cfc9d017ad9291502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bca2cf351481d973fedf561ab0655503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bfc7284e761838c5d777bf772fa11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacd3813dd7dd9070f25d3e8ad72490505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9ee3aef2df3e296fbb77724ea9dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5f09b783237b2fea1a1844a58b4d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b571c204374b3886d69dde2d448d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8109a558cfc240618412c46be9080509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddb3ef5bb9409fcf01bc31c7585bdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95672030ca014730342a526dc11b59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435c4764adbc012d73cffb9f41d3e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e96f5ea03d9d6a9dbf0fbbade428513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea97ce082e87404996f2a494f6001514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c74a0ab80986b011cfce7b2d20ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7c2e8aa0cb3fcc2cee10b400d2ba7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2d21b095f9631c36eb0e0c89d1789517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87ef25a90d1a03ba8bdd8f40b6347518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d2f79b7ebac85fe3d53c953ec6034519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1c312423b01cd2eaf4e909c74833520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd0b8bfe9bf8168953638329b975a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665031f07e55b99c5b5cbe869a5dc6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455dc3f7682296471529018621a58f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091d23dc83f4e247f381ba2b4241e1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483d8f258c4dca2cde2b5a5a2fcaac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617411f768ed02c40e81f991bb6e90c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731c57c6af163cf0b2356472d1ec83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bfc7e79ebb1719958c991e759568d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97e150f3dce2dc805a7d69b00554a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6dd8cb0d300dc9b0fe148ff61a728530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6265f37c75776ddefa0415d5679e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e8d66e6778273a990a4505eec3177532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e257ebce60d1e9a9cb7e0b9e5b8e6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd00aaf9e5f1a685bc69742a9d60e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72770f7ef42cf4eb3c5eb194e0c5b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ab1f04e2e73691e500c0f64441cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c7a314cff96a3105f9ef27a34709537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5eea8e717c9a908ca2ba7a0f8e950538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee47ca5a051e6a2b2601ff0e40055b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72784ba535fa8e5eb2fce6635303452b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bbd4d990262c1064fb3762d0bd922541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affad61b80119e64e357fe14cb8dc7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385133f054c1f45c25c5d9cbfff86125543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e11caf14c7d15c8cc308b96b76981544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512dfc388c64f862c67a4a8eedb3023545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f55d07162f3d62e8a330313392de7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8148a36ce62be3ea604650646f68ab3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987dcd0fe3b231d8071f31f1c427b68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71208eee560b360a98a3ab10f5060392549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af185513bbaa4fa6f53ce076de9e0aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513c1c10d4c93352c399edee3b8307551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04350f073ea58eb3537231ab76b8a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a43d5b6f666c7c6f2654fc09c6e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4bd2816a3e4122e28314a1ce5b13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026350c2192e55d2c450de610e030fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a07c2a83c07f36bf21ede7304815c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76831fda2c0be8b4936747bc2158181557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d7dae8465bdab4b0de18d66c1f76e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a58d50b906e273e12b2cbbc9d5b1b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5815289da3726ddadb9741ef81c52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cce3a43d412108d5884e4268d481f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492c5de029dc6c46614deef6b2c508e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e54e1f2824c4218bda12362cb890563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54fe952401153a6791f272764994b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a333d259495b2a957a620d3587984565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147e4fbd36bb74d839c6192e2dc4dac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff86ce9b9fc37c048f027584067bc6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788443b387f576e1d71221cf4b6fc5c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa2d972b1b87eca31479de084b7a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d5876508467124f8e7a964813c4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2efdb370561f0bf883bbf051d633d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa029afb519cf78be43e5bc4520c891572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daf113c2b34ea0c92c37fac06282ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2519cd0338f6f36b939a1a949286a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f0742c2803a24f7e8ed55094768ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2b867302f01762e8405243cc154d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90b4d61f059b7a57d63a826ae4ab8d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc53f446bf64844b038854cb5264a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444058eb0bb6e2a8588e3642957b68e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6492951ca277008399a4ba34d3a97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60534467334112984502b07fd14ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd2fd228fc9262626fbe84e7b59d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc879e9bda4a15fd09745dc7f8832b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ac1a9fc3dee54b4622a7705a9d94584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad043ffb92d8c7d0fc4bb1c4251a73c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b814cc5d33138b95c7950679269268586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a6fe54692de616b1bfd19e54a7f65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b959e178ef4d72a3a60d43c0c5df6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a8174f792b9031d511368aa95481589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928caa6bfeeb84969c4f5f579799ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af9c10e7619c5f7b3d9a5b6cf6bd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96153df67f4fe3eb9d2b76b47d17772592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af470450012cc17c9607709402a0ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef39cbfa43a908a1fac97fbbbc43ec7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cdd5bf8d1c07857de11da15c5d19d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630ed3f499ca759fa8a22121d937c7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331f3e7de084603f02cb81f4c506da3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cc51f696636277a9d3ebab2efaa52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510812679b510101cf16c3dddde7169599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900bc87e19be5a91be235ec7a6b7581600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366b2072f8a1f8ecc15b3e2cd32d585601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c1761192b6b0a9dd088a7c23b471f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bddd4a5b25e8e250486e8484a2a54d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00bf6154b6fc6b2534ca8f4f4e1d02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce71a251ae2979652daca71e70c26ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6245a4184884d91ca6b62301e7d1ef6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea99bffaeebe4cad24192ab1a586bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18f531361196abaf8f0d815d3ee31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb600056ad968f70aff29415b52234609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9018c1f5dab5b666642661ccd2a72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd4af941d0351c8cc6968428f10ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2561c3ab9bcc4817d39253a4ed95a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c7d3b14858b3e52c916163a745fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22a71fe369cad2371b88b9f825738614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba323938b6ede52d5cbd63cae76925615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b796f2dfd5668102931b73880df2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154bffd780030ae1ef124fd1f73c213617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cb7dcc2d604cda67971069e5619bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438bc2c7c7799383a3e81f666486627619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d62235341b5c35ec15eab9d3c2fd34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89d687e1d9557c4761e43712f5d3c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9f218d4924848945d9b4321e54a58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf130759f3a369452f3846cd6f0b00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4a635cab5640c0bce01f5e1d7a30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4525dcc6789e2bf4f0d69d23cef3521625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b88a1f1e10338f8ca5aa1d0df913ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e153865f67a1f3c00f0b96459694627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e16c8b71bbae9686e809940b8efe4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a1a39f74f8096d7773710379b7861629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9dd7b5f97b0c0eaf1f5c54e2d2f1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fee8ccbeae1a2bcdd5143849f8119631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d3fdc1640859c5db6d18906f1ade632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b1e2490c4f92299ae34f7154674f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9715e10b51518f9e24a03b679b87b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d04380f652353e46ee9679513d31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a309e85bcf0a8d76b1af486ace414b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee5821ec651ffd3cb18a3ce346af8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044944fcbdf468a4d80351ca0d4d03f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a7ffef014dea8c00f8e7a26900af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b1bd775a7fab4140e86bb92dac30e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d980da608174351103d79d7262ff81641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e5c7d60b8fb4ccccc838ebab5a42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb2a0428de42ac5ac923a96fc11c25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7c3834d430ec3640bd2eec18640c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186c9790cb9c18b1ea8d6f52126d3d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d12da9d73160d115d981186bf629fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d757d1e424b3e5215bff0d7f4bebc60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca91c6742ba90d9efabd28dfc1a128648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5418e578db294359802b31a88c3b857649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf659160b52a4050929dc2a98d059650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40f0f6a877a01bd86f8aa9cc5d3c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c9704145964e957554859f33f6a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aea1ce53b4c25eb06d3f5b00ce634653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b46ab2d23d007b72470fb2f767c299654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1e58bb8c72676efe28c1a7c7a5a33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124444bf8e197030ed615ece4c648d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0a1206b6e0d6cea4037d8ebc10d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80141f2f1c8bad569b9f268ac94356ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b8f87608a84aa57a969609fd91f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bfc77a91d99a08b9cc85ddae8afa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefc239574feca953ddd8e0d3175e4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba4712bacd393bf7fe95d4eb5dc3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550cb236e7ccce5c69685956c5307c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ef44cdc1f71a8e45c56a671e0401664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd068ccd36e9de5fa76f8dd3c652d8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de849d8f684443ab162e209bcc4bb0c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a97e201cfdb2bc6c2130187b20280667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acc77afe21679c943150b31212218668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bddfc9fb75279aefa4282ee355031f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a0d7a5c332c07ddaff8cdaa7548c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1219da8f9f79632dc8ff74281471acd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444cd384e8777f136279d7db379ccd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7582ba5bb8b79cc9c50b98508e7b12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ebf46115911d1be343f1b131388e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f306ac746388ef9c7b6653f8e6983675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8ae0b9acadb9b7b35f0d39f35915676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb429d8435699c35b3d83f024198bf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9bca726b38f39d43ebd713927906678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdf167a4475545bf5c36a5c5cf354679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70db3b32934c91f0e2a5096efc033680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427517b57e30219b52acf16e67d6dc7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8885581e4dc8ba25123fa869b536657682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543a5de165111f706392414eea7fbc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6037fe8b51e208039a72c66a53832684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bd200915275c3d61157826fd57672685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d8cfdb1b36515176316d87157955686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3783ede5f74ce6a659a4c56a15486687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea894763dd4e3b84141fd252b7bfa9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152aa4751f46fcc92dbab6a608b342b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a610f72ac2498442acfef992620ab14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1353da346f92b0f44859c63de6e21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab42d8a25f4fa6da835cfdb74a5bf00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98976e5d80051a9d293013c69b08dac6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055eb37b88a56a6f9ca05ed4a352eb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be078fc17aba953330168f9b56c5efee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bbc5291a3c9385143dba075cb530696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bbfd995cd7dd4e8dad8491c311410697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d013126836dd0f894d334b083fdc65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b8ad8cfaedef63d11c23278a3818699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226370062963cc5e92e29309abae39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e732713816acaf7f8bad18fc204c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74d6b0913ddaa9d6fb88e1fc4ddde6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d5b233fa8371bb3bf3983d5f0d7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1bf1af1cd6f3151562afd0853161d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe32ed1095fb44942c32f4a77c3d22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabafc737cc3284cafe13fd5ce2c29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de72dfc9ca1e7fd525d2bba8c6e8ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd33f31f253f4a9c881bfd625420a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda17debb8be767bef9992c2ceeeeff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e21cdd8f57fab1777f40ef655e86be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979615be6237a0c99a4356cb53cc65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6086d9a4f89306f0dbf54c8eb9b90e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439dac3debce614d965a665ca9d324713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fb94ec9f1025e8452c5446945c0c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa91d85b42cc06e6375b9f0e08b622715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83f7ca5974173c51a57841b14dea7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fd59b2c670d0e98d4d96adccf9768717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8575d6294df99b5f535b67509a2531718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed45023a63bd1ff1844e63c57d6441719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b373881bf5222ebb31f702eddf879720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb496519be100824489d52bd9b0e72a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3434ecd760165592ff6aa8c716675722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959824d4d1eb5d22cd8069b7e8167851723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060bfc31b72f3793b7565b34b8b0ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae3bbb877053f6288dea485333d4d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6d8ef3863e7c5ea9ac33ed5e9b1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb50836c0589449660b679f11d9c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58775d21ac63f2913c50db490ff40110728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f7ed0b4c6988f61c0444925686cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42f793097bdcf82aacf4311855def730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436cc8f96492155a498fe9d5d4d2ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed4aed684eb501f75a60d0fd41e436732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00112bd375f922c8ca44e2431e81290e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad05bd030784df00afd6787694b9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebf12eee55560e774872fd0f2a2e963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8618414c9afb86207b3faeaf17d9134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29716f1348fee890fe3cf83b8b571e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9c9bfa8b0e1a5d685bd83dcb4040f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93774669493c15a6b4ef492bc219aa827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79cd5bb1b4904eba38437638582f218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc31ede9d53dd83b33e859592ee179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b89d0d10c98615862f01b198d968110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beaca13fcddfb36c7e88be5cd70dc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92df86cd0aa334d134cf45b51be4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba66cbead059bf4f752b5876ebcfced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207d18a3a9d74604a737de25e37e2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658002f3970db707d993b87c9a2994e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d4184e533ad35f5ef015c76c750b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd283fc649a5daf3b351fb883c1b6a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329050a1707e52f53dce9e07cd3f7d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e1ceff3bc7c15fd3d2f17665a602219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b77e8c2b0451f2164a413b9ce866f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee7df4e3052925b7a12336ea36d3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0974f6a4ec3d1f6e533843e81c0473122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b452adad1ef78840e799d96c2bf4ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3a4d694782520c1b6c83ab18319724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ecc91962f375121dcee61e63ab03025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb42bd0d578ea87e48f856b699d927626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f2a4485665d8631e90e5d319d34027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ff4517165ce80be6a1db4894338528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566eb201c8a687c7609f2319336b2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e90c2644ea4b961541ee135ad7576b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c03182f1b2aa337d91c6aa76b92d5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d1fd27a13f61a88df9a6f996e537032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7d83c61dce2a37a1b8d477532741b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f38d042ff988c61dba0d0360ab04a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f133d0f8f549ed055e6a6686dc76035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e26abdc6eee398cbd20f5fee3c22336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3629c771f5d6f0aea813ba7624548f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b166b32c244e2abdf397dcb2d4d5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3d028bc45b2d333bc8a062a413f9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b39fa709bebbf9c402ff59e61ee640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19498c3a9cc3da342281ce4fc26d0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d1141dc72ee951ad0a43a50f0907142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283369cb7b0b81212a61714d04eed1d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1322fef628ac846a5ef2497bfa23d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9c1117771f289ceb5a95e9f71ced745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d16ddf89c8b3668d68ee0952b135146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd2e05f4179ad91d041ba0d74b2f0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0195381c39a0190c69face5cc64c6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd253436c21e50abd383139bbdfb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb1049f12b1fb9f8496cd3f554aba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1ac25bdd846344cfe13de6e9566951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d5328e43ad20b7b4badc61e482d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531b1026421cdd1ecaf1f628aaeccd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1dd09dc7cdaf2682d8e30f2de230554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586782e8522d9ed2f85ef677b9ac90e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df35402cb95bf5e8754bc0ffc3273d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fb2aa750c44f47f91f93ed3b8a75257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb37ed12ebc148545e6f0b51cfa28458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ffb7a021e0c7ceccca06ce0cb1cd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981e457a608a37f2854d534f235ea9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f53c767f73891d5fdc5854e1953e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ca9097123cb654cb5c149bd0a92b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24dd17359437759dfbb76d858675df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0323ed456bcecd92ddd7dffbfae7bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc3d9d03559a35350bc7c5928c0f7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223909dfb763b958e557b1140e410af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0234f746f9e287888870efc40797b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613ea40a1a92899c52127131bb06d4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452eab9a240e877422b8cd69630e7b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ed594dd2849273381555f1d88c2f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4aa71f5934cc241a8ad0cee57989871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236313ba125b12480f274029f6dce472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca008f3e80cf3ddb1634f3dbfc9d4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48598ce04e2e089ea367bdff6a79a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b832948cf000e2a010d1398a9594675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0cb73d1e3a304de3ff5c01ad48dca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b7692b75e10feb0a42bf99106efb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471de81531e09fa26d38fec1e397295178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9d877d21754e50f82feae040041db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083471f8ace094047e01ef9d4565a69d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ece230c2f7cb88ec9428145f9e55e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e569111ad6340a7794152a0c0703a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a686c072c7955e64af969dedc15e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69670f61ffa217b5ac7ba730b5f85284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30256e2493e4eeb2f534e3a8b43847fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1a6be78e5cf7f4eff2591739e76ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b4658226cbb9b8f50b3fe90cce8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6bdddc19c3c3a0d0eece478aaad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ed301f23c1483f872ffa0b69f53fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7d41668e87dd93b141b7443ee3b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a1914b0f720114c89f47131eff78391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5808dba496ca849185f809d00a21d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c987f25a0b685fc738ec889af115993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea58b451481b4ba3fded2fee7368e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9ced5caf7bccdcaacfab58e7f11f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e41330195e8dbe040132995174303096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f12f85ac7a60a99e03b8af8480dbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11932e734c43dec6915019542960998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc645581c7d8a10804c17c8a2c173499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b19767569596f41cb7387b4272e365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d48b48fd2b243f98ffcb255be9970101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238a8dcd3179e3a5f617c72cd8229d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615833974811456af2393bb66c037e65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4e713f63fbd326bf0c4f2d270fbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7bc9ddfad512a490282d1099d4ffd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c130859a8f4ea623e6750826d2bb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ab22f201de7be0e0fce724e542c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99410e28b69f515787e41c20f15e566d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ceef900f6ea35373ea5ad407a47d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2fa642c48dd770716c95df7357c52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c9ecc4453a67ea1ca8b4599e3fb3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cf14bef965f745f1fed4e962e2422112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d7a569da575a4e9eee6ab0ecb2017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cedc8e45c521dfb8b8e2f0a92f153114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede5d4d451db30c6be56c829294a4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3354f1654af0f95943eaea76b6dbd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a6edd868247a06a090ee4eeb8b9ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc0a5a2cccf1c46d4234a189ce01c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126851d4c0787d0025b6ccbc6de357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaef0976a71f93f1faff8a21114f1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081fe07ebfca240d8f0678aaf1c940121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10519b6e9281235e58b3858a3d2a379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4ae9204f5120eefad6064ea88269123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ee2d45c665d38b79dff0877d271c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3591fcc0f4acd1c00aee27cbabdbe35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e34f0c8856dfcaef28a1e4457f76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5bd3a1bbad822c9347eea938ca930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf85b3e3881165a188a264f573bf9d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3b12bd2cf22faf9349968ff430b06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0132801f82465f9c76fbbece4af4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2a60571c420fc01a44ddd71ce361131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d221b71298275df4ae9f737bc737a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3e564b1451d2b33b6c94e22cd333133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cbccb731eba5cce3373b3d630ae6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f52a5501514b3bbfdcaac7503a93fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa293743f437bb1742065f5eb593ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619666f97dc69aa557cc6bf7840b57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c29d668e500804d3aceaa5277db0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b306cae2e036dcccee6ba01de082c15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb233d597482e16c5e5570e165ed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a31252e0c164d5bdf59b5785bec2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a7c4cd58e9314178d9a73152428a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0ebea8fec6aeb0aecdb39944b9af8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1abdede2a60ca90ff5846e9b50d71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5d28b11cc4c6a2f908c3cd50d692145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef081daa3ba88f28411909f7ffb9ade6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266beb0e9fbddb3fd9da53c2c1cc0cee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcee04550f27a770cdc416e50ba690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75a2cf2a6bf0c4c6bde512a1c849e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce59b93ac775bd193de4eda0c66129a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ad7f318e3d61fae10103953676f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e606f70c08befac8d7e9979c714167b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5ac613cf1b0aebec02617d28c2542153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194e19ce33a4d2c2826cbdd779301ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df536eb8469b7f44d2dbaa6997bb0beb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d46d845a1623bcaa58f2a620c61523156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4652a96afee161df32797b3fc270c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302a84b0c72045292fc8626ed9483fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dda14c05431e9da50ee58b6320156159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb16088283ee6b18d27e53df332e32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52170d9806e2c48e79d2e59adcf4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec155134239a26fba649f4e4eb1918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac86bc4ee7f4e77daf6cf29443a6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483f0abff94f7f73373eb70ec13fa23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2f8e3e5697123a11b7898e42f4df0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68db699fbedfba54693d00137e7756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1d063c3b660d94363f3d38ac8e92a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d780cf3b24fe94f0e11ce4011542bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a9299587ea8f3282982d965338721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560f645e92eda16fcc83ed18461b1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb65270d32f374f28a79913ee29b1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4044b783ce42b14a1c67a7cc53b63d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045425e7de0a458de8b66ecbd269aa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01225412b9e2955d32aff079064f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ca8d8a6f87e331e0a7d4f8881929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a914300c7a003fb5c72797f595283176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033eb46111b965268cd35e2652068a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f6fabf2e44f5b0cb7d27b22b7465178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead7bf146e897f9514cc8474d165f63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f72d6931e2775765bc017adbbc9708180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435676707c5cc025a57142c57a3379f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3de22026a9613a28a58a53fab7911182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e85d731abe15689a60002337b1d0ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb47a5aaaeb2a614c6986899fd0a8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0748f88a756842dc1b85b44f3c44dee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a8dbe626390a168cfbc8d9ccdb8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436ffa79ba1475b61e207bc9e9501c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b3e338c53b9f35fc5198dc83a15d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ede09da763b75a86ad2eacf377653189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e48d7ac0d7257541ad8c3ea7d06f8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b312444c7d352ebb1d5d9c3a29e90a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59939e804bd00623d3589fabf93553b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214ec7df09f6748a38a9cd1cdf9a04c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271e03132a70408e89ae44c0431bcf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e0356cce76febc84a52a27de7aabd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3e7ac68f0f62b4cf41f4f3023ca26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9dd510d5b8b27d0ec382dfa96c5f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253d2ecb5a90dd8dc56436950d243ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087979c2010a36264fb47e89fc43d10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596ea4bba1de6c6be396581c3191bd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa50b7e81cb52c1e58343c4f4a70e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8a13f0cc03f7ee94e055ef5881fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9f99a250332fc61499bccb07a3c35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc0b4683d9f3be5be28eb9e159c108204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed0a1eca7ef35c245391c5bfb77c77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261b03d72aaf1861a6ff171af07a830206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471169ce08d40b573229390276ba0c83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff56b111b4086bd6c93f8660046a021208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f127011962bceaf429ad0ca2ea3091209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757f80f972b8f21a83c18d3a0259297210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0379e4fdaebd8965adb3d0dae4de695211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d072be12e72870cfc11ceb238628212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa993391001cdd1f3c66dea2e6e1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a43b2fc72ca0ce301ed53d80239e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde005d357b6c3f4a71e8ccbf6d790f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f25489226958bbf1de355e51f144216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02697871d9e73f738beee94ea2b097df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b3f7b7d731bd8058d78e8ac433dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6f8b302df82d263350032aa72c1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b733862db9268b4a8cd1af6da28a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e096b99767077848d18c94cae8710fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbcd72ac9ed2ad037ce50f21f4216222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889b6d8e680faefe98604bbb26bcc07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031bf101b30fa5f69a8bff533ef62b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3948de970f74672db4c69947d20c9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66211214228c3dd8109152f30d24b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ff168b3c5465ff5eeba29024bc112227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd01214fc351634e69edd0e21fc022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3699d0687c37b38a04432c1ba5edf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c23cd40ad877381d9283068102f241230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a377329a08d3e5584218db51c7795ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31894281f8ce82746bdb737ad341c859232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e4ac5b296857cb22913105ee8c9c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e1cab23e46f438e2ecf4a5927149234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac02ba1b4c1caf9c5cb603c40d04d38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efd586ec4c6bed338b0a1a856d5cbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac14d3a05fec3b7b4303c7b5676c14f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00330d770e97081bb231635c63e9879f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d908d7dcb01ee6820c32c5e62b9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb554fd15a08796c627672cf1bc8565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60df44f15fe95bf930b0009dcf2ba6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca72d61cdd7f004d2f5081c58f4fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5fd5fdc49d3c21da5de06f0774ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004324bde5a9bf6cbae843c27ab44c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb0136fd27edaecdb00eda1568c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac1bb6345dd936dbe00ba3dd0007f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac3277ed420902429d2e7a42afc9c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e6929b5f8401d5b20eddda037376248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c49496dbb42a6ae05d21caacc415d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186642b6d6bd662219342f368ca880e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d90cb9072b2684a31a2819dd925f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446e12928dcd83f8774a12451a4514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b4c4f093b07ef071421b62f3e9004253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e57b0b022f30ba402ef83a1d14a0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c5fd7b3364c35c82bdfe3bb02c016255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d224dcd1a1e37bde17351db98682d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c8a8dc8fb8048bbf57ef60570b81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffecf809435235e1f625b0336167df5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d98dce87824c0966f7bd2c70dd2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d175ad776c2bc3c7bb214f6391ea457260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565d1fcc686df0309f24455a48c186261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2c21e77af314e0afa036f2b792a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82239c1a42fd46bdbcacb4b0efb0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570dbdef2cce9d13b646227eb0f7f2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e01c02001902edec9e28b7452872b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3efa615bbb728ec4c390c5aa7bc62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c288992b2b0b24c18dd619577643f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460c77ae1b951742f2e60f2bf5abc57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93278cf2a1ac02a79146700da4007108269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611769d651f02011d3225839af36d742270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51297e961f2ebbc18a987dc03f4fbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54723f3a4ea63db07be5d6868bb2fae0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61597220a079394d7248ca9841efe10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02385b819055a15ed245ad517df5a09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a1fd1eb2efabb92be2f7b165a0af8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d1d00ffe05af28d71de5c58acbd90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d4125ef62d137be758ec4bc11039277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067172ee372f9f789144127effeb26e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232214c19a30f06be0e0b8d3ba7bf06e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad628033e93c61587aace2de1d7dae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220fb17762c5e1614a62785a5476314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027103bb3b8f7851a6619a063b21d6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1967afb5c1cfc729566fa4579025b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b6b7a82876a376af12c9384c9f85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0c0a8756620384e038c67033b57e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2fedb72af4fa8cabf627f62fb021286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f62a9093e723b430a388d0d95ebbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c9bd3b1c36c7f40d1af4392033d39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567f2df84336ff255e5f085ac8c179289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83207b3bdc5ed8b27383f155f70c5eeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c38629db4a7b7cf9d591b3973de0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01571df69705d9d008e4cd12605ef6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ba18a83e5d70f050089d16f9744e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f8b2cf9e7b6422a1aa90f086e768f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619e7bf5a168612574c82061813ac0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace017222dacf300ae92cb1f2229833e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ba510eabfc5e92f3b285f1b6a9ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dd36f0fe77d829bdf5cff6404a55d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502ab823e145e03b09cd8186c5e7ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a2d2fdecc94be94c30cca615c1217300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471efcdaeead822cc72e7cae4933817301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ebea2b4bbacba110dc7f51c62ffd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490634f92d6e4783979f8eda19c8954303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a093517787be244b934ede43a2c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33298795bd0fdd79a9f9fe23637d662d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb130c5170dbb212078ab08ffa3993306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec698ce73d22677af2c71627b337246307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d778f86cfa5f8cf144eaf9704ff83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867007eaf5fe2e00506a395d6c101b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789944d0451e12f0b49c467369cafd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56f250c4144170afcc9d7712de506a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb264c6c88f22783572a62594b50c06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051386d852e8a0ff46d23f1dcf414a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22381bc06c618fa5466aa0d5934492314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c732c45459fac04c8285a90a2c6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318032d17ac552ee14744b615076fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09b2a62fe57f416d412c72d7f51bc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326dd7f476749d336890d85a87530a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011208017639526aab8de46f8a9fdf36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b87b91a7d63e70e2c63385a846ed2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a19af920716f3dc1d4df2a36a225b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d6076634e2a90b803536803b73537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb36330941ce1f55230705ff4d3410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73594d3e4d654218d0d1a8109aa18fac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b67b33b0159b801d4ed9b7918f51e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec9aff2b5dc88459d8a5289a0d1252326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc52f6051e55a2a7c65c4d4710c6a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115394261a84260d0a81356de9a015328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39243324c1e2bb86441a4dfa1db1b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b41516b00fe891a6cd30f98fc719f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa191314f5734b133962988d0264d44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80689622caf2dc9916f46d82bf7a8e78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b324a117d6c288763ba586306c45d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3294ae205d399aa5a2fbfa06ebf420334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85cb5f8e5c7dc3e4ce013e40c3ac0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c992fb09a264c4510115fa2da5924336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b0c8842f926cf91103836b068c8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e034925394c95ab34f871132794f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9618aaf713ea60dd68dcad36a0d7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f3060e07f1e0697b7f212970e2c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e1d56c6db4ae8d4436ffed668ca9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809fd70f86980957986530e0e207aca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a5cf8723ac87a606ab24dde5aacbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea920d87ed0b33f520da48b123fefc8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e5da3d99ad583e1c1b2bfebdf73d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b74493924e0351bb4dd36517737c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dad2d70f83809ff5cc542c0a4464c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb2ea55164cde82d8570419c02f703348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540846057ae8c24ea54bbcf6ba55580349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d032328a200894aad6e9b2d855db3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24ea93b470f860ee2a20fe45c866e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd3c782c200429f794cdfa94ac5ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289b6423fa2332a9342134bbac60f33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4415893a0198197524f93491685ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f544ee7cefffaaca497a34cc6efc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795472bf49bd7d3c47acb35150d969ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65767292f8e0e1f1632a40569ce969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7093f08379fcc2aebf4b67f6a2145358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d03af9e9dd097e59515adb28ccfee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96454c8f26532995b0ebf6098000e31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdafb43f5cc5bb836a203fbe6db25e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0da6502ffc991c4f1b5bf3dd91e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f134b4dd0659c2ed97aacfbb1356363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30248e44c077d8ae728e7d330f48ea18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce3fa245448b1ae13c9995c7424c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc990a2de162a3daf8e85f66795929366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948e6b4be0355a74837ee0547f706b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1c2409835833f1f6645a1f81410c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6db6e1a83bb2df17c049c05bf0df2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9696cb19533e9b55b9723c1bdb3f7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177647010b05b55efc6045adb8cfb39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2dd4b34c81b999df1989c5375eb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac57d6beec9e891a61d59f9569bdfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b94f259488c4f0d85deac010500c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e19f087ddd8a1c3c32cc084aaa1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994c281e67ffe625b3230da21ead4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da7001a55d6bf1a1fadcffb8d123f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b2174d20c8d30c55bca4501e157d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c0aed64f05c11b5717118266a6a92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450c489e415ac23b8e2f4713b402cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0be9b7d53d7be72bf26f81a62f5c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fa429d9256e0ee75e5b3e5c92fe9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486480f2900a217f1ceafdcbb2b2b69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936493525efa5366c016883caa36bdeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba87df2014d41379e147a5aae1a26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff3e0fbd37e287e830306013535449386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f061d4dcb60c96965978bff7762a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130ee4a956a01c76a9556ae012a4bb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ca81aceee95560e70f461de820381389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb935166b5718f31e0a3d5117dade4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075081834b2b6580df4e0ee378aabc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c993e696f05dff467a67eb647b74b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e21805691e2d1dcbd85abb040f126393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ef034f374020d4db0caa6f62039a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cceb3dcf9c4a0652d60776780f3f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187f65651c8569dbae97bb1f9074e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01420c691a06350a8bd7d0f0a54b7d27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f7956554431ae438bb66bf85eb47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dceba8f21755a94feb31dcc598a621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a186cf499eb64fcd880a11ee0bed78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306f9243a1b555d369280a1409f6193401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a44e839092324612f3b895ec2dfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701b7406fcc79fa2e75787a24886e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb228adc8c99c1ebabf461318268b87404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377994ae5a277063576cef7a250cc3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dca1f1522373079b6e8ca22a8b0a7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971136c680f4571fe55c1c6859a355a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f60e1ebbc626b22f829f7da6b67e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92b3db5aac981297d33c66ac5c1d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a475b926dc1147f240e134389aba94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a95926095a48067c1a269c208a2d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79a3e9433a26da085f9a5224375f64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d51fbf2a60aaa87f084db7c5682f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3ddf46a16abd865d56ebf04058561414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295922cfedb81c75b6cef48ec24ec8b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e8dd672d2bd07226a094ae1a08abd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f56430dbf306b8fa28bc096d6773417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728baef1e9aa25ef2ba051839188e578418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c2432b99221501dcfa135377d5a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef4233d65b61e9b125f549ea508cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db8c7a1a594e357262e693d7fd069421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a2a52874e90666a0ddf0c8ad545c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771bd996467aa9482f36905625dfb8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cabcf4d81fbc807d77009df5c4a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a279815f0ab0cf80c08356e2d298425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437159e2fc3f976af9afcd44e65f54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb51f62fbfa9b043ed26db6db18d5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8e021f958ae57f724d4e3edb76b7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94524cf233db773aba3c09573d5476429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b504e9bd725a9cc52f224b2c6242d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528275ecfc8c999476ce7ae777922b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab209462d40f37fd072b9d7664a026432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f0aeb1f6c6df777b5892503ac19ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4737ab8e0ecc9dec9bd43f9a21f5049434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec411c9da98bf12653b2557515ae2fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f49a82a8e0b1b3e321580122ddeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847e4144bf6471b2ccf792687cacd60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18d0ec913ff836598c0cdd500c72d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7571cd5229891f4601905be157af8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a90088532f480ae8504f0e03888c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcc81286b3131379fb11593d0eb01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93885d21b228a83bf48efb9b3d7814442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da611a2d2a44dc5bae59a37fc6796e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627abe333ed54c3f3e6aa1d253ac066a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea714895ede204d49aa9c094289d83bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e7858d3322bd84b6664e1a51f6cb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb62c2b508c6a98bd3abf38f95aad95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea718fe9b8a7e81f26a8563180535dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc8ade9f4420ea79ec8260cf38558449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1e0aeb029ef06e59e05f0a8991a45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5181bb65d10b0100f5f297df1af498c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f948ffeef084b41a9ef1a5cff1efb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa8903deb4a68aed1034f2eb3c45a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4da9dec2e361e794055cc1e34222454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdf6cd8b49b4910e0e332f145ac25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32668d3701c4e10b7bba10d90f932ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14711aba300fd810562e4d2f29cfe90e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f670dc6f80ad4c7a61cd37d19769b1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e7d5837f61553ddc2f74c1ca458a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfe6b951eac064a119627d4e8608c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c6d3f20a891909e1c0a8de721e4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dcaa9092da7602f16cc1eae9b1057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57322a388f75c15d9fb5ee9516d0baa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7a638698aa8d0f06a18b8a2fa96a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fd1145e89c3ad1c9d43d4e0ef302465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420095c89419dbb0db712a1c41caa010466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747a32c4f5e7cf24a27f3fc2aee1731467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793dc9e5b933aada16a0572606af9e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb769061d192496772df9e91e9d4331e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b484577b2a9cb55b5e0d6d22640ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c81b5b2935cb59f51c81f5e8c027cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74507720a0bf1e5f9611aea3c227e4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87937e8a7c4c02d2bd2b6e754c1534473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498686f2b1c6124340f721231084158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d6093dcf7ecfa893951427f27cd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f4943d2d077c23ce1879e7400e4cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39508aef8ef5d90fffda3144a68a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07dfc002859c9491ed6470cf732d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326759019abe9f8b11067e7fe6d3c62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442cb77760b869e1c974cd6c6b77e83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc3d81e4bdc85bcf6141d37cd5172481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bd712d92d5fad8959d5c7a5496349482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db445440ada75aba5b345e863129804483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed10b8125b8ff6fef12a2c1beca6d82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a4c1856651b22a2c31381ba9413cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17288fb32041653c5c8023d4f8d48d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529dad615d76bd1ef489195f403d895487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8eb9b01b5408134490f5c845e46b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b354ec75b40965a9793dbc9cfdb7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e3e1d86cd2ba43c4dbb4566ce506490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09226c559c07a69ff2c17b0bf4acf01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa97bcd57535182c75cdb78f1a9bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944763b0005ab1b3ae5af61fd036b7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c893201b61ddd038cf902e309b9e6c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b11547c86161713dab725b8615774a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d84dcbd32645e4d02ad582ae4acc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c45d945e48daf702afc4ed47ae415b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fccf380e37e3d1ed3351f1da938c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b16d01ce7a675bb9fe800db828eec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7c21249606de6d02a7a6627d6295a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a258295febafd9b811f49558a2b3b99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6372d3d9bbb42e8dba34f76442eafc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b205f2a2f7cecaa98741bb6e12061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea3f9a40ce788c5645aee4a4648d88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fbaec37375aee1312f33eb256239c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022e6665fdf390ce8b06710b253892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2dbdbfa61e558323b52ec7b79bbdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c021c6ecf7ba5ffbd4bb8e84c8bc30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f0515a55dcc8d2f9306388eb399e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306282512909d7a6f832605a06353eb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b2b42f098a94705570a17c0ac7a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b66765d0407aeadc45d3ffac65db0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1983d54e4c72c267421988beb736513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80850079af43ecf184050908242da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bc38965b22b7995df1b097628510b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d7f813170a41d7219ca81530c67ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db45115407652d105409cc10a27c19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763c0cc3e7377d3e9fc6aa69728d35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5461252bf74c827b8b0a4534bed5ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d79b8a66fcb4f4ea01d1c0285898520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf3e20604edfc20eda0bc2c00defe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199b94386f0f44cba672d5fcdf84c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01bf348166a308c66059afb18315f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09f7e5583e7b7ac058abae81be1b94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf120497c5b3b7c13c476d1397458525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad34ef0daf3bc6b81f426d53444262526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00b50f204b9753b08a51751f86961527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cf61228bab236ed5df34f6a7a1bf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970bd3b6a56be3fb840968975d39f38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b9d307945071cbc4e50a5bb32caa7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c61f45e2b291fb1acf0cab121206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf03de469bec270bd8b7ef91abd6c9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281911c79b4f1273759cd092d1f6439c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85bbb63fa2e6fb1a398d7ea3e67c9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe870f7878adb0c72bd95d63cd5b654535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00839d8df60bad3b6a15b345df6cc820536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c45d61678e232bd7b3d9e4645d2c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491e66f7b340d41bea8436182c8fd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d05b737c42d905ef5ad3ffdacf5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c469275562b5b09bcdc99730f90f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2eb497e36d831115978f7364e28ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcca0f00583ffbd7fcbd9d0f9818c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4525f67752e2b48de07e8b7ff7dc6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6755411f89f2d9cb970b5122fa1719544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e238420f15e65791ae2e3ba57cd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2a791ffafbf9fc6061ef10e8680a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a8b5aee36704722e42b0d51ec531547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e1cb3c503884d52cac339b4da054548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affa53c629981d707ff43e15c864ac6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727b8aef7b7ff69b9292f0a4b72dd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d440a422db7a78de27de23d7ab43e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb956dff2e241e648f06fd7b32c6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d35ca5ce156b4b84dc2951e78069553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4c9d50646da947631a39c349f101b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc51bf0d0c50012ee7fe17165cd636555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3eb95e10bc0e69ee7b235d914339f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cc730b299cdd7b6ceda161cdc67f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7e346b4d9ac23ff90f0980efea386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b182f707867b0b9dc6edf4cad899559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b976bbf6596f2cc848afd08a0dbef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336a239b80b72f74865e34695f098d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f6f7d87b25ea579c5467c6692c82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bef0cdafcf366b80fd776508a1424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1cb9d34ec54736d423891b9098d38564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c29c155a9246a4c3e4f3928b333f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e5bb370d315d2b2f159d12422a16e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aa8301ce58875a6c600e2eb26e509567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2a26cf272391b9589f56796abe6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837edd62b843a9b2253b1c3ede1264a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66374649da6b80acb96ee7a0bdfe5f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9408865c79637cd544e3086ba3267571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb033897c388cf899a3ca41d3f91b19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d3521997f9d3b81f0c2c283f93216573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c9acf441ef73c314ff0c38f8989e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91765cc3ea06061073468728fc04c34e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c6e9c6d2d2b655d4ee3153920a8a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b9efa559535a8810fa7d8d6effa80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275f050183631b1c608a8a87de4f833578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13b56e266aadfcf0ab6376d90e2473579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77fcd72c9b42dee6268669c2fde745580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d0c5aae7089bcbaa316052162b40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c7cd2b5e515f9a53a0e2d9c2ddc26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07172b3f95cf51e1b6c03bc01a31e548583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28c6084a4ff02a83f6971cf44d9b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93201b24379572518023c47b09c550b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c323f1f7927c654aaebffe81900f466586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0d6b8bf322a38d6c46aa56e776bfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b57ee3882b6e7f86fda36f863fe1d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590017a9fcef30bf2e93e23307ab0274589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a9641ebd7657dc655ffe6e75c7a41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed202e1c2f695150b3e4d00da6e4f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd38b9ee261709b610f228148445f48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122948d960c7a0fee715c8f73e487ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c2bc65c1ac994c76ac59fab55ae1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17331969ecb84cca482b0437c4b27315595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe8ae48abd611423ddb169db6e2458596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b08413022b27c11639acbc1377d7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5ec4fcb07c1c1f6380046893affa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55065ffaf16a9eeb4cbb5e4ec9362275599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d708354effc29ca3ca363d28d234ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2be1b37d8f5fde88219b18f46aff3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ff4a46f6f4a6726ac48fef3974d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75998a5bd92a67eec3b445aee6592603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d587b4d2b6510212272a6e452f6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6694cd6b06222ae7836a55bb62de2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a4833624e1ccd80d3e43c74e434d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b62816284a0b83d82ab05b346f32ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467212029c7bb6c1770930c5d3a6881608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbbb150589aff9f16fc51cdf12bb4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26489002ff941dedc4c126853d2eea79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735cc8aa7d06d2b975de32b127161b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ad51285af468efcd0f38091a7eb38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3ebcb1a0bb4feb7ae18b066829141613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c707302ac6cc5e3f2dd050a0f24c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663489b751808d5bc780f153db32926f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c25e7c4c29a65094e9380e031e364616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99a282ae4b371a55c335c0b0f1f36c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec604db73623852b3eaf428a6435c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832846bb52c655e4886782b49f917c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f321e74e64a4f9bfb19d0459cf60e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eaea78fe89efaf0834164b79833b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6df14dabdbea7ca4fce28507c4460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057c011497f646899d063b078bf972b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926f1beb68e39e282771ae5f3db2d3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0fa51b16b18e501e9f055fc0222a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade167a751adeb3623dc6bbee030f1cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e86eb862be372da7f6c3c01af8f69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7103c6ebad0fac6b08b25d3790884628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08efe72db979d96495d3c41dbaa00a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e05e08799ff09aa58b8b7a024fde630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a1bb1f0fbb7802b5a168218d206aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86331371e07030d75dc407587dde20f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f56eddd5eff40a7e678bea753a93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92587e7504ec9df378536a92f798d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e6c757fbfe61146b6b7e45329321635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aef4747dcae3f507f17cef431aefe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e9505fe28f220f8b8b8b6e425504637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c01f3041a8024cb1c51ff67f48bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58b24a88216a53b94eb207d0a0580639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7f6ccf6f904e0e6a77a30b195abe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4a3904f018ebd3de9f80014792a84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ab5c3d136e7f29ee127158f775cff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6557fdeed01f183121cc0836165fdf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b707df653dc332fcc3e318e94b4c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f570eb94a18af91337c3c5299af517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40ace20e052ba3626d570a669c77ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ab1ed0744595f87f9b38949d83ad1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac1f08e4ada10c312c051f9c8c14fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97312eb74ab405efce33caca4967bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668b5ead5a3e1f966211bc9970c744d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f9c5dcc9f88ff851f45b79a1a002651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827073617b6a7b5fec48b6b21c80375652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6372e473cb4a273e34cb390ee2cf6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9f622b7c282a8999d8799bacb5859654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ab60b5c93a261f0f59723f114af80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24ff0379c6ccd2ebf9fc270de8fcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d30b716ab980f1bd119222c54304b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d48b6b42eea61c434682588ca8713658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1ea30bc10dba8bc6128cdd52d34ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2fed4eca62e7d60919503f757677c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f20f6c9e14de0fc8a50f6b49ca3c89661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba949eedf035f2809634be42188e4f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab91647cc4bfe9bcffd410e260bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259e4b4020edddb14c974c7f5ac4be6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e746263fd4bd45e022ad4bdde10c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc0c63943951f88038a0e7bee83b96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5514fe637d3643de51bd013795913b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb92ae44a8d00d6affc530fc60f6cdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cded3dfbff59cbd879a33ef729d133669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfb9ee7130398a6857c61ca2104a87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9954e1d16263ac7f8f0122414173b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a729e929aa7bb6b391d52398c97fd2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c89892cdeb6aae2bc1201d31b7a19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec481e3b02bdf65a63b7bd125176e6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e34527b42a6f93fac61fcffbe8f314675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa13e37f740f43d8e6ad441c39417c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791ee64b0c39291bb96578dd5e7917677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c72d42fc33c7b1bb9d89bf469472e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28da603e9704d5e3ba1a67a697cf12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4954113bbd37973012b5827fa5fa5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>