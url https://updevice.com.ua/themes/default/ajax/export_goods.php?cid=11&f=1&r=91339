--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47974efbdd7da1474f3869f4205ae181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22aecec5b593ffa3e44cad9f50c112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c9ebddc546fe18b3bf9530e8c659d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4266840b43e1f45cfa0037b127234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5051b4b2f346d53bb0efddbd8cf74d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a801cf79a593a22d0f48e99a3614bd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185fe9347dd222a6e6b3c657356d0457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605822f2f7cdd406483ab4c756bcdacb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0127159aaa2e58935111faa84e0e6599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e511d54f2e3ebee676b3f9adfbf8f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776fb670e4e926ab89f1738737434011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a62d5f2fbeff8a5fee42169a03818912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f1b0bd93453294955711102436c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab98c964031ec9c8dcd6004ba757f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0ffe16b56cd3e89ecf0db149d44e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce647ba87bef41ae267d35ed073c335c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02131a708ced3c4d579c2605dd3df7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa46d479a0d97e1158599c559553c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4276e26a3c9f75644ab2acf88b53e2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97810e20e4d3d969676156ccb7c391e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d00192fdf68207ebbd5f7db000cb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e42f709449660ee429d5c37b8d97322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b1e5a33d1be8403b25414bf4b7e4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53bad0773216d9257a14e5e47e4a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1b28ea09ffbd2df39c2df38bbed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697f33ee05c5cb83a3c2383e73c61b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4fa683d4fe5f472c473604e5aeaa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4491686f4f42edb87e6ee7f185c6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab35fa8d61f33535e17335a26cbf7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cfaaa7c62de49517f07b3cfe7b50730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b819401de0b518c5df5fdbfc71f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b9bd6e461541ce806be99a3173f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ae1940ee1461fc032984753a774933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c227f562d3fbd8340e156bc1bd40034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed552a89353bae4b2c61e238cd5c42335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab75f29ea622ced78d91581b5ca07d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b5f1ed8092a436d9efa05bac9f5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02891bcfb1f447a6b5b028322c5f6e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33cef98621a38fe9a4bbbdb430434439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eb724ad10343389dd50ee375e9fda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b56859c5399f896f2c364f6bb9d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9066c330d8cc1a003a9e4e6ebe9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786e1994c1f2456f80801afdf7daa7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84d1c55faf997e7cd050b5c3366e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75dd64ac35a7362b23acf68056dece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a987e5bd9712fc5f4a5d44bf144146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36146f73d0ce1feb097d8183670f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676d9a08ce4f35acc24aba052f6bec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f039c72ee5be8c4fa36b8dd52a6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4b576ff5b7aa60cc020e9f5a649050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505364a970760cb03902159e0c7b4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75622e22f30c0b33aacc919958c6ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10672afb807ccbc4a56d3de9a3ec12753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719afaee271b3c60f63f7014360313b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb39662b9f36f930f385d050ad34dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eab9beee717c83419ee9f48730340d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ebaab211d1a94dcf394109fc71a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef67f8a6ffa267ee95505d680bf96758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac793a3d8dfd81375514a4c1b6f258f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccccb8495d81a37c772dc5dabb751d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d3110daa71a057f7a9e97d4ca402f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e611f4c9c01e3489c25d6b7e9de162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54ce7fce1ce15cc68b99ba39849a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002907b381479fede2548e4eca27fe3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307d587d084b14c5e0362beac80041665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e215c37e87419479d8bc0e3c75cf2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000bb7e16262d037cd13883a71a191c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b5921c5b703d65b8096fd5d8351e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2a6364d3d541fa0c33b6a46c7014e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab63a338b71c491a3f75d3efdb781170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9738a658450623c40319785037694a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480ea8043aeba8ef4585b276a5e291172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211669bb20e458adc6d20ce209e486073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960d8d3fd59aa136d83791ce75f736d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618199cdd5d12411732f20add4a07b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be18df53039a3d8a3cf7bc37b4913676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d815608143416f057954e3fbc0a74077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22bcc077deef6f03afd38f5fd7e9f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f361c2a37b8bc21fa5e2bda0e3f56f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705de6e80cb8142a3d0caf32b16d9fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6f60643146629b0cb6a5dea4730e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c12cc7c748516280233fd74512fa7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ed4e7bccede5a7d459cc59dff11983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2abe2d1c73f956a4ef877e3e50294584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562340bb3d59e5b04dd6070e5f2f4d9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107faf2bc2ff4b2de16abfe2141398386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a558319ce9759f5cf09b7465460bd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd5b6a1b544f210e119ef8024cf9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec451908169b026c5bcc52adf5f267d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3d05c2b6c3b7627c5611889db912490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8b4eea27c2710f48737866d0929a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb027691b2ef8440610adc0342015992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b2e2e1b161661167ff940c872e9e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf0158e883fcfc77075ac73414256294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ac72a92e10300722c8316c8249e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c8b1ba0827fd7cf40be732cd1678496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285abcb8b2a6278afc1d47a856ac46597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4c1f06d836d436a97c5fc8a6cf5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3c365c61782668e3fdbcdbb3f36299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78352f4d74a1a2beda2bda0d6589793100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1537e5e47a440fb9a7937eceaef867101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb160ea950b440b7e5aa931b1a89c7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab360f7476d08dc28d2e1f7415fc56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc723452b28c172ab6459a2502984913104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896d24b80990e6121d6aff1ccc437f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba9a85d4eb550db0a9dd33a796ceb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb930c1dd842d5a6b3d059f47032b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f052adc9d373b7fc633636d2913c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750972fa082f99997e9c7b6410ca7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6a7f7762c8b50b7125b8ee3499eee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b59c04a64e2c8dd1a5ef5f7bca28c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f1c3d87c3d5972734ccad5713f34e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087bcb5b7d93c104b701fe6a0061301113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae39fa7c1d2cb3fb7cd09a18334540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ea95c3c0860885094f9670cea812115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d6afaec5ac55d7398e707611afc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1611303e8f9164f42b71584888277117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb6049ea07a05c44c83de271bb1309118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46fa3abac2121559058ff3e638b4cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885bb19596fab26698fdd7b9b1bcbc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091f5b2723bbd86de049bb4cf000cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c55df4b42505ec08957c0e9ffbf9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640181531d896b5bb15699d42e1ce12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cbda0135740c71aacd22cc16500f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d047579c416a18805ea324c5da9c03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2af0f78538c8f718d4250a5133a62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e12d446146e6f24e4a122f2a7a709127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198c4e43584a85f2760b6521537f5ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a4269f3722a5695338429a15c4915129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3e161e1134a09ad7a61e0a2e56c24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef828e80b9dab7ee26c1fcbf5f80548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7638a42a90f25bda29663bb4ac19e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf9f8c5f09e577e871309bc916186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a17bf03168c90afdbd05f6cccee6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a67a12f097df6621d0c22eb8cb34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ef36d06f80919ae757570f006e87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf917df04103c9a9f45a52d5b1c96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf778728b37231a6624c306d922aff6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e22f69c35f5234bff5bc7e8fc88a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e82fae919f3a5f703e8783b6c6c1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31155ff9a789c93e4a42b732ab200fe8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fde3a145dc7ebd8469eabcb6f7c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5ea50b633989931cebb9cff64886143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7e27c2c98fd8600f7e951d408ad3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834e6998f53f3ca753f13068788595145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50505af1d29080857cfdf91bd844ee2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7db7d0897c72af277bc8741ddd3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982f8cb90812973f0d8c3e9c75fa25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f925596c3f91e3850d69db144bbe5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb4d52a7c649e14e882d90531a2b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cec3537e0a31da6ff19818493ccc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008e489740a0ad0283028ac71d06c54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c935e09ed49e3b64db188de0a110d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83453199232ff00ccc38d411b397a28e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b192d7b4678af5e785809e3ea06032c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc292f9c21c9fc3c5fb256feab8806156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab774403462a9a9b6614f6326a18c4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f143ca9a3b5e43c6fbdb3aa421fdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d6cfbdb098011d67aa35c44fc27e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5d6b41d59a3f7823a1a53a1cf0654160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4715aa23337d24050755f969ebcac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195e69447f97bc5daa750e52bc6634f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d7a5fbb6377ffbdf804e229a5ea5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec574c2242b259ebeb905db25989af2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17d5ad7a6ca5844e1f844528ae818b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3650cdbab0802f72bdd6f50c6f12e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b1459dc9df40cf99986bd5e002764167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5cddca671f1f6cb8c50437535b8b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f27c467f4d6a340927d3fc4da9730169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd59da0b4bfac7bdf699f9634be57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e19c538b94b66250862a7f665de5dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13ac9d0e7f80051a9c19456219a24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad944db25a683f7a9572c540958b2c06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55804851070d4dcbdcb79c9878fcf2dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad56726c4c3d9093aeb3e0ec2847cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c1462082dd81ed0d6374f6b987c67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ddc3539e1e3edf5026d017d97b926177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffbb44dda80e158c23c5233b657f95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d341faeac4c3c1fbca9b941bb0d827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e31368ce9d44af8ce034900e8b9f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754a6e036b50178f7f02b9ac079f5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d286f65290944b4e2134272ba585c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932929a59cdce44b952ad81440929099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a88b897752725b68e25057f695249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac1201135a3885e5009b0a494f4a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1c72ca473251e2b43d63f7a0e83c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d28005ab705161a143530327480b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde7cb159cc5949c5fa789d8da4ff5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbefa8992e5a7c070d0ff078c8e643189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bc70cde5d6edf84d2ecfa8d3fe6bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aed49a14b6a68dacb49ca600d85c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b0867277d96c31b9831507cf42bf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662492ee80a6bba2ea4f76320caddcdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4091898b7b777c3decae6338129a24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e414bacc0da5d1f79da0e627b25b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b91a69b929c89c1ead991141f23304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c529e15e7f22598fd66d4652a03ef51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14aed8692387a110c1d59a58dfbc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48784f5f551cc2cecf9b4ae2653006dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1f3532d9fda9887d5bd3c6e5157b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb06f6849ce443dac3f651cf5da77c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d68b19d9244178a46c85d3f667172202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5dbf2e294f437e516f4475a82205203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da36afa9526c19007876e9fb33ab0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22249bcb22839f8b33dc9d8dbdbca28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9379a55c01ec9830a2906b0fff84111206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c68b02e79df122d0b3dfaffb75d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d80bd462392f3e0cdd9624b3e815d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd2afd343ee81fe46c84f5277aecea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dd079e1bd9cc0c564d401b3f976ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5b3d16c68f948da4069df310632e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3b495b0237b2f67e049f5a84ac4c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9b0f862c8e1903eeaf042883f5840213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019bfaede8672f81840be1002569dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815260f2cdc0b8f388148f6a8fe311215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a9f0d5676bee3d81dd05f15f73425216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114bc5a509a7fac98a09fafaaa0d022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c740fabb5f5641d70c97144e0682218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238e06d9fe9a8f2f2c47db2cf600a44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05946a6eb5c85ecc1c4c4c97e07b2e8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915c2d7aa8a274a562f78e6b0c12fe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4616b74060d809879936ef92f790ccb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0b9f4b9161913eac8c085f671b0bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c01bc07ac427dae83301914f2cb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235820d4a6f6e27648417ae82dcdfc7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c66607e6f4e0e77e536f16e6619b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb9ebbfa78f16e3aafbaa8db9ebc39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db1b754307d15e850091b01f0d6cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db542eb0c914b54dc5fe6e88097a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de19564b58128651b8bbb8604d0d06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e713cc4ffa8530761f7cf0fc1295231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b0e8ab3c9e407bdcb3f53556f4e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a27c1b179fa2ee2ce20cf434f9587233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8d77a6f6aff001f1ddda62fca5f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9683176187fc74a7b3955e4ee57f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18e1f60f1109cac13dcfeae7f62b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18378692895d7a850ab907049ea4f64d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee94013ae5e2e3b55efc707f04190238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e1bd2516a66bd8cf4bdb03a5aa9e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d06e3651eae1d963f1362086613c9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be113d22d2fa34e47b7736c856cb3d82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e3799f52a3169c25e05795712d2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3274bcaf1ff6558287d1c52cb77ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653a677226addd10e3865050b495a3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a453b5c942860a4b8cbccb3cc842d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af189d954c075dfe2e38aa95fb3ede27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf24c8bde05f4c4a5d6c320cedb4657247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc241752c740fdc8f7200023639344e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd98aeb286ffcb3666fe23fdc96bc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6a376529fd73bea8c31920b858b30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3fe7a6068716d73a71eb0b7611ffc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172486dec5266d5b49bceeae386787252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d0299694246b1d061763c86ed554d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7ad3b5c387d92fc55d54dce87417254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb63baacb1f29e83367d88604b445255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea56c256b8c3a3a19eb53b2df054e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e5676dd337fd68ca8ff22aa40919257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa3564330de3466ea168e28444c6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac43acfe7522f3d5f20f046f75cc7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08106e2a597284f2e87351394ba1d474260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a3ddc4904f46d46395076ce814b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f26788788ca3d920f775c52a478a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175052e0bf3944a0561b6abfe0edafd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2c4819a58374495cddc5a68ccbfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7324e27db833f7b39a0a8c971681b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325180aaffa26ad35728782936f4c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb33f151398754bfce0ba9a14e452e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c9f23fb465aa9eaf7d352d23257a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb6c0f4d769c5a5addc3b84ac1e6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6461cd0548e6860a202bcac6981b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba458f378981748fd8bac60ea1b0f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312bcd39cbb23eef86a92d168ac3dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5495be9b20d775052da6581459ccf4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d888d018449634661985b296a4f651274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea386549dc2daa3cd1b1fb2bf3f5d93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760fdb114dbb0f0d63a4a2fd4cd4ca7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1506014e42fd677078f69a58f21f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efde304bbc3f1523eb02d3916173dc7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff940239e2e6f9c199a188714334bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f27719b45a306b14ebf7b6b1b6315c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e4bb6474aba2d96142c27d2ab3ee2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e63cf1785b880a98a5fddb31892f37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87a9de38ded1e2752d80d9d6a7a7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685da0ef3a1d7a1c2fc394d9dc8a254284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6408d3bebbc9acda3c11a8903eaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8ff3ba06c9dff4073bf1b31afb6fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f3f98d30a6ee0df12b5fa7a79163a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389eb8ac58936234c7c0e74efa1782288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e14e98cfb9d3ae6ac623e7421b4ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c1a4bcbbd98bd5ed1e87c194a73e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6972316fc01260cfb206474772c32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458208e4a7a954fe6cca798c930179292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83df4ff117c319109f78b0287f07cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51734c0da2c4faddc072b49aa92f95fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2799cc94d24bdc9a501d4c208f800295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b193fa51348f4676ba89b82a6b57a30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3509a1701b580985eafe36046cbc088297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22116ba66acc2bcf8631d788c9f25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0fcdc3175cdc0836bef9eecd67286299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dbf9359466d147e3e7fd24d789b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c83b4de155dbea55b0fdaff783fcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33247b2b33c179a3eaf6a365220ea50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17929cbd6eed06b7cba88f671a414303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407277697a596e9f286e22eebcf6502304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b48b8d0160cbecb6943ecdc586d2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48435f6d5455d21a214156265e061418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fd7a6b044abbd3f31955c6fc2ae88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a4a56c518a104f405a435afaba6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514a7f6a9225397cf937a85a8fd3d71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8c398175c373dc96f593979447f86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c7daa69562537791bc1af0da43ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c29149782e2a9c2a1ac8e283d364312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f845983977e7b19caf59eaad6300313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32608057464810f8b1fe99da75066174314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5799673f3d7926919d8201df2d4d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371eca89946b5c711e0be3bd4d5533316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c653edca8c6702b123f1b6ffbb1b2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ca40429e7e0572d4cd3519c7441c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a77511f945f079183da663320f04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752d608b5179df5ec31c74a9b8dc3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76993a0d4565c0a3e11ce275717788321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ad7692a8d95bf4128096abbbcf7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e68b6be93f6bb4a974fd6ff2f6d59e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67175d66b1aad71f694ebecde5ef80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c833a8a1517d5e5282e8b4e339e6ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08cb6624c6c1527a77da97290fa40e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fe5337e8e8c88b67fd2b892e3784e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade572764435a4e6b4096ad4a4b0949e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114a91545ebe27630dbd0f2a8e84181329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede664c21be8ea16601eab52326424a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4983e5045fb937902df15e4647c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b77f38830fcd1770eda19dfe13a39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10f1358da48906c37de6a2a26bb8dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48690dbc56988e1fd664dfe8d696d74b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da1c63629d89cc8a01b4800a74bb8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04d8983eb1e1e4eebaee0f2b9bb7bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1ef2f43c5cae96a2b5116e6d611b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c8a9451dc343a8276c9e726b5f25b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f378e09abfa9599949fa1e81ae8311339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27be48c74e78c4c2a4ff0fd650e0db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c8e29088e25d53f8f31ca09549cd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a3bfeba2ca5199a30ad4ac04093e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4341d76bc099e15c577509fca18b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99e7592e9cf6a1bdf275b4dc5fb40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7adf30d494dbd4cffdd6af7648aac2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f1691b8500c76f0775106fece7d63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c9d522488b27184d4e2299581871b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef7b1ac309e397cc98000d9504fd90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae4ccec44c63345a0649fe156009f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326a0751ede10d0d0f91c216e57513350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed8f20dcbff98f1bd2162c7945eb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b50fed4ae2f31d5feb31f832a3fd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ed31d844e97ae4c3771262446146353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a96217821e68504f7aa5177e2b7f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52fa5d65fe0e1455e7352e5ce85757355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4403485ec20c0ca5d932894ebb544a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba26e9fb955f42d19f184bfea1a6d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165430d328887941011bbf357d22fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ceb76b5d3f9bc8c40eafcfb4ea3ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c75e55a3f12df81b25373d19346767360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b698f51f44511bc4d03cd915eac5d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e00138839b13b92e59363b3a0837c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea515b2cd077a3d971b6d8211846d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb37f44f28ef09dd1280e6adf7af8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733356f8f85f9afa55f34bb1615239d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a7ae99dfd6cfba746c43d2b37ff7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b5aad941121ad753eb042a1616d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e680a4c1411602a7691cb969716eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385752cc41e740123540de47629a6f86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ef6cca3b0da9e2d062831fc3b24e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748a730580bde3767e108c7af35aa1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634e749a8d91a58886bdc87b3f607d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7545bc3e1242f7214205fdf9c22ac3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa572e75f4a15d5f18b248dd5b8955a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3193be7585b94f6ac8f9da09699c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc9e5eeb75ce156e05cefc6751dd45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45caecc5b84278e5d0ea4f9b631e58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc4fa2e5c5009abf672e0b5c00dd03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9575dd404a57ffc579b937110ee55a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8df5b9088ac9de503ae9a2acacb85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d262fe1af32195a93b32ff311b6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694da4848c0a19c099a6e599c5f0bb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7134a7c99c61c7e64d8e986034aabca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1faeaae5bdfe4af495da429a3c91d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b090583036ba8020c63624dac92fd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b0754985f21214d1f8c4d0362c7cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f75b8c635f133f3c87012ee7d9b979387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25958dbd443e29ef93e009a97b20033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc73489818e3afb8ee18ec927852d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e576e42f0cb2ab2225d068ee1ebbea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41970a6786517f9ae1a0e72b9b1f2ee9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5538f73f4641ee25f8cc1fa280c57cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04acafeb00bf61b2f44a12c15c83be1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c421d5517908bf0413f7c9acd9dd36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3c7dcf5e07af2be68869d66dc35c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750d76890db6daed37452e3bb6e74e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fecf008c844780c48a8a4511ade04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ba16aaee66228aa57c98a89762402398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dfa5d39cbed9a4bc22b9db326f1a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7aa8e71d86d56bfaf995455c885b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943b3ec04a8d1ca252aa3268b0616e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eb10e6d627fcd4f843756d14cacd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795add00d4429ccf25c9da79a9085d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14cce0a619e5a2d1992ac5093e138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e93a78364ed5b75de75f518a5e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572424bd0b3edaede68210cdf6a2437406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be97190e425fca65e6601cd539f0269407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f4fb0944c6a0c1b2e8299126320e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb71e4aca4273f0707af1da8f7e655409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b697f0c64262ea95dbc219305e673f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1c4f604d3d61d28702a6b803e1405411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a7436347f4dc77f27688984b702d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b23e3da0b72e3ef198432c0d2a64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5636fdbeed680433a381051db0e08f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259b5e874498d4e75be3251c9e5ddc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6013f89715f9f90729aec49c1de31b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922038a6431915367a5cf4ded4cb6187417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e2bab189019f5dedadab15b40876418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013d422e23cd831f956c0fd724f913a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c33261b459d167d6369adce2d2b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81ab195c4ce08a30413581e457c392421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639dc95e510d30c5163e7fa466aca2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d44f15e413d6e7060dba4f0a2d7d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00344fac6b3485a9a3c2cdd03b775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681b2763611073d3c08d6d57e8ce8a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679126c4fd971ba54b79decc8865a13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd417a97f75c475fe4e84003ba91213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b04a7ed716e89266ede51b754cf408428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fffd37a626b0a26e9d7225ee2adf57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73fddcb7cb2832107c9845c9f1c6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58026c66e199698ac16a0ce1aa4108431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d50b698cf67a646d617ee3df1206d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c50256d958909d19b5a51a45d834433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a85c323400103b27629c8b0967993434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f76ed76191369c50b6e8f6525762435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ee11c9261f17d6efdd6c5161df28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0db7a1e821f0502a28e6e2a19a38be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38dc930c4333ad02f228c172abc4bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e449ce2e88f76977bea68b92764390439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458988334fa37f53d2f8de3ee4b6cc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097544fb2768e04c41c4862cb20a26e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c745b3b6b859474ddbc9bf66f5c82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8133241a6241b1e15d57367b82f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad226696a5e5625837cb4efa2035ca0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30991e25269cb7f6e3e2932bcc9d261c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b79561d65b6eec9ddba31e8449dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73aa2d825070b95b0623f6a5da764447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef07163185b40049880c0645a6d0e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69533cd678d71b497e6fe35b9d4f77449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632192dedc8a14745b7cc2b09a59a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be764ed02854e272c92d867c578f8ec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9bf631acecdb0545c89ae9c484985452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bacfdcdf5759827bf11e8133fb37ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8a15a51777c1cb6ebfb676bb0683454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921bf5867e935d39c61e5e14b11a52d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541dcc37ea15695f29676dafb4baec7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d9f75f1c3c2e6f870c4c3cd8ca55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ee16de1efebda957a8f003e1a9b69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff747181c269050d8a970991ff11ffee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334917ebdf1d28ba40a80c0ec527e9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab1ba7ce538750b26aa6a81100110a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89bf70e89fb6d913d28aed0d410402462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28895afd6407f0edb494e28cb0af9bc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd30dc2a051de4c21563057d38e1e68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eec2c28d5397d9a9e1c56677abd0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d783d4cc280f1672fd6376f992455f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c48a5abf4cfb400dddf4fdb830622467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83637b2b9fc0864d9a88cc069e63afee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8585605f313122fd6044b768a2a869469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326f3b747377eb6224bc9ec2f90eb73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9446046b5db9d85843f00d139e01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878dc6b0972032fb98cf7ca828e380472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24195cca08e2f45e19e10719e9efc56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe7590c5f005d937f97df3b912c7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb2aad5536410ca7767bae59edfdf8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82284bfbaef88455d34a687feda22a7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc869752f3005dc30e6beb3f6af229b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9200d4a7636534ca73dbae04497a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01277ee88f1fa1e9abfed224c0580ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a1bfda13c4c2647112272653d85e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29623d4ce61cfe49f39a92115042dca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61002283586b4a30269434d7b696b296482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce78b32e1b72670a7c7fb9be2ecd22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c299d7fa0aea3f280db9354ee005d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe4f5389881b71b13b14f216f2137e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db53990912b30421c9f0c3fbbf9f01486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10881646e2f10e53cee27b8d901567ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84944c1a80c3f5dcb998d7a64233caca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ebe48709d42a5ebae18f5b42d6b0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e7e7472ea55293b8fdfb896c2c20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21bdffb3e67465a3f58b7707702299491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80473498b21524dd60c01e0048c7c59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24624eea5cf32b7a4d13a7ef8061d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e46ed5945ceb7f8a36495dd613b32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee98d72ee68abc24b0e806fae115414495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3812f8c32097c55055704718432d605496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54607900ba567a0efa5f3461245c140497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190aa26fcda5d273a6af897f476b4b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad047860905d9228bc1707e999f86c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf16d9980428ee1a690ae05461b7ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed912c6365b5ee4b83223b660a9096501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d8405e65e247e45e01e829131e01e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b436f02891b0940bcd3fa151a69ec5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528539dd5d75f994d66a2b35246b833d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddb926fbac3ad8b0bcaf7ea85c3e64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c5acd2a46fc32b9f6f26b547b462506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e888b2e7325fcb8a995709558c90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3fee350c4ec40a691df86718c40cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea37e3b1b8963a04db6c7b34955e166509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f591795f88fd5025f6b3ba97313446510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b8e2c82c1624fc0b4c4a6a318f61f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3243209c336210e27f4f12315718c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26feffe198b445ab218b0de9a4fc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a20bf7650d62e6c28a26ddcd10de7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125732df7eda32a08c3db092aab8c4fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912f83479e09bf18a25d0b1e9f3686b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf69d2c69f9cffb2a40148430e191c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8e411b6ba0c2a91a159ee9eb64e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1dce29a0c81b11cf5a2b5a85956c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b4e5515eb9c2ed9cfa8d2c1d11cd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305db072277c1a45fbab746b51dfc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ea9b7e5c78c8cf4b3f46af4f3555522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489925539a04a2f669094012b4ed564523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1232aeef16e4508286259d2765da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468863dea6c26bb3b0bdfa4a09881538525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db71a0f42025a52446d22127250568d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89358720e122ed2db15f8d262e3515527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512319323e8d636e4d2a45ad9f9bfff2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d46327ae5ba5a7e9a51adccbd277529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf0f6e6c51a3ad3b56a5ed707d01d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaa4da9d36cd25bf380b9aeb836a1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d06830888b949a55bfaaaef75aebf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f83e3234b15ac396a2362a5dea6f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67660e7d980bb01da7d1cd0dcb8c54fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d749e89cde6b8ba1c78608b63861e7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918566dda674b21f6b2154b842116ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b95ffedd3a8957a9308c1ffc4e3c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b3823b1eb558e75ded7c2add25a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952eb9b1a77c87e6a0a03de6557873539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1743b920e22f5afea2859239d00863a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd3d41ff1c02f1b62f1f2167c8cfb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7d99d6264a5161209064b508ac725542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014720b90419856546cde78376f555cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2886b08bb1540c85fa470d9936f859544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e08f475009b89741d0482b0e8785545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc4d7e522069ad1c5f184512d8b26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe7674382f720560e6062db84697f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6fa736357c67d29972265e6e451c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea53063cb5117ae6cafb8f7e048a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07125d3b48e5f5bdb308117f7a74712550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a284544b91f1a390d51e2d0d7266d81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e7a20e12e87e308b9dd6cee51b11552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a034f5781da728c95665ccb72c29219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939156e5fb92206fbcf9e2c4deda551a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a5297e617adf961d757be81d8fa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91235256b90e8e52089cc553841d5482556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6602892caf0ccee4470bb91260d72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a395ef842faeacfc1687f0cc89ace80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccb68b7357cf423717fcd1dd018e67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111cf6b79c1de83ba47d7be027a9b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a4e404020a5b4eee5e177e3af395d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ad216eb8a0863803412756107556562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b787c70e7090cb64968d54a1e9b0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f3116d85ef566042a132ff73b383564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddbbf16d6b5633881c0ddcad7d651c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e14e176cfa1b1406d550613db1e46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7b251c39fe0ecaa98f01f44d15c16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa04f0a6e80218ef25ecbef81e9a53b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1f29a9c821c678d5dee6e82ea243569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64dbbeddfc838ed92e4e8f2ffe6fe2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578a23c19b3a8a68e5ad095560853c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9df482aab4b312b985600dec264a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252baddcea32e2a2e47aa8dc1736573573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2cbe66d4924bf9a94e1d4eb03a0e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb18e8bc52231a3d0ec6bf78f15cce7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240ff205d220c4067dd56bfc5852a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542821840be77bfb01dc69228ae03f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531779b2a279b5c981bba8954ae9eac8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90fe8c7adf55682df2a141a8dbf67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91936673e2f133a3a78896a6cf322580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbdb55be8ce644416706f8a99e27f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bfb078a422e037ecee0f4fd80ff38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600197c6fc47baee462485908adc7bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff99b23fa3efb2c0676dac7009a4e38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94759bb97794d1b832082a97b9f1ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c37b9e059179c21ee14302c48e439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a62237f5e43fca25dce8bee2051d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d812eeb7ce00cea6d4336c11d093c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4a309b642fd4d6ac951a2e0cda03e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898431c1f2040420a721ec4ca198f5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ccbb311caea1c3bd94b7b037ceac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28939c7344cb9994582c04ec6b743e38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7752ff135cee8ba97a67c81777e86c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45048d2fbae3d2d9d5051358651e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b2882837cfd954fd61dfbdc4139f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fbe579fa5461306e76c84a471eec4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8190cc87edabb28a770fcc8d4a0bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b80be7ebc03263595f143389e1d61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2faea40f180d76721237fdfa95ec9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789ba889a91369d368a19fdeec512e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1dca033f0f3b9c62341ae188c8d6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3739af924d7ff77f4fcabda9f9a4612602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267392a539d81a95a7667edeeaa8f5d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfec1bcd8cba1cb4dbb1102bcc23315604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101b050b63e949fb00cf5e7f025d748605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04df0dbf6cdd9b2bfb70be899dc2df2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21793ac73c6019c60102415eecdb042d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb100a87c2659073b44d89cef4006608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0527251014e24e409737b06add4fb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609b928080ead2dd140b8da7ff865e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c7c45f2fccd8511b863ab367c2b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c870e1a7ccdbb28ac67387565001612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82dbcb24b19c133e4f31635bbd0a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac289d8581e4dcc760ec41289b1fdc6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98946903cce200cd7b9bee3bb44b0b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80a61b661eefbcd0403d189e72f907616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4539e14e3d2e49a25af07307353d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e39ca97fd80dc85ebb5867785fb90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d856e69db0cc96a562ae45e22b70e86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f1291aa1f6ac7b7b81badfcb32615620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f531b55e248f381819420ca8365f29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4536c7c91928f207e0b47e4d4a568622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d933b71766985590009408d51a7975623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a9575fe40277229a6858d8c4db17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e41492ad010ec32163b9ed55aaca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3153811b7b997d5dc43c68cc9d79f43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1ee37e2bb573c219678b035f18d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84573fb4f2da878353caa57cf76097f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58c2e94bb59c2db8cc7a163c2fb10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9108a3ee909f443270cd652124e54f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62f267fe61ed01ca28261d33263d95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fa122ce3c14ef98af40a1ca63ab0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeeba31acfb59bb2fd326418db8761633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a37f85bd2af6c9268dae06497aecbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e2d77e13077798e9e5d73620c3139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9823fc66171e4d857feceaf3d3f225f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300021c71b1eda039a725ab20239db1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92924ed36a80dd93a5588026b7bc7782638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d36c74aac6d7f9a4ae920467e9f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f91a72d076d645f718bd99b2705f4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327592e387029ee6c1906a56b78c77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89a871b272b7de2600c5ab9aa5a2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad9f59025858173c32eb8a0451899643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bafe2a1f3b7918ef7bc1fa6d0ea80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b6d13f0205ac0a9b11ad3f9799b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22ebc70b40683b755c57fa46b48d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78de4b7038c2d11201372bd5e0efa35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc1a149279883b5bb67ab746245b41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b30e7753bf6dcdcff518f39d0de7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf22560ecac3f1292f1c43c43a8b2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4752f548c198e2686eb69a5acd56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895440ac39c20c2340499cd4422504ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474cf61a375c01408f8ada2cc3483ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe91bd52ae6567790933dd067ada9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84916bfb62cfc14fa6773a1c9f33f210655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a7d3d5d5c7abba08d9940f80acbff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c74bf0c8b6391c27781feaea7895f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85252e503d0efe74c0a0c229a5e8a49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0feec63841dd6b8d3e4097bd0809a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb188fd5c644735cb09d9fff107e71660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047021736b71f0c4baaca172b5191d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bb8a5036ae42425026760fcee72f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f57238d1501cba8bb008c08fdb99a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ab38373b054054e1b879a3a55834f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6317da9ffb7a931d73abf73561c840665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5d1466049c888d6409f920a0d457666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec5fb578ddd20a7c0872c40fcbdda1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27420a8075e672fe31a4ea144e31318668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7158d3234bb848b41cd504e71f6ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c097df3c03253f03bc716bef71383670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf8f1e5583bd03889013420673d84671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ead6550f50363e84adfb6bbee0e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0970fc1f16910cee302c5e0fcbfb16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca56126e895fabe7a1008147e39347b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541230a5cca1c337d7ce43786346281675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9880a5dfdea6aa7614c5b4d2e167b28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df08bc20079a7c7c956f1bcf78d6e2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393605ca1fe7320964bd3493a452798678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3437e5191733031325fde065b012679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377f2a8e91e620699a7faa53aa891b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61dbeaa7f86e373954f0688e8d7a3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907535ee17b58955e26d4a256c81f42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd6ad790917176ed83545057118c5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97aa304f68d615d72a209d84f3760f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127aa75617016768f6e08b6054eb1ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551ad97379e6f670c3a611902e8c50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870651ae34afd42eca26c12e773cc38f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562666f35b26791dc0af40ffacc930e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca8a8869548b3eeac791b54a6a3ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b49a85366ed283e438a3b73390d68b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7bee093bc4875669dc88631d11009691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469a4e7a0f9a54dfc99ce570891c084692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f93e36e72066083077ab737e4cfe38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179a82eb545771cecb857a5cc1b5f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692fa1dca6ca21141122f455fc1253b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637d7439faed8aeb321cac325cbc929696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc70b9f26435ac37bdfd178e9b5c3ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b01dec575356f694b61511ac06b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336cd0494104cce67f8d7b4d016fbc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0708ca381d20baa76b99ddb3d9bff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0cad90a97d3faf056dd277a23a3dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86229bc6e8905dd40ffbfed2c4a0b56b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e706a4aa7337bd4e00b57dbb01245f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1676744d9c46700cde47489796d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5748ecf8cbe31af6c7df7079c29266705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c14444063914ea1ca06406c312b0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb28f89ccdfc31ddcc3426658f6155707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153bd0dba784c6115ca1c4fbe07475708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854c9362809ce42b4d7156c94112f60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d253a5e9728b881800c82d2806ebc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1329c822126653a125d1446a36fa03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c7a8c57c10af7b634e766ddd10889712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30fb8fb3847ac51b57ce103665ad4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e4847f95e66ccf3775a0fc5440abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77bbccfb90496a53396b048800d5663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8c8f1aa9ab969b240f4ce00077db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d022295b711f85a7cc8395cde8e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04521ea99d27ceca12188c85375dcc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca6524dcfe11d8703c0b78ebdcd40a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9922699900902b32d17af4c1dab1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9d0231c43d570c350d463c05d15c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570184abb1ca979dfc335337b412ba4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826fcdca7743038647bb4a96b0425b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbad9e3cf917dc0e0e4a6373493fda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd09672463ba9151a23b35d37d98ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00f1908c6c166d439afef37942eda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1992c2d2990c153f125b0939789d44e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aa011a6ba9cc9551473271f1c5cfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c3e06d803cdbd38117cacdaf0fc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f709cbb38e8c9e8f4e0e55756593718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb888726818e0c2a64d6136b36c624219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c6ad8567e464a10b1b97d369078420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a8407c5974ad9ba09f4b5f34e0a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033c1d78d3bd8c570c1a203c123831022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2b85f203a72e69c688272aea9b9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3273df7a02f38b700bfd5aa3628167124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d713e94c9ddac15363a5f990640882325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211f5dcb01f6a22fb83572df4d3367026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56502d475fead87810446ade4c6f0a8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e25590cb015d948c238800fc160728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3a8a0a2a20076dd3b7c274f4542229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc83851a11abd1722f3cc6e2ec315630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcebec49d502e1d7b876309007efff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359cd37c63d10890c295cf5fc57efd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b85f5dc09d165f2d30b5b02c145b1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786677ab6134f2631035176041c29dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167427f22ab96a367d1089091dd70b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae05ac7ccecfd62c5bd61b751cde0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21dd50fdcd16545b75913fdbb4c15537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c66c33c6d6791f9a8db1c2bf5e502838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf0dd028b55aac3afaa805ce8e40139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546c22074878710044df5a6b18b844240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d9ae17cbd470e922d450cdb13ddb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed44331e2b1b4aa5b57a6dc098a6af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7386de201c07a4670ec159ba32b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e15efe69277f6ffcc79c0fc50b4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f5726cdff1de8a4238ce08f8a4a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45a69404a6059de4b1229e03be81ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee61918a73af5209431306286cd1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108bd98d5a675d2542f0ecb89a701d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fbe2e5ebfd5ec21b3923466c88f5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1184f16668d794e98e7e1f0ca6f7c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca62796d264a237ed10e44c2bfe32b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53d93420a8dd03c6f95e5d0aa11ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362de02d3431ceada8cd88cffd303a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fa23d9cbbbe2928bad7740817a1a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1f9b611ecafd3a79e5977c50556ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca69c37bc3d92bb8527ff52987b5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ca04dbfaaf7e4b558156d0cf9745a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa064fdd07475f2a316e989b4574e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bdf0ba5c8e0b404323164fc6a69cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b65fd327972f161d10da3bea948060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7533d9542506061d53231ba4f7e679461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e830306d5955c2a27d8cc2cfce85fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8b6f4fcbb4fa5aa43300b529a20db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799769e58c2412a9c1b3761ce2bb642f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784437fc06fe636b9c06e835104d8af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69736dcfce51a6266f3aeedb8b977d3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4469aa4266470b81e97cbe931919667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2c75d510c02e125b0c173fc943d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f8186bb1f843f154c01f41e206f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636c11b2175e26d8d867202cee92ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618e93228620ed7f8e3bad3480747f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfabb6923594dba33ec126bb67a4fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71cc1b7c9208646648a09bcceeb29073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc90953fb34537cd3380bd210fed5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bee23be1ee4ab074c76dd10df19a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05617fa223c74802c7c660ea78616bce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646575104ceb7486ed7a71f91abb4b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa91b9418fdda874378ba725dbcbb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb4b945ad81f1cc767fcac912fd2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d7aa6051709c49f4f51396b4085d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d714f2fca498ec329effc52bfcc96281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a129b63ec55a2291dd9b3ce6a60182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0a952c533705074d6801ff0ae77a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217bdbcd5d52c21e94e4454f3a17cb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dfbc8ba8d78b35f65b312e958347785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1d4a4b111fb5ea783725d4a2748b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120995854d8c27c7739c8ebfb837cd4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e7477ae6f541f8e69a8f92db9f2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e926468e78df06522fa3ff574f6ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b47ee3be08ac2c8465716ee94b07090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf71135b8510571579c16c1ff1cb95791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3929e74d52066ff80abe87f6ca463692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479204c5a224ac200a647406a2f2be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f1adf025dd87936ac79b0e76812c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7d43778c8d42df4300a1183d689195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e931f8617235b7bdd0c25e18aff6b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf014ac1c23df7b85470781e21d6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed82f38431711e4d14e3d407c4798f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f834a20cafdc1aa64674ebe86e1f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fef4d475c678f6663e295b1abd62a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e4ae7b60755cd3fbf431c15dbf307101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976346243a261445df1106c16153ab06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a2be2117dd7baf545b01cfa9314e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab369228b23aea9bc8af8a05bba2b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841c8b3365b431a52bd6c0b4ccfe0fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee3afca26f442b37866510835cafd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106eee7373a890e31ac2bd10e12c3cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2378f9d5e36065b2e4f8d2bf1006108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557bb04a0855470238cef1e17bb2bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce2eacab1880091e5986b5291579d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df59d608d7ecb0c89e2103cba29033111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f429517683d6671414c1eee0de34d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993c90ced6110c89e21d25187770ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfe751f606dcfaede7a75e8c28a99f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ceaa56711137c6b561e89026626b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c99833bcab658aaa00ca5983cad7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201a7d38955c43d1ccc0816965a574117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23940c3d8d5c73073c0b495f601a1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b7e75485a4ee9d63720a0e5c65c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9aa62562f117f9a491e12e979d8b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df80d0fdacc1394d412f52df1e6a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e09cff05087d21dd28b262c85773a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ddcdb945ef1983d8a23a645745a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88280ecc6d61916e34f975b4b6cf2163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c35949fdd996843da0eb5257a6a9ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455fa70a7dc25df80215d3f0938cf35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc07fb491eab174fb2dcd061e190cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a88fee0c1ef5246693bdd51d90ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95eb947b02576742139a34f1c0668129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b07f3f77fad133b0155d721ba27b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee570c37488e9be3ac76c6a78502ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4bbbf911ea3a994fe87822b718579132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4d330198afae1c2080220031931f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bc2fb6d53237fab9b80422f3e9f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a10e9073a8c807004ef52b37eb27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ce307d94494c010f70d95b17f2ee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c1ee1f6bf6ffc75bc51d1b9f7e2eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6bc54eb782c74c90a3177226d740b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d80f8d074b3062178f59eb4d47511139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c6c4df7955c4ee3b55ad39bac90c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4be9ba99f07978c6e36ca63abc39a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea429c420286ba437f5bc72e224d9e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e3de0d944f0faade771f04470ca9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d3a4d0c558ed6ed6af435619ed01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a37b38ada3149514f6b0b2bb39814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6332736fdb62d2e057a71fd015356d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf79607b60b5148fbef7cb65f4dbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f922b7d4f9eb7824589a42a7868b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b5076050f3d73618a64dcb02c430d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e444b51efc9fc9b9b878e804b1057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21305a87a343a6755a47b6cb59a50ab7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5a8cddd7d19a3ce17fa5548ef1dea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5474eb79f26ec3c8baa2c7a8a7ed75d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5a7ecf0d9f7a1faac81189824353e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4bfb4263a449796b715643f6cedda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291e50fc8728835779ee6aa75d366ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3024903fbd0f6a7dfb769d5d0d8c69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa908b6803217131de00c17894e39c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a78e7513a6ca3637d7e2ae1eeb98d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4a140901dfe6a845131ae547e733160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655c678199aca30d890268252fb9fd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb20a445f9a0a9278099161fd97a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37304537605c41e1e3b94f6d4ca8e096163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e75a67ef9e7451b4ee2b163b3fb6ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb33bbe0a74f88a8f5b143b500c25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ad6244b00e5cdec1ecab3babc149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bfc34df0d8940fff9194c98173a58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6bb3e01e32872d221cedf2e84cbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef29f94a7848dfdbb0a8281e412f104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c269e9d7adc9a4b9f0006689bbe2c53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327441513d5ade28b5acb3f37fdbb29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b91f0a4b87b4744f8d9191c9677ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae7880d05ffb4a8ad63ae44f712fcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c21e544da7bde903c83bc34eb4db4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a99569374c062de420031046fac86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fe58ea607d3dc6d49fdaa0fa5c946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4fd16eec6d31d9259dcf2af6b859d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6b3b1e56ec4292518b4d19b429e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f175c5a6cfdf677d800d2712a54b54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881d57341a0209dd1d3607bee70351a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62903b042b5d6fbe621420d8436a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2e36b322edd078656895999ed1b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c8116955e6bc6d21a019db7ae787183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bd2d11cddb135ecdb715aff1f531b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7288323411cb231818e1011b3075e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d61226a48dee47f9d7f9079ebdb21a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f25418d3b2825322ba8968b890f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6951f9e7ce5dfeda753a44785d2ca8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6826d3ac0d240641e56ba5b255f15189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6e5c7ae15e8d2e007536bedc9b01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4283acbdcf460ce6edf426bf66a2e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550efea301be9047d9668d00d24a34f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4aee2c8915c7483cf456c57a12fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bbfebc98fe4b067facaa44ba0da1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b3f59efab01e8e196400f93a498e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794adbb5b4391d16abd281d9de2efbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae59292cdd4b6d4f6993cb8734cb15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc4df5340d4787e7ac187f41096d32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3259486576def27b311f4ea3503dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d722a557f4c8842ebdea11caea9744200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438ac7d743fb856a9751d05e64705b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687651826f8cb84987bc1a9a5f9d84e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ea4e7761c8c8742f2322780231426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f19d980d22d8e6ba48b4ec63e19a51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e392bfc40c39c383a968dbe5d6664205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ca0ab207b54ab382597901dc7081d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855b424c2f5ece5b03bf605b21900a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87e01214cb56886c14c96d02890b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c132a6415213c8a0efd53cde23184209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816e5da56d9cd0a1d7111cf8ef1b0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69593a053ed9e99e8065f0885bdca876211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bd7c5a841667eaa4a760012e09979212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a1386dc7e0d075840988919b0004213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a7254705d7e2845a0d47863ac0bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d869117fe9559132175c9d29e053f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b565a4b00c4e6d554b9e1372261bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af65fe47002ca5dfeda7da947a1073217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd5d6c97773bed2cc7b9cdf2d3d61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509382256036bf3813e57e47cc6780219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2e6fc3bacfabe1c1a5d2b25a3a25d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ae6696fb2e654dbf0f868ab20a74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e6041fc81466ba2832bb1c30799b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95781c3cc21f964af13a13c68bec44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481265e231c0b283a984b932c1b77dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583709072053adde43250a6bee9d36b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b77b58b6afe36608c36098e95f70e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636beb60ef7e7a64d059303af0de9935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ae838050101efac032389da62693228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22839f76ae669716d7ef9a47ce05c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe420abf0c708cecd11e88b5cf382230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a57d8ff47e7ac279c4dd78a10e2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d1e2cb365d2dc2f4bc7f2cf3247ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a571b48848cb51c0b1018ec67a7d7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbc7cb610c7aa04ce80b318bdff7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6a9ce385584fc1ece3420b88c608d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3322f1a55e480fd2d684e8132d80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b5a920d2fa424035f679d4f4aa1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64688effb5499714e5a1feb5d6f32f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687545b0f57aea05e50334e1f9168a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf254b11984ebe74abde4602326ab7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda077448326a0f11f5673428df42b1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9121e09703c11e7bf85ca69f2773d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c06e0342ec42c763b184015e08d2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafe4717dcf3b65434a4dbe149adc52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8a8f4a0a8ae8c57291da857f79e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4fbdd52f3032554120103f42955f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f4a581286e1ddefcf82c2b0878b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a855b4949197d9cfdc70c03443d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b112d9923e57a103af1645d87ffba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1405fe006ecd31952fc53c3910dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923afbc14578ce19f6e9aa29ea881600251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fbae22269588b8e5234718e681357252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c0a4aef205a33e0f4cc43da9d7f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895e867c6f3f91ea626bb796a82205254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ac3e9fd2bd5cfeb3b857ac559f3f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f9e121a87da6f3f1fd5a40b1f368256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b51af03b7081d65cb96d0c394f5074257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2662b868becb107efc073d5360c41c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e3b44ecb6969b2847126f2b552823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212ba258ea0ad2c89968bedfef4cd35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c48e49eafcd6c5ec7101cebf05ee73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a560270720afe22dc6e3838567189262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296574a2b2e1eea2806850a7e5f30259263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809f955e4a5df845728608affbe9a77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2867fb78899e2e6ad3b5caef8045265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92455e207e3a97e17fd99bc3e6796753266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e964068e24ecbe7ede2cb8713606c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda957d15aa3e40e8ec79674aff6ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2d8341bc1920f22be9db403372758269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60986159814336bfcdde09208517da64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b9b282b82543429a4ed7695d2f28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3c3be7944d853e5ee4957b72960f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb80d915869eb7c930d0038cb926b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390269aba184b5e80f214a4ae64b1b1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ca0dc754b6ccf9257a13e2e8488aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4a891b02122b56d68723ba2530d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e4849c001135b8331dbdd91acf725277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b0d6139efb38969cef91bf6a19ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91de1a43bb6c20bbefe3d35b48a5db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae19c7f4f81032e26939ecfb09b2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80684b58229adacdfe85f1650e4367cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42190788578af68eb2c895c3b70f9587282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4f5adf8be784c17e63fb7c2263eeb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9ae9a9ab15db30e4769a7a7c472b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33b7f2d395afc9f985145769164f03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7f7ce37e977a17a45eb70d2d1d8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb995e99a30d4dbd9b8360a61181c01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0e2e7f411181fa2e80a3e9362e35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011616766b5098137b3d012d23814c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b86ab3fd1956177bf0226c47bbe35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1ad8919de344fe9305fc8c7282388291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6cdb9858496ff36754db1559221d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84818887f85199b1344a7bdef0eff62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706211b68acb947a32d297f425ffce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c961f589b723c465d419c9292bcc16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222bb35681235f38a08d749d9ab154296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5285f2fab20937c724398beb49407297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26682a404574a13f8a74f720d8a2c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d49bd818f1752f4aea92e52210cb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f459ff85632eab74333753aa28f5b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b50715105076b4747b679c189c01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725000cadb6bf3f82c7a52451a9e1b5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad40e8eaca12f59fa64bb7c707b23de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc9bb01be7b9dc46ec45d569eda32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eed3812bd8b084bb05c0663949acc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256ab7917c4a48a3f4873525c2a8d5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b05b4ad0ae2642a5df91e1343619ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb08dfed3f18580e417efd3cd22873d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b70482c336fa7c090138bc0073a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befa8e21758f7f5d78ff73a22e3b93f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c93679fd35ec9d186b42f8b463a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca57e559d376fcf495054f0c2e84e37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac052ccc7849c8620a003f4aefcc893d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217f3378e4525a7c2bd1ed387bd8c07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffece8c8aee64ce485b073b9db414732315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977f1a73d40f175c6c74d3324647346316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ddd2efbdb79973b74946dc3d028d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea0adbd603e69528e201a891a03c55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508f6bb76a6a049c3e4c421cee6d6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa16c3d3c4fb0291a293407a3d9c9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72884abb2be018710ceb2fd8782f8cd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f345da2e41736146937ee6d872c89a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332680d9269bd7ad9c8715d80a15aab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abacab5d899886e379166e1c6e16191324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e84aaa095824e77d99ba20cdcc35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8b19a9f3dd705401410d23171640326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe9ce53c1d605f5ee1ce4b219cfcf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e290f17424c7e566eae635190018d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a28b849c7de780cf09f1bb4f54f6e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a76bd4723721f241371677061cb74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02c5867d444a50a32f80d2e03aa6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c856bea6c5e6dd59ffcd21c1a1d30a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6384b9c7b6672d3c6f0277c48be1a91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ac913b4eace0a5abfae195e89341334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe098544136b48370fd568305e5e38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0210a79fae105b11f3d3d92e5e759f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56080aacfd782c08ddce7a04b8a550db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774a27ec52de2ab3e9c9a275531243e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ecbe512d830e62f0c93a96dade6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530789e2306d052c047d908607725719340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4574d39a508b2a9fa5e7a338dc7934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f63cb9e67f1eb77895998676193a42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04920e5eb8ed840e75c12a47e1a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e809485df7499602f1855455e44204b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029696eadf852c332923f93bc032277345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2b83a176e5873aeb6db64a7de76aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8e90effb9610a754260f79c527127347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5660b3a21ea936d831688f6eb38bccf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1f44946de86a7f949a3c3ced1774349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f09dc6853d9e47211e60f42b33895350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee892538b21c2c07982b9c3d924873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c79b5e92f05a3f90502d90d18a14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00599ef951ed7475ef6fadc704383c46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb766009cfe8a0c7a0b3ea3c10caf3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc215768140f9eaea80f4c52c2cef00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adc48f71cca2eab772177bbcb9d04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028dc8c09bc81f2847277380bdd8d27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a4e642443252e49f48ca21442d384358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61eb23c311f8c996dc6a7c6b1e0a545359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba500db8e8506f60dbfd664a6c99aac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007853e71948ea0c8321505a5c6873c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1128f81be909d7889051e285eb403362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976bbe32686abad13de0d86493f1b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b12f015d98e3c95bd7510f3e625a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deba42898c0810088aca35c9a05b693365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3599176f696b572b67a33f56213e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6bdde2aea19f1bc601c55e95f647367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b007efc81f970a17bf014ddf671278368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb0d20f1fac994f522a47b6cb1fd39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ac985dd71c79333f231c023b587d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb1409fcc7d76f24c2165cb983a3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd818daef67f8e95597ef4cd03232c9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ed381934b04c7e03e55f7cdb8633373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e2e30f402c222255d01a1f14ff94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e3bed02941182089409c1e868a957375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467311cebb990d7a44dd5e5772fde965376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f508591834722fce61bc18f9b696cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba9ba736f6ae088bf0825d1f8af85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c156c0f65f9c1f89637471abeba5dc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f470f225405bd25914a17f8d5fa42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9767492fc350c8f897ba9f18e8ab2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a87844bf162f3dce0d00a9d26c66c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d249a1564c66a1b97bb67a820417f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb6e5a39b3c986ad3fc17676ad6e6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2a655351f5e2b1b851a355a8d591385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe88996bb9d4f2e150d4bcaea4e77a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a95f873d02456fc3683f0695b739e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaeaeaa50d3f4a7a278c1a7e56444f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5739f14cdb0138905e2cc3c52a14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a89c4fe55bb15eae47ea1c5284bdbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e63c802433f9741082618bca6332a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909d36278b740d731eb6823b57d293392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8990d8746098d7e13fe6cc3b327e712393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a186ff0a7f1b507d9859f891afc6106394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f6fa57846ae301bc0463953838128395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aff46b965a3d2dfa15ec6e71e45f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09daebd07a46155eb1bfe6b673992f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369f97b5f90f2ac969aff538b9d69a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98953895d1648151f7892719e26d69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57303da32b3333904c268dcdf7d5d4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d3bab1586c6e4b507a2c25792f9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f795cf366d3aa467934bb07a306d861402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd483478c62bc2ff6258029303dd87a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c3e679eb8d7cd24cdaa4cb3fc753404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18360a515007bf2db011121cd08b776b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850958e77b320593eb1afe6fda09f9d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6705beb1730447da966a25c0ba71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f6e45ab5de94291187efaf8517501408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da23b185ab2707d4036a25f294f5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d114887b2335361a67553e523edce1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b5b120b2e03d554d4900645bd7791411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abffe4c7608aa0db526c3666b2e136412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adc7e2aeda4e3fc327e76d2b2994a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605cde9d3e75f06316aa625d69140b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd6b57e3feaee82721de9abbda70e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633aafbdb9596fbce1a70dd4ffbe46e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f8b27c9d68a5c4b127976aee082f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283808474f27c2af3ab70a22085b8cad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4d13a028500be8828659036163448419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeaa947c305242c6718d6fa7f424f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231fb62f86beb8d126ca1d348ab8c2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a06906dbeae200f8347060d35d95f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a1be59cddbefc02be1daee9f0c2d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a240121f42e7857785eeef5748f7b02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ffe49a794da3bf561a8583e3e34d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a256b5f5ef2d60d52ee3718a99ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aeabda9fd0c34e4d82f37633a909d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496bbb3a7636164c5a3ec57a77de0be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6ed9735ab1ceb681c9444730ab4cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9477e200f94157418b13f047ef26f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfeb22f8da695bebdcf21ce0c4510b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d685b894bfd89c4df523d0adbd343ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e19b71a9741b54f7a1b5ff4da602433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9aaa3ad180a432b62396fd1f95d09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d219d4ef19e3c7e4c63d70551c9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1ae0682784bfb0844ab9d22a6b5fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594fbdd76e3d159846108f92d8ddfbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f58c705e24f71300fa7b4eda488e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4de0deb0a272111bdbed362b76d1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4656f64513bd00488250ce64dd08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbdbcd560a9ef14fb3b70333c8ee64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aede6c171c616b78d415214891c14a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8668c496e37f183aae0937dfcb72c00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e67a561dfe705a5cf50b571d2d9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535400e13a1ff3150388d7aece6eab9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a827363ee37beae083cf879fb73df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8940ebfbf63fcd15eec53be99f8b74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b23113aa261688e427c7e6ee259c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03782fa3c17fe74b42399bc93b965f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473de1541b4ea11d2ad18d29c3f6c5f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f06ad116a2332a48f0d863ea851e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350772aa69ccc5ede6fe941b01c763e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c37db5233b201e8eb74c2c426de89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6b547dd5fce14ed0ac8f2dec5ca62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2176ab6572876589dbb3a8f898716be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d870a567435d62abf4ecf1141a5d55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e46f5b681267e3677fdccc8651f0f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36fec081cf885d1f8d01877f609ee0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f1ab5ec795bf4e4a81ca1d3860fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc02a2330279f93a11b93696a7768d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9516a6dd1ba1d8353b913d93fae783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80646390531573de790631bab663dea2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015099ca13cf1f029fdb97ddf8cf4114463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aad5dc087ed00c9f55cd98db68219464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fa7d6559f5ba4826cb957a92a2bf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5fcb10ddc5091480e9196e4fb4067466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fe9ba9fca763796a8f51de0f41dab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a730bc8fdedc4d35a3e3955a8ac6eee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61429d71f9ff88cac7d2b9316559cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028ba925687a0ae4258754cc2066328470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151eb4a2658ceb271f93b251fde6f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ad400029b98238486678936a3c0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b15f9daf3e263cc79636fa2e139d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f192dba412930f2896ee7a0c8214c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d8f932d9cdbc9b7bb15db99af968475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5df3269aeff8b5c95e0af8dab738476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168058ce5cf661674d1296027490617477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea740d5e3e88016ebccdac872fa6e23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae868e4044c32a815a1921b265f6c84f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f10bef133ea32a922f6b7e2d428cb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3262d63af6caf0fcdf823bf101f2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16dae9d17e8ff93ce3350484aae492482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414a1e9ef50fad1e73b89d9e5078f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379745ba003b7231112404be95eb49d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b474bd45eb64708d802fc6718570080485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b58797eb284b4a1cf866fdc0925214486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638f4a65019d651ec746dab6f10197487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deea086ca8d0c4642e0310c95eb395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74044d0eea1f78f939d74cbca6092a0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f1f77e9c29d5c147d4ea29f13d23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e26e2819b4f870120f491007101e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c8c351204a91adbf95140879d102a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6eebb74c4f3594742d38e227169f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f4fcc5cf57403b940b507ecdf2e8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671604c24ea8cf678b0d18942bb0a2bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcae8eaa08638bd4ef1493e21d4dd66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b577324284986601be233b305157b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e0067afa7d4e79768460dc0e67ad1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9fb76c97743341d46beb41ba8ee56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee37dec36fad9e9defa477ca1a73fe9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314424ea7e9676b385977c8d28ab8592501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b61c1c947ba314425aa20642a907d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc6f1cef7941454246e219529c3a45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9f6f5c096ec02fae3e8eff251a709504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeffc9eb96e1cd3285b338f041a84e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4906ccbb1948e76a5b61f9a725bfe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3da0538bcf34c6c8e4b872c9dd8fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbab9e6c3b06c36588d95ffd0efc11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57870eb770f55e8ac311bfb0a188b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa1532f5edf13e449bfad36985187510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b168f4db530a167aa8425da2416aa9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b9a7b6d07c7831d179aa1b34dd56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad52e5b6a385a5ee019bfc0931ee2a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45357b81d454667d41d4e8a4f76ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b51b36d5b71f1b220b19756619668515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462287ed772c1b45b39241278fd380ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8a0406742c756f3e0b24c968b27e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71676cddc91019746dca7198b3124518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8923d1c78a284e5093e9f66ee39155519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f35797f5ad703d4a28755e9afed0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286468f083debbfb03ad9f5859c945521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a959e809fcb102016eaa9f1a479e38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a0953b4cb72f428c24728467adc2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c661ce02550ece7241d3ab8753d827524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1afd472e38b9ab009f528d77d0545525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a474ac1a8dc7a3fb8f19aac12748e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe4ebacec9c962c2e2120374a2cb2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4657f8cf5b4b3a9cc103c275de567528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a12516b313c72b19b1d91ad7bf0a21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9393a26402ef73e68752e5e1f88006530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632d72506246b6856d2de3f4c3c8ef9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29969e434c2c28e699a55126d52332a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74d6adbdbd3f5645b0bed87653813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e42c26492ff8c4815690523c0cf13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84664cf477c6dffd8b895e4fa8d70752535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442df6a1d42ec50f093e04a285f3841b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5385819d6e9f4fb17b94948accf40bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177961188da2cee2f0c012c3d6ec0be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0751954e640e35159a00b903550f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528c2a6412e270edaa9bd54b1bb419c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4f48ad476842c0f5842503dbdbf5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251085731069ecbb14d32e259e77664542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6bb5e5b408ea9b91e9191b0190600543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888612aaf74d8fcc58612d50c6247b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a963ab955ac66da0a520d4b59c1050545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be6b2513bb57d882d9d76d2fade7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd3daf5e8b12b5bbed2d0d918e3bed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18c0262a7c8f03cfb0cfaaffa22b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e4fa103392c8494a5398d08d15b5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f9fa75de8158f0fb0fbe03e84d28f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110fb891909bdcf169bceb417f731e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907ad3666531293b003eadc80cf3d1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56376a2b441055a6016763e054b59d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680afdbe92409faa1d554131fd87981554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98894ec08363fea5407d37f645f29322555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0c797283da8ed5630902dd5407a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85f463bafd0e506bf49cb3f8a6d25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151db3bb30d65910ada949d17f385e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b71a541f245f66e834a425eb5e57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f84e8aedd86b56dc64419b2730fa2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfdc661dbb062d93a564b96beef301561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37890413e1619771891fc5020930eb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09167c5dff2710bfd8cdce71c06ce34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a210942e429d13883ddf4ee2b58dca5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd03d7bb1c1e017f8f9488fc760822565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309735933ae410d00175daf358db7ac1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0bc98574965f72246cd3c92c4468567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209df0cb6afd305ea990c23c6be7e42e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb45fb4ef367b1cb47b4befc03efa25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c881882b13b0c61ac94813cecaf8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ec01e3edfb180e82a946aa3e3cdc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93272b09d6ba9dc6061f588a0c5297572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57a17a24da21714ebc9704df966395573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb00379c1c0172a6bb284fc97d004574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f2dc44551e011759b25ec4cf4425575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808c88fe705ad7d4a617e6109fad6f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bb0e1a5cb3153f2bcc78fe6401d37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788021b570466de5e824268e0f0debfd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6effe47ef990d4a71848dabfaa49d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0dbe9d43bec28e604a43043d0f43d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993e635a0114a89411291aef4445847581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec31501f4e1e616143caf43b9a8118a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fc8ab8747ffc29c3c8873e01b12a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2c9a7d665d40aba76e49f569a857584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c7737a55f2a78e5d46a682535d214585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb373317944331253668e6b749757f8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0382d39a3fbf20b86952b33b2813b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a6890f564c8bd67436d61a088f4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2053398c9a9f55be4070ec065f2a2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acb930d0a6b3cfefcd566b4dea68ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b01c25194dd958d6692fc328b7bae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee5010d1cd314e4f457c29ba695a39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3240e7f8a9316dffff9099f30d624e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09879035597e867f334885af316b42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83b6ae184e6ed5ec36837ba8af9852595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf507fc0e3dfc6f98a72ffc11012812596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740cd3dbe49c556dd2f38d6abc268c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9b6e1fb461dd1bff4781572275a03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f86c4eb3fc06f141530419aa091b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bc893e8a945522fdff22b28bb6aae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a61e0d640c1db58539a38aacd9352601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32246a049de2659c81489f8da1f3c120602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161973c6e765a34ed1be08c31f574c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841fb481b9042b9641f50317943e53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c952fc033cbd340e3aeb65548990605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e145de789ed4454390dfafad3e567606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a234d803b4c2488e9f1071e0c5d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206c781b0b5913715b1cb7795ca89f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95aaa0c418df008887b01aa9b5f3dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4c2351549186b716a825e557d2cbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e73add8a7b60ba81c1414a8636f799611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ba1e71dba1691c2351295a25821f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b98959e19eaa5475788db6a91f36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d85325ab9bbbe0a32511985b0567f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e374ed2ca8dc0ad0d838313c58f8fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1edc235171d1f43a6f7b0a48f63c5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee58e3345b3f02baf819e227929a2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375855fec7c14545ed14ce90c19b7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529424fa914918a9c049d8786c49672619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbad7dd80057fec1b25e2267222bdac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b094326fa71b518c803dbda6ec795ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be14d2cf67812b214ba71ca447fc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b573ee3754f481f1865b12e88d8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9aa886f1551d7a72f287fdd805bc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb72f0ceedb90e28551004f4cd4c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a607759de7c325dd31dbbf6fef2b51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588574752129f5369d03ae0c35764d94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0824cac17e82555bc78ef4379b666628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093624788b1f4effc977cc757b672620629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519da870f3c3e5f794533209b32ff5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac432014df84a3ee39627595740256631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ecec433db86fa2e6ae3365038773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b062ffa5096e99384bc723c1797ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533a3a0542713b797d580c1971dd49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd017d86b68e6290e48f0587fce5048635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98012c850a889efd3e1394ce07cd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f54b0049af096008824c692d537d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da755709e5cfdb3d2a7d65141b22df1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b7a647ad59eb9467cc9d459530cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e20277e1742656d4251903de322306640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b51c7a499fd7225900ff70b0f93dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd5d420d7f950a6d40268dfdb8329642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987be106268af45a3ceb2bdeb1d458f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977afa16cc119afac95f4eb2979c6fb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe17482df950829335967eb4bc218f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d4aa2e17e23bd2b5653c11836660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e21e34b8d312158d7f30c1b2e30f36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f904b6bd7022407407e12cd1d8b78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005953ba97e626a621b8debee0e9357649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6fdc58916e46b99f173961e8df63f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76218110ced3dda838209883dfcc869d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43902a9eca85d3c309ff3bdbf9054652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa6a4631cacff6036807498b00a8ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d92af3f9aab8c264abc889d42a7e03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b577fe3152d71abe110842635c78f8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3592fc60d6c26929ccdcf13549d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780defe63aed08aa1406d3f1cb9182ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6ccbc6720b85dbe9dbbb74a185eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bef0e2973ec8241d3b26b6fdbe374659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab064c6c7c894988ff8c3e805c927e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082bae8869374ab401ed2ecc5340c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681789b321735c4306bc61e865903a75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a293c1332146b9628cca41bd8615dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95af1a74cf8e37191c52e4b545a1ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f05367cba5b11d589fd56a6a7882665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c7374a5f55cca85647d134dcaf4a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b882c29cf03fbe82071d2e4cf5d73ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc2244bc85581c6c37a9ffc5b3eee5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515ebaf7902a3ed50f5185deff4985669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e7d21a0b71c7f04179a64ffc50db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a671d8ac3bc350bc28fb2eae02f6fcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b791161866af693a0aa4a5972e5a2bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb79583bfd65cad8ec7e7ab63626d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950e45b713ed3d2edf08dde9a13e22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe4ef7547833dc7fcafe5d1459aeb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca47d0fccc8fdd97961bbd4237843b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cac22581630cab18e90c924bba2b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca35a3f036b373b96bd9117b9eaf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999ed6578d6e7630b4fe77d1b82bcd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0f640f6d6a827c8f18ef51246ef57680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>