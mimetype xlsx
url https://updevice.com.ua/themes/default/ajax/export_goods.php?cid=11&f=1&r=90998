--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4db2ba3e30cba8c54ed44db2c73271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6a7a497fe6c0ee3c1fac4131424442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4801935ecc8af8747186f1e9d90eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d2cf16a3fe09e6fc418e53d415beb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f75d29aed9aa6983d027832830e5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca3f93e2994f9d84a0fdd28467abe76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415bae573d47b73bdd7e08cc08a8187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d057e498a536994f5c5a371a0cbb168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55e75565cc44eaf2fbd1f4f58ae819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566300e6b67037e750314db1588bf5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e30b0139854abb16a293ac2580cbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a6c00d3922b8702b28b06eeb2af412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6622a45d69ae2923439f22dc1d9a5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b6d8cc536bf800afda51c38acf8f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c3307689e8f0b7b093f0c2036b4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2cdcdb564cdb8224738e2aa8073ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c4d3ce3cf548cb1205c2cebf578d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6bd249941c376513f06281db52c8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e875232001c9383f4e36a3dbfe86c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b51076597527200901b8d6eda5ab6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d951e7acd216b6a2cabf11e43ba91d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657fe52464936a7190ccdd686aba8b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4df3809d6b880f961a1830da7c53823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8b39c328d43efcce61168577d3e9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c1627e145e48a5b6118d10a48a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057979b1a88c0a6d3ad2f64802590ac426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94275d23879b88714a4f62ceaf73a32227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ba0f8f59f8cfc5f79c98c3a7552b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142960a27f5314a3ae23caaf0f83f7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eba7a5c0c81067733b9455310f04330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54daa079a3885440350180d2f641dca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc499cf53a6d53c6d2fe3da02259da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79492680650b73fc2f05f6f7f5ef2b5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087999d9d7bf93bcf311dc0d0a2ce3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b24882bba3f93c40fe190cd6b68da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4eb17450a667c71beb60334188b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2036eec61dae7d04d7086005bb34d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c8f862d88b245a2f84df5d3e171d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fd039ad4dc7ab20c5a3d8933b86c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26af6430a8ed0d7e2ae2b6debe086440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b660c6c3b71115b3dc1d54475203e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1652632397e5531cc6153af4ae2886342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ff57bedd89c093cac138504246aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa8c3a62dd16364a8551248537e7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d0da73ec7545dd843e81b41826e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964a9d2aa2be3ee79567b7f1e8ca9d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773be99bd21328a4deecab090b4a1e8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5948e483892065aea8120554609648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61723d081aaf4db3fd42cd697b44a0a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72919bdbe7dc1da6a53c2795a28df250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c158704fa70afd0822b35155900851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487d25f49de3d9a06daa23c71baf2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8807487fee423444bdf674d5f701f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d604906112b4aa7b4c480bb8f3df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122232ea83d33cfd6170e8789a513b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987923fa3dfc86700c156f3ea0aae9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c4f4c048ef06ce7375befa512627557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4506d117f22f6ecb0b58b208b2179a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543fa3b9ae6417d1106e87b4fa4e35e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6547820254cd01445f480e0af042560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d69cf5a2e5af94c2f0ef7ea1fd7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be912c3e2829dd2bfc3f5cc79b459d7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050ec2187ed6614e0839e2b7ef51a7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfbc4251cf156f1021d20648582b4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a75e2f5d4e40c86778b085bfab7e5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a988d161eda7c1eca1ab0dbc83323066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0060b7ec719b61e8f0b774b2f4189267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be06c04ac94df625ebc7cfb479a1a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95fba87c2d5840b4ebbc2eeb1ed8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa7815e91fb86fe394b50061bac0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515419b04fd591082a85c20d69ce0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaa5b509ab8316d640def43ab1dd9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac04c2e3f457ec53cd3dc21b7cdc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56061fbf9478fe02414a0bf9aee4bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9323bf7e870011e2a8cf8ad805424a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdbb612ea2be6ffe2c63758366c1ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf587ce12e630b605ea2a1ec3e007a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224b2139dc7d915ba39972edfb3cb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e80df13467f6588a512fbba311e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b13c1a77b656f9bd06ce30650a1fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7e686c441819935afee51c1137a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0491f056496d0fdfa80b07df01aba182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1fb4ae3f47a4e371f8e83be5b5b5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cd63af65285120a3962b40ba982e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c26805be5f36e5b7ff5a72ddf7ca985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697056157e11a8d7fed251ca0eb8fc6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939436c6226812e34f5aba4c445ff37087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157260a1b51e6e5c012680b8d246089888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb547633231c57b72e871002bf67423789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9d7492fd668d5709c73e093e25a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67998e690cb03d08a2ae1d58c3a3cc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59ef0c5a75d816a8b55b7df65279792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4e4deb0d5d250f8caed116fa740ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781ff7ca56b2e49b15399beaaa828694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab1569af8d6c015fce8b159f7b07795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a73eb276eb3d3814d4f9b141b300b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a9c00d586bbd8663b1020bb1b7fff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b82540c3daf85a1e7528a598a6095a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c894dc94154c72e090088cbe79d1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1131278f6ad66c12cc793c53a0f4bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bc0c057e72fa02043188993b25e5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c7c25539c399e674960e1fd52e722102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09e196b2fc899d815af1319bfd9bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a473542927efd4afdb42bf638bed8cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec364777624119100a7a246cf4138c7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10efc256becea29184c68da6b1dc9ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea702d5e076f97b5d9e4fcef43e8f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca732a67d16f4981277725c7e467fbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c73aae804d5a1c55213962dbacfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b72a8a7f1080c3ae5bce0c88f2a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1466f17bca766c5f7a681b47836d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514d9126fbb0a50fff4ccbb625165ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8f0436098c3f7ce9e2948f440fe8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45095269a3637f1e8266a0bf6d41540e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd84263430b8ede2dac5ca2a30bcf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dced33942e9579a810de09fa551436b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44610740845f2170dbc0a3af347daac3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dc15c93b9480bcb56f8759bf9f581118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271576ee584f46f6b46c31b4261af64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105a23f6c24373c7e9f49fedd9334b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720ca60490e784fc8134ca56db56e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092473fc4b4577492d4b882ab54f226122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe7f661a4300750b0b6a7643f0198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a7994e33386ef20ff376c7737c4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec50ea034e61270acfda2f2b734ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15743239810ab77ddafb8d8a7dc5950126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da341b3b67cf049b0f05409d48179aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb8eee6b53efaa8df9a34afec5268d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fc235caf1df61c9a8f6e1169c7919129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300044d1ddd39b96a9d7ab045807a84a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c369dc83ba994dc161e7304e5d9fc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb9d08d0bdc3eb1ece29adf92d5f16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919a7551bbfff2ce0980927dd458d1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675271c4c3b8b1dd50bc846ab745a527134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933fa67a16be84a2d5940a2f7e51b1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c00b97192d4f0e31487321dd41d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1384027e83501692d23b58ccc53cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bb952073fc71f99a50e47964a5d78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f003adbcb73dbb1fe11e89db89ac563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfb838180b52372bab967f56d1e312140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5c90c46ace4b6cc4fe6b2a2d7e6c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd5d719871891713625cc26f45976e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d268dbf0b3d52ff06aaa3a1d2d029a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab5239d22c27df5376b59b1cbe59e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c77935815bf6694cdb6c59947af10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afb1724932777ee7bf608b608c8e8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed258565fcbd73f8347fd295b6a3ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd56c78c5c7f828ba829a138c43fb01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d8d1ea288a809499814ea74b78b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fa337bb8bb4ebe6ad4738677f4c08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a46cb761da388ec679600a5ebf805c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814421ec23a4450de39b0e3f46d46f0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1929ec0ef5364ab3babbd128e5529153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47683cb5d019c14fd17550e71152beab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07486cc9c7bf1d3db6ba2ad0afe479155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a56456dd42d11728d47cdd3dbdb0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ef5a79358c7fbe69fd0298b401b1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ba7b669e9c54a7956f0d7bd50be6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e5701dbdf80461c950b080eef611159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186aa90b74190625d0bd18b170110ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8f1acee7a50c26c53353431313d28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cfac1ae871e422cf81e92941cf092162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdefb6406b9bc73483761a0de37a96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c005e03a31ce68d4a247e864e666ada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f20817df7128eb64302087e80cbc28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a70a87101f075820bb604ab7f95841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4340bd30c9616c2d3428d21d28a0f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592cadc49c7692d5020bc6b1b0457af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc510b9cbe2195c24873df1ce9cb33c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e11b1fe1da5beb5f93fb5cccc02a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea0b0daf9fd728e9d049e9d6d6701171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ec0f58b52762a46bd672deef8ba97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cadff58fabb49089aae0ca7bb62e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056f8018905fe459090c4538817af4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70d33c2ab101e425ccf60bf2715c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d787510aceaeda44c4735fe8ebb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f113aabb60e64966623532e0b5cf5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4bea29aad3b7a8685bf01a4344581178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b99db1a1a280735fea9e2aaa5d520179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3edbdad4ac8132ae35a6352087f0bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731a841bff916fe8b6b47dcbbf9903181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f108a5426b41488f798a20131d39a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c23d658536c5d30cfbd35eb49fbee8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1971e986590593f36a94cb91115ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec1cdf650cb609352e2a80b2cf6782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960324195aac41ed97a097048411214f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e2a080c50185a2715404a8d855e35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f0dfec765868256c91eb03eb85f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12494c81b34f0dc6cd3aab44a640fd4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b36fd0b57ac04ff630b1315af251190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baefa3bd85ba8340892874c0e26ccab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b2e26e430f6ed0c3b3f15f87fcb35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba05f129675e4c291926efec8abf8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f559354e3dc607a9ced3d176abab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8b6625fbf37102e613b69b053a889195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0bf12ef3989866f7770626fe5e905196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e0f5f5fa46d7c3a8f494462be23dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4dde13b068ae8bcca1a3792cb918198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2855c71bccf51072eabe5c554d09fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b863a5c1c7bf34aea9a5256a6a8305200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb327b37e5b69b002bd76e8ca5d3518201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a2b0321eb11840860194ca2d74325202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4478b9723cbed97e9c53c7399a5add0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149620c958a7a718e7e0be782c989ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed684a9c0d42e14cf67bb64f608d12d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac90c8649c18b0234b7f8dcecd1619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129014b195bd9ea2204c076e8030043d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca4ec1851b544ee9829484aaedc418208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c27257952ff14de237eb478085d0f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd3172a86bbd9083195585610e3a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483131e861bc6d2e6731fcf48ff70816211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cd75cf369bfd13910e8459be70489212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b1fa23de4bde99c08ebd4e1297df6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7ecdae8b86a73647cc398312975e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3bbea9d3c6ac9b2f9c310ba007fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a531ee200a53a8eb9eb1bf0fc92ef51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536782552eed60343857120e991e5bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039033b0497952bad0457937583b97f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473dfdfde1e4a8368460b41b7dd416a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86985b0738cc8c5d80c8c5e5e7434220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ed8842d4aa6158a18863efb368081221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44eddf784dfc53d27a1d1c8997dd25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f42eb7a97495397323cbc670bbfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba111bc63247c6b06ec1ed2f8c78c83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cb7d1f94b162bfec87e162cab8cd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dbd1037cf25bc0be77ff7e6a41490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a674c7915a0987bf063ec66fac92994227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ac33870d20bce08102b90c1e7e18e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aae37128ab98785f38c9c26a75083f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b080145b6bd710df8b58b821f458230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fb1e1779bc3a06f0e691b2e4d4adf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516216e0ca7fecd986532534ee93e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327f4f18ce02731ed2d01c2efa1dcfe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7539f007081e1e81117eea56795fb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6078475bff2210c56007a1a9016ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf670aa032da4970b8c10313e64bf129236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2fadff3b847b5ae46d6b407318ba2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f53b50b91bffb6113cb6d45650c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f010b24fe3c7850233039f04764f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30a6e819e983c07b2a1d4b9567d433240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be98645fc70eaa16a753b8463bf8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e88c2d82270170471bfb2ae015cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51026d2b726e36946444176b7349982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a643a729601cac1249746bbcf8dd03f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc02ee8013518394184b0b33f3e0c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235dbdda1f1ecd4bcd8db5dfd8bb2d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5661a38770290a0432651a3ecd0e75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50638c278111cebb1ca26be46d5bab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9320978e388eb5cfb3844e6a8aef54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d13f3da2cc8bfe12527a13d438dab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc952b5262ab9138253cb0151b19063b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22927edbf448cbe7ecab80b09d1ae3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c379f26df474dbc757d111bd4fdd8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed6f51d157f5d48b246f613d6c84e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691b7f9a5abc1170f453d6ffbf387e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc539f49a0955c1ab2c5a01f87715256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac6944869195dad0f2ba816dc35937257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fa689124584f1da7b023a3baef81b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5713e4f413b3631550971bbc8abcb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91673f173fd975c02a35cc98d5ce6494260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766dbc76ad81e808eee4ece0e64b85e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7cfa96a37badd6f950fcce0be43bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9cfb1cbde1d55b0fc294ae81fd320263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c340752afd3f70ff682f9af380b7087264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0a224a5275c9ffe413f25b9da0fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e7c5af5e2d6f9474a8b65f235f9f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76eb570a7183a6f4692fd5f16bf11d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0988c088869e98baddf660fce7087a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdb332adf8a4e15cc75e5ba4367fb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c73576d570879910beebbcc822575b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b680c51f56b8ca1400c94edb8933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe2a967443aa36907bd7587fead2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354755fc3366f591c25666bd85f0dc62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065f72ea280486cff5dfe3cb80eee22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380396ca54284da24e3ddac8048dd68c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049144e7ac5f8994b600a62cbfb32d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422a7baf97a42d90f71269eac831d59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5cadae7baae8b0315e42af6512857278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1715a736f4d4d1f0ea876144b100e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aa8a26f26947df72be1b8d6ccf1a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0208e94bb7317800f575355e77604281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604054dac265f1c3842d735b65a5c25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87663811ca48717f5f825666ba13674283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8cc3396c8e25d198b708192e2e2d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54dc2fddbb583603274519b1ace46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee5c6df2b7158635ca2d338eac842286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c97a5e1d020c6e684d86661047071d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18251cfaa9166cb409cbd9671bd6828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae2d9b2572a214923b6fdb72de232f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a303bc8e45c64bd592814a635c108290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416b46205216d891de79abe2b33a34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c089dfc75129f7d33a5d9c6e19c2f14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec9fd4ab4c1a79fb5eac01e2f708d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2caa9d353269bd1f529f676b92c5fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbfff9fb0b32778472fe631a3500d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0db92f85538261296796e4d0784dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff078b18615a300bc9e038e8f0f2f33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe5446e68daefd3a1f8c8f16fb4cf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4620e0bc040780467b39a3b20201ef4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830811c9fc8efbd9d2e923af5b62092d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c56357a44221d5391ba501b5b792c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ef4985379503d31b2489c73b8f00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088256e280e19bda4f3a27a790f6ad18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29a08725002148d118662291fa55a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d99272ec46de1c56aa5caa93c3cb3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad8ebd76a33720366bc9a515fc205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d2384d1486fc458a6276a059563f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627008d5d74ea1dad85eab7d942e86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cc35edcfc09d2031f5461a53dfe2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773eca8dac7415d8b2fa73c807c12a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc1248a97ec9d61d32d517c89f89f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e230f03b372c8b36ed8bb3e6929fb87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc01a045ed4bae2c4b44f8d75886be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07dcbf515d584852375ec0672d15b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993c18255d9e40f1d38ce4b1dad69aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81a32959245fb83b05de45ae9eb16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4e95e13701ef73068b7506171940317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47afffc9591d55a7a60f67d2aaa364318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f841f3c742027fd8eb76a42ef611f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c57cae4c4f55e9953875fd27bb12c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9a8c38d05e62ab432a16d088a956a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596e22bd6fc2304fd7e5344dc2c444322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01f183ef23dbc80282d05d52f3e8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f80dfa1acded54c2e1e17b020f97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0680129ef2549fe467ad009ffc01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d386d36c763fa4cf169f49fd20037ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba268882d2870cb1875b6c211dbb91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb6ca32d3503c32d6132a3b6dd554328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830931880b6b7bdd29b2ed51bc8d40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095df6eae00ed90028313906a78b56c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a56fa50a0d1fa28a5cda57358e47a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5954554f26cf60b854bbf2fab63757c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47252dc09eb43187de1311d42cf91159333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e00f4318985871f643469457aa3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a8cd36ce800bf8b7b482486d4fb54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fb391ca334b4c7718e88f2a24782f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982342b194e0a9b73d7d019f291b66d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38b409e8bcd15dc0d31354f851e0c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8206e35c0a75fd6f7e9e9e741a7445339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a17abe870069827c67e8094d65dd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46796d525a029da8b66023b9c2998a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc8bb24d5d946a61f89cc3f2c11153342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa369c5381d0c1b48a8266786f819e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010b2c04514b99b2fd03fdf51fc52d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac624c23a3534ffa9eaf5b8850876d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05143be576c4d9ce04dcd107146522346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a734e9c2282e341cf79203a5ce1244347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3792734d84ca3228e1c7ee5f8e2efd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72517c2be172aa787e23df924b5638349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80c2d8156f155a608c38094b9deca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50387a896f8dca94add1490dbddb852a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80df8c6fc90b1553f5a7226f8981fbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd82c4e758eb722ec0a052073bfc18d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3467b2759cf4c0fb280f0e43fec8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee07a58c57427df13af1b0e823cb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce55ab625d794f2dee9bdab721802bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32457788305660a7e5530dc166d094a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ec771c41126f07c12e80c59029da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcde87226415c14bc6f8a111a5ae6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f4c9b99ea8698493ac6e86b3394bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47caba5f9e3f2aa62e7c90594ecfeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab084a157dcc1c82309b2f43a995a16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd619f3277df1e2a0d23c4b98f13d2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ab0eae1c7ac16b25b7b54ee1ace0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d514e6ceecf1dfcef3fcec9b096eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17a1b48bd2051a5c17d3aa626943e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cfed5dcef42ebd5ae0f1684e0571b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8b7edc45f3685f6387b527ad7e974368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e790f9d0ea6bb6aa1f8f812ad72ca16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8923ae9b2b190d5a2ad18e44ef8e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f3be4a8aeb7d980ab3cacb3de924371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320943d7a23f27ab00954335d42fe477372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6aef87ce1ce98be22f03f5a916aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31410834a3212da7e89601f4e652c38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e772c7113d151460fc336e169ad53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc6944dd803564665eae8fe4d0c85b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d5f089189cdeffcccf782c7b1759377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885dcac4eb16121c30604e552e7319e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d25d514d806a286e11c7a9cd59c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e33268945bf0ffaf1c25f2e0d8dc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af98bcce31cc646483d987deda7a5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea115b70ba37814c81f2fa5b220498382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d39f551f651e4df19d4b698a8cdde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266eec2d6861a47a03a0ad46638a113384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f991fed94847b45fe09ed9457bc257385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a3f695ef20df52a7b08a9e1f091f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4529a5871a26440ccb9fd940f4294387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89014c730922c181d4cf878326dadb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94a7c9fcb652fbcf598c1bc04786e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4d598d39e0fe417f83b641a49e027390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366a4196c2950761808378b3710e2b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511dac021b852a71738d20d38b6a18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1031a49d8bc18517ea339879d9ebd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dac53a16901c74e2565b3e017b2e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a28d7b3d05411b9002359e207849f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca15a455a2d2fda9b02c58a1a30f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af040f62c5fbf3ead37c3b36ce4e573397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b016e4840e9e49d4be8507042c2cab3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4734df7e0cfaf0945f6613cd15b65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e953fd8118d0d53928db3d7dc143400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b467498495496d061d92f5b652d8e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f75ae2ce42f77d9b9263ac2101e94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c667e926a903ba5cdd04d2e88ba5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a95cc1313af86f02369509ac2fee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0c3920d9a82a0fa7fb109d94a5532405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de9fac3ef1de3f7a717d6936edb9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50efd6df6ce6dbbdf39796bd6b1be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff0518b0597c87861f6b1ffa5ae70b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fcb6437ec643a21a5c0f3d77bee2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793445bc848684139d611241ee119ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19696bd3c1e6d1d4a2ac295949007be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d981bfe863a58f12770b5f887d159e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c046940093cae11028a76bf335b91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a867cd376d4ebc43a1127446b7d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a51b062b2f215ec719332056048ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c16a89dc4f191e6d352a4d08aad31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919735d16dda6fea8de800bd2e18b61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360aa750b1255a9b2415bb99c156738418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca97b03d28e0ca4d52d47ca9bae9f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa0f1e87b4a9a5d3133e9b7bcd0009420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b914a963543e3f20aaa3201ad63bcb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc705368b56e9116e9dd0d20f3d556422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b36e744ce7a20e4e6cf70918516609423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d5be6a78008cda7df293f038bbde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24089fad790bb264b0c37b8bd29f5e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d018d6a0506791f81574d02d284bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a443c136670309608ddff3b36387427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb8777a2690d4a94318e7d28aaad2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43cf556632d83a56dabc2e7e098ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137f0c7b534add71d4955812a7af66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ff66bc0583ec49dc58b82f99d168431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d073d41cc7e2b8db65e3738d98b46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62536d1eb9d844eaae573d86b56370ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0155888dd2d44c5dff81a30166ca6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e57ef4f2488d35b77eabf5226a84c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9810d39a98ab5fd4f7e0f73fba232436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d80c8514015e2a435915951fc7809c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289141ea96d51dd3ac9addffeb21c472438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85242da21a5a93ceb416ed8d078284439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2896ef0980ad4640e84314a4b42798f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75273512307f720dc4581042b7316441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b9db43977c4d65510cc537c58505a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfae9fe6c9e0ef04378a206b769d11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48f05b4f51dddae76af22611dfc01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd924c2a72e3abe466364eec9b9cc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999093ff3bed221a472bfa72b88b3360446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826daefc91d62739661ca9f20317c08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe076522c2ca90041d55c55f66564e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202acb1c295374fdd218dd665dd5a3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964682e4bed18a217ad493ec3bbf554450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f771cefae817ad76f0b74cf33986451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6d6d7f5ac5d911e791ebab9f83c61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7ccfd9f6e5961f5e16d9236d3b99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763b6d16940cef916749d9b805495a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7989dde4ac513e69182c9962dc9e3f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5959d934018dcb714b820903f76682f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5286f0b2a7bd12123d77c0bd0c87a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff4f1645896d63476f38dace1da5e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00a7154436782c30ad3e7744cf82ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d0587c8351205c01fa8a93ea958a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fb718a48cd56dc04f1d4fbe96f1fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d61093621727fdb136c611d8bf10c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111753a08cc8ee0538a2663af56610463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb080bff3cbec5e9867521a03237cd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff47dfee7030ace8e6878478e06f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25381e7f32bb2874e5e06aef73915069466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18ae5555cd2a0971a357e47358a44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69436d77f1e89b2b20f91605f9958a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b8bed0a1262ec2b567894bf7c65ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca6a33b794503f4b51988b8ec2ccf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1f51be7ba3ed7eee6a25d15581b52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2b07581f1bb0597b2fd84c911c461472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c04a866cd6439c17d51d07397a3819473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca3250ff5dbf11c195d5308bf056ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224c0e261726d0bee1ef20dab65dda1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70f48705350d43ec9297331c2f24a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc88b3acd751992c5c03acbc8583170477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2736b6e0244b39545029c28cc841d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0877c45a7b6da806191234913f6fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f87d474dd787dc767538352dad4259480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fac3c64ab383a3bfb039880aa6dd00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb041365a8a37d730dcc7579c0443c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d36bea051904e9b8374670224841e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804376ae365980ac315213e4a89568484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ff8c7c487ff3070cac16d4af98ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c16bc9ada50d52179ca86c751d59a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816250e3809df7b1c0da574fc90a04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd24b33f1553c32110b96390d04ebe3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f7e238cf6e29eed7660b35722fdb5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c323ca0e932e35a45a6335f913036490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bde6031bfa1ddfe7b593a18168ca6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e52f6a05cedbea2cd92eb46ee16f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29c64278c6f9d40e8b1a3ddcf1dfc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48e34c3902e94bcee253f667eff60494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8c26192ed4211187ed0f2498c50ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74f4ef3d24577692d9d4e5af9fe06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452c26133dc4167661c30903995681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9b2c5470f956fceec4c6d7be1c7a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb14c3e5b2c8b61b661d6b84485d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b187a6d752efe66a1d0aa753ca45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ff5b6f7fe314c3c11053c57b198b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f959688e6654341593855c56465e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939e0515e56e0cfd1954fb9cece69cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14fb055edabe8a34685ff89207ecc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592b50c46fb6afe1d0c32f19bdecb33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8afd26e31384bbdd9109c75c9acdd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a779475e5189cdd42af4577e247b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11118c5fdd3dd46609d6413b9b9a834b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe98b9af6bfdcb6bff924e055a717c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd139b76757c7c3db3491846e8744a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d2b7c1322440a6b37e5ae19ef9b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ed2286a2df604b57e04cafe44235512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe995e7e0dabe99064515a751d3fec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a032cd41d148d7abe01bbfbcefe4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad08bdc7226d94564e663944ca09d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e127192bb9268a307f4908fe8b8f868516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded6129b748f5b1818f4d10231aa724517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bde433e14da4da89bc717ced11375f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc62e618b38e425296d492bee5b25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfbce161e62a8cf8a9afb1f6f1fe7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63b9b9abcf9895b7d084d16d0a95d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76068b3a86ef2ec4dacafaa3470caf30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8c5496deeff37cd9559f384510fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f933ff367c977491b683d8dabb95f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ebad7d0f43b1b0e1a028d2394f095525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4e838421b751089733e8098864c5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f5fe87ec483c95b924c96d13932e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938cb01fc33f5a9bdeee268241408db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e186d9b3b1f6a63353c086ed319c41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ed81657e4ddfc4de0761a99c0dfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1d5d7beeb72300307a9883129b61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14edbdf27a39a09670c1e5b025b73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeac330c6ee01c68a903ba32fc62fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966496175d71e591a5eeff04b1f923e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb64931b628414c9d85a61306f8d93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d44197047c562839a2f01c924e0307536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dacd7a67c4939be6ada98ccef01d7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c9ef262745c6d88153bb2fcdd573538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0575ca1a491b7addc588d64bd193539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7cb8b8cd18764e6062f2bf3d43ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d458a32239f99f0393ed07ef7fe7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b29a2f18670a091faddcdafd9226542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf38566eb9fb17bce2c6cb1789ca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613f8ada3a84f3b2de9074e807a046544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6b9bb7b7ddb451885369be10d848545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a52e21509c54cc2336d37ec450365d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02338d3681d2e9417320f5a94e9c41e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675653626d0b2b2020ab6860ab5673548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972ad2d215800f83230fdf92d45c16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26676fbfe3737cd94dfaa7d1c659221a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b89adbb1be6e9208c1e7df14395dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b8e1f6b9c3da6ce70037986ea165552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00007247433b4744bb7ec6bb423f99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b499b0351558457a409a7ec1d88b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca0b8ea12672955ac5e0d49590a76f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8b6533330a9e7ef0ba26a7af1c93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458c0b80f263ed4a6ca35ca5b6b886557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50663fbd766dd0da278801b595cd29b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c3e92d845c2258492c7c653be3ef4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9536d1adbd7e2341732a786ed5250560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763c1ccc44e2bc0f8c20fe070ba09db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b6efded61dd278e12629b9183e8bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f27795c49cb3c928a1fee63f00fa5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430af802e9c9a813b4aa09065d32d94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7750eef051fac20834299383db23d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac98e72c1164e4e36d75472e9b1fa98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a17cdb5846399c72f3e7104168ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9a6eed0c6b51197415d952f26c175568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10902bebb2468d78b87ff618dbff05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77613ef22b1c01fac2961f147a55f2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc551af08cfc224776a5ed7071247b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec736bbbe7dbd4e7beae6b65c02c359572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6db646b88583bb5d9cae2d36b80ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e1151fb6cec7bd54cf1f4a375a7d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226728baeed3a01f682bc645dd87cd26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba5d1323cc973e79c423a2db41d00c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50a58935164444ff642889e593c113577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94570931a03e47265adbfe35ab18a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc925b40d066671b0afd51a2a7d679579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff067573c037f7788e58a88e55313d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576a82df9c5b31f60e5fe51bdf49fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee16108234d3575cd6c86bfca40bb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485f7eaa0dfe0f96a56b9ce3b046c81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c34db690fa51779bc0c619f26abe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b230dda91c21e80175008cd42e45d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916539a0a88ee2206b144c513769fc1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead52e3e384a7526e8208ab31289e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74012c14117161e56468e084b14a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d4b248b034c898bf43a56aeab3d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69859e7f73aba72034d446afb9c13229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df60d7d720486edccff40fcf6702d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa82761040edbcf82c35e3e2b1f64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd1fb7187f399e534eca5be437af9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07381f25bde55545151a95745c015594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d7087b7d8857d01ab8c776ec21865595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a82124605e55d815e4ec94ef0d1cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec717872465c03e7375c6ade815be8ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c0f21e7da05e48a4af014a471ba7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee7ec73f1fe33bb4ad49ba4683585599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608251713eaabe490c0f052be55f94e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7bde4511fddf680b63ed12767963601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bcf0fa4134bb2e70f31816bb616bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0259875f3f1a1225a82d2c15cd4953603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b136c280424722fecc02639d3e22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7f2225c0d74611299b48535306722605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e6aa77aeeae3579472df9f07c330606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9617579b6db58fb14ddbdcdbd18b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2813a9d6cf366e615d96c8234f9b7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d932835acd5b8c2626db7b4b70896609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80164d341b8d1002acbeca10a7e358610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba3ae422c7e3ff97fdc9cda9ae8f75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4095b791ae61220ec4e228ace7af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3359aa53bbcb507332c39d91f9e47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3de7f6334c69a396b207b2dc3bd40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fba343f9cd59163c7c105f88ba6f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3e9e45e3e23e1d20457d519996204616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f63a0e2467962725ab5c57704176d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ddc49c63bced6284a1bc2913ac47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225680a5e76dd2071a5aa92083710a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404b89864fb7c874466d047e089fda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2eafc49959da31a6827dc21afc7e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca93caa6e6d26e4e70380c146bc506622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daa353e6203312e1e67bc3e5721c71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242c78b8a9ee9b0be9b6491f0ba04ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85009f8303d05bd1e833de3df404bb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f7ba35bbea0c47b3322011c543d9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec13d0734307b41108a741ca1b80b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598159a6a095a39015d04c6a9f9d3d67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645911d4d8c1e6be03df1e32f7368771629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d5ae678fb1593780691d5d0c956f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc09485abff0d63af44528db8110d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f51bf5f9c211181432c823693df5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860908384c25eeb8261a965c6c07731633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be2675d24235d3a4105a1952a63885634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532867997b84cb6750363649254a6520635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e9143ad99ce190ea2efb348ce903636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22780fa689e5c8e4d48f020368318132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf93e471c308b22956973717f4d87ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c000ed27b1e35a72a7a6c72ec2ebde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7aaf476f75e92008fe40fc479359640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec54fc6d6f0ce5463a32e2574d280b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ce4611ad1969a8ac6aaf473a8ff64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7074770a8a1ef933aef79e1629d7d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db8f292f4761e7965ae6107b3903f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f4af1df6a0f5596775f844ac1ff7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ab16a1ab910a3aa34a0a9e82c96c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fbc6442792790e0dc319dcf7585b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa08b7e31c7ad066cf2def0128132c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c1a95e651b1e99805cec15a9d0074649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509234d8db549ab37d8ba7c7de98e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e772b8a2afae8362365e2e2ec6524a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eade301cb47fd8359a72423d8bff5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346abf6d54aa87a2583fd3679a002809653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb36ada1ab3557aa9dec46cca3872654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201551d09253bab60e71913bdfca3db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97373f291a21c4c0233cb3441df9f576656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd153c6c2d4d6b09aa8bacf078d7ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936fb614b8729d562ddb9da1326919c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595812b5068dbe4933ab44abc00e6e02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788cddf17bde8a76509da9b8e8bed8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e92fa209310d7877dfbe22e6a1d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7500c15acb89fa11d24b1093ab04e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab56f11094786d38ccd136f63956d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3430fed60193e395a07f9bb25405664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a6ec02bd13e517481e2f8358b2161665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1bab3633ad9c5dfb4eefce2f09c84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2b3cc1450025d97fa2a84f457768667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac0bd6affab28211ed643ddbd76ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487cfcd99053d0629d0668c0c69c675669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647183792876b5224d9a4e7e0effcdf3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5f7d377a1ee3264daecff69adf10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544fecbabb08bcae1f5ff39dbd9b6d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0738b6649b19cf038cd7ab111f18dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d877a23575091e90e2976566b15e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386c3c4d3298853c52a22037d35218675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d98c82caa493bec61f3bf1339b0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791dbae2396741a6c70ed7d88ed5b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdab52e038d27d81ca34ec46c33fa5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432da307ce33781975b29af45ac8cd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c25b4f8aa35dd559e133a5daac0b2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d7a14c614fd4e039379d3ca5052e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016fa5f4b32f9358ffc1c6207e009a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a242620d893c79c3c1119ae14ada683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421f80d74609e9a19aab30bf8634733684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2e63001afa76fcd07adc0015c0b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cf89b3789c5817aa1e69325374855686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a051e090374566855b18e7e30c78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2214d95939ad72fc7aa8110f336ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0d93bcbe36058a1d30e5ec279d7ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77decc0717b1960306928e3d0db9abac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa017534f0d4e6696b75fa649466701c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81625cc3d0f2b789a10dcb16168ecc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee47e4b4b483f5f0dc97497ad3a507693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257de7fde5415d1f728c737cc2b381694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27d90b9d5e631b5f07ab409ed915b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb0d0dbdfd05bcda22e1f39f7712ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b253a0bd5cef0b9a25aa7f39b922697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0736897da98e0f16f4fe94bda3f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6233017fdac46968fc4f50bd3e3f46699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0259cb497a19193455ba3b7e55967700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8365c3588e7f821e583d7ea8b60c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609ff6f3c31843e6cd9add368207622702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddbf42163d8d32964ddbaa73cc07db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9255d0571edba8d7f72133fe00ca2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e7ed7c73e1404c78f89da15c2ee87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee3131db36f623615bc3946c1a7a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063838e5f834c6ef3da6bf6125d2433707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8784d42648603841b8614198e597708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded8bcc35aa73a1350b099c373bb42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585173178cdf2cce07be933be595bbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd022fa42dc720882912b417ac20fa2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23306019de8cdb5362076f0834323554712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f25803eda157f5ed1921ab1b385a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692b611a80b6705b25584773961f8702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fcf8d78943a92d12502f4e2ede853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd3fffd833bd889c7860174ed376c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e201af89da7792eab7bb19f207faf135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab2274e2d22fbe6b8e424516958c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b83ab5eec3693e29ef6b70ad6eae567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c8fc08235dfd20fc684e67a4048f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc274bc5bb256f11124b67b3760363329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2395479ed3ed2cec70f62e0bd184fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c365e44391d8cee547eed16836a54b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8c3485ed6ab8c81d93579c27ac78f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a34f6aaf8111a122182aa96f4984e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cbbcbb62c86fa09912b2109f1849914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661290839c6e4a0e0d22a89a6ac58c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e91d3414a50312bf5bf9f6f9b36e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc965bfb4b29062fd63ccae576cf4f8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8c043534a9e65e272347ba112a9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0526838c2e141f8edd033b13d30d49c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef123281859a41b26a21671beabbdce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c7739423f0af21d31702504ce59421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9d6b0dd24873f700477fe3ea453422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c43628448dc7d96bdd78f0b9f4eed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609bb3945f6a96d98ce223effd2e19024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badce7716e36340b13a416ae4fe8b7dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a01172f968a3cf7885ce927df13e3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a7b6bcaacc7f398cd511c09daab2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada45673f17bf62480d727460e375128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084cc4a9b74752ac2af19c6fad0fa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7749e8ce4062bd0b2a4c0f7d8122c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87901148f0f19c47ff26d232d83f15df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725a17d73c7fe2575c419be268dcb5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470a60518fc85c0ce620f701b813e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c18e93ef10342f73aef2e81688950534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37461246e8dd29f25258bde7913d78e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2cf36ec441ff00dd842941c9a15636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f174d782171c4dec84ee3e6f03e68b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd648492a2ad643cdf0d2ac90eeaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae06386b530c8ba199821c03efa4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ce849500e4cf6155c51721ad28b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de264c89c7315b195cd3d76bb0c19b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969c33d89de99276510e21506ff6eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd68897741e3e05df02c406c41adb6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17cfca92afe3314109c6ae70c7451844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da778e524ee1e604cc6b3d3e4091445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed5db7a073c8767319dc258a0c9d6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb1b58399031093e937267c40ced947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90f6ab26b0fad5bb01ec8c0568d1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c6856d5f7b650239f2af7c27826649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ca05b695b96703b0f4a76243232550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a4f9d8c9dda572fb0391a1625fe1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abce8ec72d99c0d65f3700ddfb6d04752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9830161d84506168ca7518ad5bdfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c88e0c6ab0b1ffa3a59f4988e2c13f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfcd57ddda47196d641d49831c33fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166503afd17404a392bb5861144dd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff4ccdac49796a5f6e2d3d8d130f9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982580cb5db76989ff272e897b60f5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c447a65a6df1ad67b687f6cbbf5713b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a11585cac162c232202f58e2913060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bafc8eb0fcb2dc10bbbec257f810c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fade1c2bada7e26516a623818aa858862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade12ccae9306dfad7f3ff0980870e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca864ed14e2f84caa57dca95ff2a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bed80392857cf96c423904e529f1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5f6c771535189dc351fa83b20cb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c54d60b12dad23f688ec1b37c76c8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea6f8be6971017222ba54c88f80eb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291571d18918cc42829acf64c266bc4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7540b4dc56fa35164e6fe5fc77924a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b14e37e38bebdf4428c490731770371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a69dececeb195066706b8178315a4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ddbf872da04b4660a346726e7880373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561d4a631bf772c424b75fac78402474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28216f50944bc56cd6bad9a5fd6fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287848eaf6ee85dc43a10e9a154b2d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b271127cc8472eb40e4bd0664dfb4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d37d5588f8640015d836f706282a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb81f77fb1d866d62595a4d8728cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad123b6a25014ea8f00af9cb5c833bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f1260590d28ba96a1f5603d33857881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96e786e8e1b35310a9555e0a42ae0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b669d344e610e13922207f2e2f29683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75f288fc2b37a13540c070efae579584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a36be49db55b5844ff2d7c97d1cc5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05958b5e4306844fddb142d79cc70ae386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1da2f03cf33e474e47bd22d68aee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462047f8c712a3eaa402b67e9d4279fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b101aa82c1c4ea644d2d26cfb9cfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0fba50226abc1472ab2b24699ea1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149463d3ad53c20cd548e5d94335e8e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e95bf6885f990bfae230a86cce6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064529ff0f8b908297e04c12ca7d3e1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc45c29629280afd1ca96e29e33c89294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956d04da9ddae932d19abd43797fbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a02fbf5f2fb5b46149f570da884a6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dcccdcb4faa083f512e2026c8f04d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd4c9cd8d5aae698525bd5184e90a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9229585c1e8800919d683dd0339a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3a4bdd5c84e71117415270840b813100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92779a16a106219f78aee79645b62b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2108bd789bb89b15d54b352cb6a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f465de8e70b4c16a1fb4e8cf909ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17324ca9bfd686d4912e2b717156e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745858039342b34c870d6027f9ca526105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73dd4c967d50bf509a6c9a12cc0fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241059a9862812d41e2a0ba9f07045af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f221f10cf2131daa624df115feccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07234dea707c68447f9319cb197c51c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3798cfff9e41722c180bf9dca1aac6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faabea2fb9049e24e9608c6aa8043f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771aaa0ddd01750f5fd2d19743db40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f017c89e858a620a4df1c84656d073113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3ded06c09641954bd51a354239b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a64f54d8ec86c6ffe719a6825ee06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fcc4702e8b93d5d6d686b98478b5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552d7194adfa070b5e7152788a59ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79937867d7a1c26a669d6b6915dfddc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb9d87cf0ca1e7fa2b875988793c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24a93759bf16f16402c09cafb8088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639c951229538d17ddef86673f8fa88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d6bf67edaa9b6132edb243649565122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2f144c31ef20125ae27b424beda8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbbd1888c5bc09d7d670bfec671c4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790a031a2600fa786a2be0219a967a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0677bf682c2981c38dd892c46fe19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682302177a2d89bdacd258587328f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a99bf8fbc0c71f4a2e9e04a85f9ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd14eeeab8df3f4731c850ee44981e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33203c5ff81d05982c40cfba9628de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb48ee7711090db49b4cc4b858b9daa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e86123ffe36a032def59bf865222f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13640da5bd14b4b3462e0b98bced1e8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ed3549d681476f508da8aea25cd93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b928bde92069e02e4b359dc494f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27cd295369e13e1989414c4503960136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82fc66a38b4c036ee40ae07bbe23f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b5c41595848b375e572cb7baa6f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc996562fda148caee8859b9824c445139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a28457315e4b1417c03285e7dba4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e6ebb2647b25f14da427a3a1dbac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3663293055ed97672d90dc7829430142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a7f83584f4d087fb12d60fdf4af98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d07ee451e495bcf28a517d454b1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1b055457ce6eba8538f6a8fc72876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792753744f4b88600cd2e17fcddd61f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446d58bd4b690259e422bd27580782147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b833ea61d265225ac8b4811c1a2f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf591776d77916755dc53ceea98646149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce673ad2608eefbea75d6cec32cdc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f048d2a682103f108a1aed97350fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9493e5a8126bee722cd4e219b3a520152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df3265e162a210d0e319001e956c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb31481463bba3c4e0b4c7e8663fdbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7a5fba60254299ce9fa95bfba73c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592319ca86c904511ff093e4bb7577c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34870502de793af0714c43033bd4cc51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d1a41cf964753b25b45bc2169105158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf6c98b86f7bd94ab44af0f0653ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d2893b95a6e1e0df44567cd5ead0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051720d8ae095bdd6e5862fd7a0e17d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce787fe30e07e75f05c16b308b4e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0647ac2f61afb673d7d1e34a4e8837b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652c06c1f750c9bcd521b4d0e95922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ff0b354866f93ce67101d4254b3fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe92d8f3c0c88c6fa2125177ca459166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d41114fc14cc5cb7d2a70ebe895b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ef1e68b8fdff4cb1d33617368c90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291564ff76ae12f33f889be15da99a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706375ec54bcd2df593123d80cb49d8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92754ea0cac0dfed185b65cb7dad8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d233a25f36b44863b33aa124a741e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118684a41150f96c0e03b4521e932a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fb7466a7a657c1c87ddf5ca8b0ea7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b975c3478827a1f758f98063bc944d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8601de36121fb77e10a6295fc920176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3845535b340eb58a68a49651438229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec9b82abe115e6c410e36725438373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb3d001ce820a5dc9a78b63fb0e2ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abb11bfc37d21cc38fa4facc92e74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069dbf00bdb5e59e801b4231523ab03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef038b9bbeca41f8f712fb94059b869182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91af5d7e803d27e8ace1af02bb2fc2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311f7ea3429a66e4803bc076dc15b0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff55426835239f124e8a65129d81e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065b9e71e3a70bed59a8f8f816f7fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a23b44595bb4ff0f9a87ff436a15c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b6d3509ba1a6e6f55176f4d43bf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bcf2a82df0a04e12c509121dc0321189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128051df14507f3c9fce7a0048e4e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9affe3ab05df01575ef8064cf8832e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0df75ad3ccc34cbb2b40cb7e659ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76908605eebe67f824d6b7817dd888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e2ff60dcfbe1f4734907fdab88545194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b06993537eeceae1b91cd62772a7ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bf2b6554ea9fe7ea3dd26ce0195f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074da4ee1bce3e01956a280aae7d6c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a2f0c1b8fa27e2840e0c9d68d22e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8e6f8542715ecf09f33823debca9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bcb52307be9685b6b511a1d8db1b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14238a3dceffc326ca2af09b294601201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9618eb27ce7f12e35529055250bbf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeaec287aab0ec2c9ab03715a88588203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710718a8852eed51ee30f222624c614d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050b37a1c566406eadfd79901477330205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c0d639652544da2d6bc627be7534b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a155d9a65ba41f76f7347f58f282e8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1e340de1c4aea3be5e6e7528ae49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607153c83fe0b7db5e784c210a4fc05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9575881f4df95b5af66f6a1d0e35e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703da86324e378b07c72e218ab164e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a3d2c99b157b1d6a0955300a048e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c0ebac380fa3dda8b4f16259a369b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252b287b5bfbe41f27f943e6b7a3b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda7129ddee20994e824cdf0ec2070f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd61ee84f09d1a55ded3ac3b8d645216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6e12704bbaa7009ce3d312456a91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48abb61e9bcfd211380bd71b448b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733749ba958f491355d7913e16a621b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422cd7254d192828549c7c4af4a5b04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62607fc0200b6293e01f031a9ccb6ec0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c88f5f9efee16a4ec672231ac7c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23491d44c11ca914c75a5e0faba6d58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ec371d512c15008834272a11fb19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fe74542aa8562e4c02f1bdeddac5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870ef9754b5f1402f5cc0b40362040226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b439c0c1f4d4047d614fe09842bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb6b96ce530219fd2e47a67c5ce226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459d93024c0c4a3735d1c62f7d3fdb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb0ebfff892354eedcab4d5419537230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b49047b4a7f51dd91466b41899e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626276a12958751fb43322eae7a691e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689fc0e63f11de0680de44a47267bd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa77723f106c57a5797f3a190633e61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2adbbd54769a38438a7160f6939ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25521bf758ebd1a1def6a815718194c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d83c64eb816911f0cd4b1fc11a647237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2d73ef099fc00dabe5616b9e721d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b3e41e176401c35f1a2ba466497a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737643a3f82cc7005882af9883bf48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbfb784786b9d08ac4c37c5e30fc60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60aba5b722567068f367f9df114c28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667fa351946eb9b6ac43f5008d31bc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bab6f76c5eeec1ac93910557ebe22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca55358543888d9dca8ab2805bf5cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eac5c2bcfa1e17539ac41e96eac64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971e726b1498d2bd1d25e5af2a3cc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1376fb24b060406f467cfa79d6ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa86f70f3fb22056d5ae2c077133f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0577de32b83638a8c23d071c2563bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184f9fb483c5713ed5b05295ee39571251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72da0dd3a083ca16c400c9663f29b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b163932cdf9bd2c5980bed9ba8d760253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dc145fab01baec046ca2104396a8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0669269f9883131947d30833ee3d53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b082009e069ad1f8920cff48e487de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114160ab4261a509cfd9c0d9a922d56b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b95312eebc3f09ebb17e4fd90f34e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4732119e00b2251019ab6c6f0a4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2cb4c2a05c268964f08e305f6804f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8878425346b5f4fbacac6081b88273a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d8dbbfd9f4e2b7748fefa981d65d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f13b0a315d76735a05f11525ae8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ecadb2897f7cca91d9490181db1da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56c888e18941362e159317ced7f29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35177acd52e8612a0f545a076a2a294266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce85fcdb4c8ab5f8cb21b7dc5f5bfda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6ad4ec02934a315ccdd9bfe15bd6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c29664c379a475f9a9c57c8d578b48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e448da7b416c8888ca788518ac94e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8116d01c97752363ecf26b5713c7014271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac26050e3b38f9276b23d2651c8e1e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81032b6bd3bc52e57587ff6111f8cfba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49fa2b828b8357248ab3f1a1ebdfc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda222c57a4194f26479e6f1bfaf1826275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c008c5e0345685d9e0bf539755c7db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd02807b2043702f54f3ed55cc4862277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db4b6d12aa52386640a8874b09b538278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd71e583ef3378a2f9ee84527245dd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3a7b870c432ca7371d38567896ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8d9aa085bbcc81c91d58321d2188a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea85dc20d06569e8e2e0c26d2c97f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b070b54745afa2fb68c109dd9bab6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00599f4fa8151254343d73f594643f4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446c820941979cccf0c850c49fea6ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6985c936446e9b953ca184b23d45d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61eae099287ff865b6295d89315eb4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c15e8e27ebb81e9ce7117704d2e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042f1b5a3b90ff42e4a9c1e2d6a2a98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053561ead0e8c0337289d2fb85cb0ebd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66cddbfa16213128c90fe0b03258f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a00bf5cea84641ff86f0e33f130c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6189a5bba56850831b43916f38c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802112811734511577e480ea72372f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f8d355612d1494a0329fe0f75b63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbcbf2c27a95e4249147b6b43220fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b27f2abe6df84b32e78118ac259646297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd5f04a2f77ae6c4b0efa77c0bb2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e6b3bd037a5a766a1559d5e4d738f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b46f3cc3cc958f8dec0c14d057243300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd410db11c653e632ac89d8c3408122301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb154b4b4c0cbbb5b9689d28ae7c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b38fbd95a7385c85f5989e64312e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b624d5f4002d3094ffcccaf96e7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccfa3595e19d863564b2529a867044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac60b1579bcc9fc030e407cc811c42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325133a30a7ed9da459fb27a89f63af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e25aca6616705965d0c2fce159f80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7749cdf1dc094f9ce7e131491e303c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f38cceaa6543573449647ee25806c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309b8b0725dd6e19781467bc10ffa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b86aad1171191c295acf94398288312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f56cefe391b2eb6d6940329fc85ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299e2439db3a8bfc8841f78466400a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb5dd48d8e71ade3246b298b3f107315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa5409df8ff004fa169704301d020316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d17f2a2142260387dce607411eb7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b53ca138f5714d087cf1709b1ca84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9386a6ea356615f1e69ebbfdd039e25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e6fb5cbaf40b8895ecd7c6097cb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b205fb9ce72d1e5ff9b1db206bfaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f474f76e1fffeede455c5c30e92ed41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dade0d0e029edb986a6f878e5d6fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd62c6a8af775848c4d00725ed3270324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73cd9f19f3741b87309c0b7f05563325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6144cd4744cc29a5279671eccdde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b4f85519b112982c7eebb909147e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d432c0045347f8d691d9538371e0f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb1bc9383a7a49f3ac2d3c9faae833329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a107e0bb6bd7b39e7886e5ed3272a62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c58431c565930b141a54857fc97b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a30ba1227748bae0ed1ea72b1ad5a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0798a617034cf407847288c7d2a5dbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523435be2148591a040fa584ba6ad3f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82edd75c202a455e50508f9daaf9217335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3f8a5ab9240866e75e063b298a11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897ba0bb72ad86d7b1d384f7f64a00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78450b03c1cb5c50337873c539dbf4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcbbc138cc0bdddff8bb14ad22cf4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f147301d52ef4600c962e3356bd7370340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5858b77a14ebddfaac49c1ba74662a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe986ec393c5c6c26c6a977cc34677f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f90d3090121cbe1547e4160be8dd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425e9252c7af990e0c2796a034b254344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1f617ca95a111e4b9651a658d0196345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0cac606f1821db47195b2f75c6c5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f75fd65a232eadb0f5029ab5eb6f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfc8a238eca68c0c2a5fe1ca475002348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2962078c96437a643dace2ead5d30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e12b4d5c44c27a63ac719fff98e86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c7dcbed4ef155cf8ba2272006df1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e15a6a93d367b4bc036da6161f9f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76987c50b401e1daf9d338befc6eca76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32714b4339402ba116c3ca56bab37a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1019fa484e39bedffd70ad9654177355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6063021002776688573d4392ed5d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1438d3fd2a211cf8a1b23360ec70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2deda9bb332692aa28f8c6c4cbbbfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0a317729160c08e9a0308776d9d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc34c8700930b755208a1263e0b31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e1fd2562293b3eb0861a618ee348b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb13ddc315f2e5f342e10cbbe1f08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce86fd2a1b8eadb13916620a0040e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66675f16016db56037f58808765f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027797a07bf7cb7397b1a29514cca4af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e7ff288702c3bdee157c1c5a2901366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baccaaa78fb9e661a2ae8163f52525367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831500022b04381d9d9766c76052df6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8cae6a52c03e7320c163bc69347fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3d6a7fe01a7aa575cf55feea8a6d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76420203fc0a63495c7a1af3f0555e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a12938c784c49a61a8987b2d480bbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68673e79323fb6e86ac8beb4188bfe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6de313c697314627e16ce02bc56e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42fed190a6f8cd105f499c73c19049375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777010419425d5e30c3641727004431376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a29436e3df0ec2c9562381b70b045377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91762ae5fea79527ceb50c5d4d94e40e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21fd35d213bda6e26b21388d0ddf9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f695153af67ea2d1a5534b6a9a348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7f9abca3654b989e91f29233a04f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7dd515694e87cf60fa23c6984502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303218fed0e826e060197881e2f57b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0c7d4c416c8df488079c238a6177b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8a5773f82fdab6f7ec9c1b3f28b23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6858ca7c310ebddb653380ad82cf6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8d0cc92c244d94678b20bf4093e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e06a64340d9dc391c6520e91428089388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145574636173c9794c7d139a7eee17c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7d62a12bf7486669110177f8e1fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ffe09a1c73dc1c98fc2dd153b259391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52f58ee92942b837a7488dafb855c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078dbe1b09571f7b4559f26061f1a7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1fcce618dd256b113281367ffb9dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dc15c4f66de0d27761353d2a36759395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cf6830a4f1bda0c8e86514b33551e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcadb5274eb605e807438994d39b53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a33aa0a50e4992a31551f0f8177c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0d20094637cc4d026af1ce3a5406c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136305aaba38e578a37117c14cbb25b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29905bf924d9ea00ff36db6563e9fc6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34382a1f8d41021397b2b4308370eff0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0cee6ae021fe1888412aee0b0a210403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4d31a483ebffb55ffd5c3af1bad8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516c334503b66b3bde8926010e6dca1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc238026e159c6b2dfd8f1096bf497406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca3f7af2d54767d3be48336aadd14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286445df5ef9d6897c78ca00883a1b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d47e67436d1016ef1fea4f3b2aa7e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6d0d00315d2c4ce05ea35798a955410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e281959023eb4fcb3890ce9f245598411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709fecc8da04627cd0ba2a57fe1ad93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ffe91915fac938f866aa2515707cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d355bac9372fc6b7cfc3c338dc8a869414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630a2bdf0e2bf73de37728547acbc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ddcee6a8eedf9f0cab41c753cc2d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f59ef0aa45a11beb5c3dec5bff07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273066bad029451ca40cc5778cf8d04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266071b5b7020244bdc3107f02c5d78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7f28c4158481fbebb358d8ed77fb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952956b164a4294e98cbb1fe6006142421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711c95432d06384e636aaebceac7342422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adc4885a68477f4db7524e921577c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971353df860280209f4fd2443938a4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3100f6a5ec9ce9c04f93c5d3cd99a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242f7db13c094031e1b11467418d6d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb75a992dce52f32a414ed261b85132427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccbdc15112d525b7f3370df048c05c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ee95793c703f6777864ee2a7a7b28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5361fa5ac072e346eb837a6c366d9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda07f8fe2520b25dbd782e0e63fafe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f445110889e6fa0e9ae6cb432077432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d24d346407e3fd48ad07621169ebb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde797929e2d4c65b40ac20ece4d9a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c944f88eece412bbe55f9049432f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fc72fc3e75ce642d353185d39e903436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391c360be6d5898765bdf54586ac383437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cf05bdf9548fcdf6f2060431452d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade937446f6da25607eb394ad9a88b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac42edded365950eccef0a4e680764440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2765b39b0ca2165953b37c9f3d5e058441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0951d2847d4db3e6deacbce13661f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ed07813d1ef2df1b5fa70b8de3be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee7bc6a0d75668b6523aef7a814d2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea50805670641c4129bc34102dd4249445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26421371af66251490e157f8f0e2da3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe6b17d77d7d679c2fddc727ca133b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c135a44258aadba6d1b0932f974b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147c9f4956f883c5c6aeac8357965dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c606e3a3976bd4bf38130f23fafac1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca81a2e6bf289cdacdda45c44b499451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aebd683a1abb7d6e4991f94a11a5b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f863217449f1a628ccd9d43fc3941f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e4c5f04843f61c869174f7ee0ea5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06be2daa405a5503e5d60acaf34cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ed13ca5dbd1f6f1a2621ece8f59c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ad48b7a215830aeb419073b2a71a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913343bfda5f2207a41162288437e3a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfe0133d8a864b167ffbf13e095340459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcd0363af0c358454507ffb6dd0397460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8edebb7c86246fc8d8a75bd54447b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0a5d0f1281ee24140c46b5884dbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3f650cc3fc63ce264847d4bd4c77c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20b011e3a4be6cda1707610a095f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a0f48b5a01a78892ad1681ca5caeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9561a59b41b8504145414eb61be0b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f9056467ed1e8956a7d2777b8ad4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf2c48b9ff4e0d78a5107cfba5b0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f5cf6cce8447da62ee1c481d29ca9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa1dd396110e9f245702f20621dc53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b4bcae35f3acc5fb6d6f13d61b14f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a97dfdcc41d472f87d2219805bbf3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6402b8db535158440e72fb90ca618473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f8a5bdfc919b29c6e12bea644dab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e80bfccc83e09394faac1f6a344df8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274c9e40178ee6e4243f45e101b1be3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b8e6c70bf9525e7aa1af2c3c72a70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa749bb0834bf6f6cd03d5f82162e592478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9b71a793ac2d41de9a37c983d3bcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d237e3b6b478d6141acd78c45b87d17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b918b157f8a0ad2756f3262b6fc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5351242d28989fd4462944e82bae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d81871284af6fc771f4eed63fdc596483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859dbfc3c3e703e35cb7c4e51740fcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ddc61f7668e441d2b407f3a535e07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465224bb63ce2a1d30cd8e015ea33bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8612c610ceebf9763271c18a01626487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47153a3296df2f49184ca7d0d2b14667488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c90c2d5a922c3c5a01e91dcc84b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40369df505986d3222c9c2d919645631490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b11b71a7def40e786097d9a52521491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48293527bf2420fb17af22f2deb54943492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c4efa95345cc043530f505ace4eb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee57d9d4db4a3cc08506523ff88989494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd36dc3dccc381c62cb848a65d3e1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2f7091a5e72ecc956e1ff16758c52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0e1b7550695acea8942407bd8db4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3be57beaace94e3a933a135dd1e591498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7baed88275cc048d1dc91bd5bc338499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872422209c34d11fd4e058f1775eb2b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3a4790d50a8f646505800ed781fc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8824d23df8fc3f779bf1a6f097f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77791ba96728d5126366228c7a126a55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcaada88045c9f561a0f77e930820d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd56f66faea879a49b987196bb8eb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de8d69e05413fad0466f9ab513646d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de66c40ac82896e964d2e83ebdba8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a65ebca3a3908378298c07f3087a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496999afbf393192ec8912a14b2fe2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854aee06df92e796abdb8afc9a99dd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd447226cb106cc82a46cb742c501511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47129be5cb31aaed3ed43ba9481d34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d7e183ab3e26b68348ba2e75e8e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989ced9c32829c5706b8c99bb306776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3c6add7206c56aba640cc4c100b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da919202e8e2d9c382a01f32d51ac2ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942c9dfd09795b92fbfd63da18baf4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb569d3f1c52db6c8f7a5c4fcd87c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f1caec392fb0ed147080d74c027b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a73fcafa4db851f6c56ca60a07ce3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ef7305f59035877b356159185c38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68062213fbb1afcc956d33ec4c23e8ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e779eaaed4146315309c0c27d839a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d9a476b84f0259a04156bf3a42b0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec220d7d12219f740b7fd445ff23bffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf0a18055e771940e0d7284f5f000526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b935134ae2848c356091d88eb85c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fb5309ace72e663fcd5fec22b733c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059284dc0b6c46fdda83cf2e187e52ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a61f46dd81f69e5ae309290a48816530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d488871a6a0c3cecf1febac80a3804531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda1728f2b5fdb5f26901b20c74e114532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694137eaf26c857f6d993901ea3996a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed616817e50720dcd14dd71baf7470534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6d5e91cb9f2aeaf9a4ea2af910f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6ccec136abc35dfdf5af12595b5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ffee5eef502e0ddbd6488ec4bbf84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7db116ffb6ee4c4f161a54aa15a00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8064e2e1e986dfdd58cd9e98fad7520539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b65c796e7008f51586a51488fa752540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1941714b74fb5de36f89bbba90bbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045f5ffe8cefb6b723ccf86e49b88ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e1adac4a6de27f2e6ac8e86479e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d90140840adb9d2165a64d99bd49a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f3660eb5dc0a6ffdd2dccb64ae587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69502de35adc6ad759790bd1c57ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1c18108150c315c9d2621ae6cd328547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc89e9ca8ef95bda85b71b380ab75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700848c274f1b6dadb0c9b3cfac080d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da36420e1c8c05a32226ca4e2cfcfa3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3e6cd852917af85a6e020fcd61d9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc788f5ab74cd8516c6a9e9890c4f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56705bdd5c8c079d77d243d30550be0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e31d67d78de5afa609ddf784b871554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90db60e332d2a6f748d4889ea9d793555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204182a0f991a5828159502c63c54ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c784d0671aa88701a7df47b528c0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91ef4742086ca2d494f3e9ce7021b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c136cece908e1f25f2af003df56f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f5c4cccfdd74795fe206fc4d50e3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01ac8926057d7b12a45041793fd32e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c561d6859842625cb6e6427e1ea1ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb924ca47b0cfd206b4fe75f03ba8f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9217aac561f73e716e06053eb835c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3059a7dc6948e09931b6d2bca7f12b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f90e0ec2a73a94e39236d7858297e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a59e8fcd8787f1869581412cd17d94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee173cd8611e8d4a72b8795aa6b329568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8af5cf9e88255586c0b2c159b0e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff342944400c4726a1be275e9a671570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc87576e46a50bb19f5ed5942b066f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1efba7b529f02246cee4afb08599d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ba5f9eb3d4827dbd104fdedc6f796573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e562d29a9655bcda97b7997037fb7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2276f27e9cb6feea45ea784e641f265575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd79b15a36b61d07db5708826c2c2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8556a90891e3ae28d01d8574bb3e0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f19b21758294841feaf5737ec8107578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6911a8b640c334b48cdf925ee657579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16864d1788d6dc3f7a5b0eb5438b0989580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c26aae8fb445566327abfa255c6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10f1ad0803989e6ce3c61b69426689582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a4c04dafef2908bf9ed778ac892a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5fd8203c1f235275e00c3f45f2702584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4330827cc3289f92220ec89c124cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422da4e0c13a2a529917343ba2cdfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c80e13e09ae97cff7bb46aabeeb58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3855e76018816881a9eeb939ec08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff28ea26a4372c965d363d0c3215b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70737fffa521b4bacff239b12907d650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a306243ced46eaaf7e749187c733591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0cf22a25b58c74ff0d84ff8983f55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5a820d728514819235d4c44df2c26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b6e9c1793964df7b7755d32f2082594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5cd84bf3d3b697affe793d3d8602e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d554b3f417691c10755e541efd0f906596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bde9d486fa9b23be5011314fb3c7b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5acef395604313cd62d1e16fa6867598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529cede6179d16488f1cd5bb2a36ef5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dba701ee07f4f9bc8759a44750b44f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4715c5c408dc06c8336498e14bb1198601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d281700078c85d4e52bb22d1fa3980602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c36ecc82b30bab9b533901db3984603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba1b28dfce83b3231faa041fd2aa56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b84dd3b74fa77474a094268b2faf8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cea84936703e95497d1bb37e442d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd536cd15da61591b767cfcaccc12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7da3cba63fe7265db1de3a99e8da7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955349fc3459cc68638162637d4d191609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa9c1a48aa47a243b92846813895ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521f0759c7d7fa253a00a1298d67d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b332dd41dbd1643d6dea1210427eb59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3c9ac6c28cf902f81e3b4f574acb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b46721eed93cb640f242738476c4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078ada0e3adc3ab06b9befcfc1195de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e64e3cb396b2ada5e577f2ac01eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3f22e476cbe9d718cae0b87455063617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1cc6cb73474e1bf2ee253248b0a26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2892c61562838befbf06d044b9cbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e72f23e4791a748d99cf243df501620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488b4478a1b388bc459f9b693807925621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea8020cd48b06e9e2d7d03d0b41835622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74acd0e5ca206f75e6fe79f69032b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d060356de1720bfa24021726304afb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc60377d4536b20db7a4442db506b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c771ad392d51eb927f9047e723d428b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ef3566214fdb3c18f9cb6a10db837627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c545ee1edfd97f3a5659fcad3a9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e4f91a6a88e6eed039ef7743c3837629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dab9d1e11885a425acb472282c4faf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353cf4055593941d1fdc13c30a12831631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7860b8fa199fd1b9366025056a76b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910a5984adeaffedb0b0fd3a16bd6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d59a6c895c892e4eb12e0eba7a8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b84dea70412078b75d52274c3b43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ed64abc50aa086fc5b829a9f86dae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e8a14dc9c208614def4f9c6b1b54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e20e0890fba885c5cc3786e842f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945cbcb7589cdc21d6d4113bc516d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec955500e55fc3f00c9c784e0347b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1a96b191ed3c81f3729a263b5412c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1928ad75a75d5a673958dd7b15a18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729af1f041792e3a4a0f746dd977ea1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de53b401a1b24ca03bfbf2647a7ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20421d6c5e5c287d46fe4a2e6b7b6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c830333bcb678d70430ec9546080034646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff909ffbeb8273c56bfa8fadd0903f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd94821b1a70d5e71f6f7f9a2e426c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191db69c7e808d266ea35c68ea42b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcdc2d4de849fe31c58c795e373326650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6ac022e724f713bf9ae84372884e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439e700217f7639c008d2fded2d4f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300374c0e51cc922adadc37f2837d73f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4445624699d3cf61f549f091ba659654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa838fdf7c742e05d9f1e599c6b8d4f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e0c35e999708c21ff9fbe17d6058656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9474ad1f16aeff1b312f8ac216fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544bc21a1248c1fc2e91046951ef2da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1b7e3b14c76312c534ef06878c46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d38de191d06e87dee5c2eb027fe1b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8246d15e820c2f3f51ee3bb2e778124661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49545de45c659535a36944f4318d79c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab4a7ce17109c61e3a0f61210de6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8661061bc7295c96e7c9a6526611d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7942333b93c44c5e82aa851317c87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea858afcc9d9cad9c18e001169588e82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec0d0df335184a40ce6cce08344db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1390eee9d4bc59885e21738584e7b22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b716c9de07a216f415e5327d0e20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ca4f2d081681d4034f95296b926a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4e3e768104e2a669c9df0599a1808671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2471ed34d27bde464bf895ec5ebd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f136e148b32931397a87c307dbd2a70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc3d5211d75690fe9331a3eab9aa74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1773ab5d6962c89b8821568f522d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838d60b0cff5fded9ee3a2707c4d9eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4aff80f5bbd702b7cc915cef0b449677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9368e13691ef33eb0bf31afcee5e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ec3bd820fadc41ad4991400c5922e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1cacae3dc7c46af1ccfda95a27472680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>