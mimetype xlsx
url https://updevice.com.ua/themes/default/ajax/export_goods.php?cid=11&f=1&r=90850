--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2428bd4c21e63715f95840f96f63291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aed22159e0b35858851b3e3bf735cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e5302e7f0dcc29fa17b5486bfabc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b6dbbd1acbaf560296cd30b2ed7d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76addc7ed18f8415a21b94d22ed6086a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b228a9e2a1cb50e3e2fd3051204cb8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b754672601fccf378177d1ce422337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b8bc03eda5762c78e1413b3f1fca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e4e89813a76e918f105c8fad0efc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e83d8e7894d87ce530ba838c41d2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba67f4d41eb5d1e0eac42b4f4ba70b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ef31371ef1f9c9f539c8ab4629b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23670bb6fb29c2048b447687515d07813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631470dfc49e885504455e51cbd19614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96a2b71550009d28b28060c0fd6c0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549c7831e55b91533ee97ecbf644b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ad36d8ad53cdaccf63d6e12ba91517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bf9494a50835d8a0e9679bc07f83618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229af46bd4387f2cde2ee55edfc03ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d3dc51659b11f7c8f35d3d8d5ae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97c68fa8080b23d513107d94b7908b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13241701271912d749c0070d65d63222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f679b8a0ddaa482e51cd42acb622123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8705f16736aef767aa8d622cb6a2ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0cdb8338389837b82dad1e1c67d6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d10c77ade1e610795859c42f4687fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eea8202bf513ff986ac978f779afa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeea5a9cf4fea600c3be715a3dfc9c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0dc5e607bc5a4f51eb6c0fd22e8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ddddb8b3de936cd034408c5ec25230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a2751a849ed548f468910b174e6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d731d35cae96991d36c2b932ddbe9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4753ea2414da2d1bd0b25346ad1a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c474441f9d0d57c344c20e40c0d13234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aab4a7da3f04f84318a6b0cae108735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbcbf2cb52e6953f9138b915cc43be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9880bb2576c6a4dab2e63c18036b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4f787cd57f34042de5326eb2e6a7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb12ba5512628b4f3b2c59853b8a1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750944fd664ccbc4c415644e8a56f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7a3efcf22383ce25976ac14dbba4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e958cafaa3490d76f24bd241161f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bd1afc52a43435a9de12dfc2b131243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a7a493591581d1210578baba298c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d458f409c5c80276131986e6af74af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e40235fe88441e336da76c8c1cca5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774da070b0a880f12efbd1e86a4a58547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc701b3f692b188ac02f9a14eb3fccd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c56de0233fa96ff4b13abf79f5cd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c7645d8d03fe76d2eeeb288e366650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb6c23de59c44229c15a542e951af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30195e1bd80219a113f4f556e74e0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604d98efcc4a94b077796610c4f7e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998aca3683fc1dedd4d3b34dcdee64554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e7c5c5950bf9177f6d861ca8b20ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b3a156edf56d8a25267626ec92ff056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee300660eed83f5bb4770107f68e45857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d02335a0611b1e2e42a3ef704e76558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef46d5ad6f62352d2d5bfacb7a136959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cd2f263b4ef5fd994691b2b8ad61560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc848c1c2d5bfd2fce69d7db193f4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f46aac7ffa7d2342cda1068f1803462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c0f4555fdcbcdc72dcb75d2201fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628896081605407318789d09c2ac19564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999ac6b4ff0e4d9c4dd7956d3b0d58f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c79ef741feb97086df7d6d799efb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2b3c3d2cbf3f017c60c37285673ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162034fbc38bb0d46e017d4292908df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41373706d314fff344f4f92680dee0b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ed8ae1630cda9f5d6072184da7a7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f445a869c0595a4ebf01baefb739aac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a360c85edae01a06ddd16b135e36a3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f884640cd763c878e211abd3dd3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f62f096d30e89b9738d298ce6cec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b83d7cca0ec14d12eee4075c983c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43461cf4670e5a8f9d2dc84868ffbd9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1f66419d7c9d569da665f3c06af4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0defffd5bfe90a36b235ba4c52c2a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2047ccb389a3651eab60af41f6b3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f62244e65ffdde9e91240dde4f337580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2b54803e445b476706fed6148ee681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2c75cde763c231d85a24cbc3ec5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c2033e24323cd69fdd9e1b6564fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83cfe439e6588614fb10b97ab32db584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e572e7fb9952e32ddcb620526bf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30acec8d3977c784f56c5169e156a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e6e133da45015b1a6b386e1f7e8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aae940f0c00ad8cef5784b53093ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198275928e0b5c64cf5d817b917b661889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b5a2c06f188d91f5b8726e31c5e6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff1eb6be56600ba90404044055b53391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d273e1dcc86f88ed113a1c8ce996dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef91bfa812926cb456a2371b08f0e5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9596b1bedacca707413580fb3eebb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9f4966dfe335bc6c329a2c13f1fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62854be4170bd23223b4c4e8405a8b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca5b7a2f6c30f2e31b5e08b6ece6b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8edfb943df8cc47d1aea55cc8283a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50db0998f38934e20336623d973b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea6d11ae88c99624c91b1c7f683a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2332546280f408df5a7233eec5dd2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206c2b57cf2b031d6f2e212df1800eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e5d337c39fa9d03b8d2e1ed839c55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cf5343c43f3478f7d5b510e5d4688104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c207b705777711ffaa36866fa69245105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62587a378df0f98b1aec7a026b119e0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8f712ddfc3aa279438c37db8ab8fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba39a6be955838642902ca8e6ab77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89a6103ed97ed245804250201ff69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9c59bbbc7997698629d78afbf4b19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca6ce9243bfb092b2b6082b4cc6297111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0f6d96b021bdfb7410b2469afa469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c2c86d98ccb41fafa8d1ae87672cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470111c596a72afbcead6e7324aeae9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62846683fda38fede426d73d2bb84c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae7fa1fef08b21abb0eb4871e7c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231477f939c1c952e02ff5195c1f9dc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2812608febc8d1f0078a7520cca357118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973789f13533fa544cbadd6f30484676119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c9c29f87d732b24a689c28e9c0070120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3674b4b48553e6aa5e463f440cb7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034cff8129b3af3faecbebb01aaf76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857008c0fdc6ea59634424ce373e763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4502731e151257c182d020020fc5679124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417574115c8aa52ffacc9758c0a0165125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e932a4e68548d22336bc21deb1b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d6ead1eadc2dcc289945d6182b4f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974bd3f516682abf7e9758e0338bc11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a250681c951fbbff69a46e41f434f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853e93d90b1e2af1aec0ded93087eea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858081f53f4a82436d1157ec59f445f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a7833179afb6080c2942145520e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69608ca6eb7fe32b7e98693de18f7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae33270bd91fe9a95b9e68dddc1f08134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354a76b72a7ec6b8bfae545f6dd0a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ed34984a16e094adb665d36ddb40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67a30a8e00b21aa5ff56481504016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efbc8d4405527b76bb4087b00f64c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545901de01b6539cf58d3d3cb71baaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f04672ff8168b0043b02e4311d7bb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dcbb3a71e979d13f6c7a40d844bfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a033ebc898fe01c5ad651bf88c93edd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e44f14fa721bb45d9c3875020b12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d57008cce39decbe7aa2228f997a9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53afc34446b07c2e70ed5662e2f433145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9730ee65617311d4ee7a4127241a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4bd39a5ed048c0283b57ac8a8fcac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046b8855f20b6a059f3548e2651a712148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feee19ea1197421fec0fdb59e20a771149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179901a7a5ca08e794e2005702a93327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafef6e2c6d5c9d3e67f0ac6e52a468151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c83ddc7e08e39012954bd1e9c8012152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc964f5bc036cbdb8221656d8b3b070153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ea026e62b437325dde5a63d878514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3284997337daf138f7d9aff805bd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196f35a9b1adb5e3c6140efccb9ca51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafdd944f5de1c1d3345aa630461e91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ebdd10dbe2c2712fbd2808d28005d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee00cf1dc9e24192f216274d612355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f19f0670fdaa8885904d4ddb48a1e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ad5baa17650923747b0d78c2f80ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d405b60d8d8b0cee0d1862383efe83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb917fb97aeb7c971e41da93e845e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fa48bf946d072746999be6fddf3c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67274ec400c2628bec1967b04b5fdfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad42aaad460457f2d85c6c7687fc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98bdb682649f09da454b6447141d33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af37640796e02323a383fa16c5bbb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e8adacb6f6c2c1fcaf52d73e2f21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd20e1afac9033bef72ccfbc9d8f5e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef95268f19b7a769030f2b9a56f0ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938b208abfdb5b04a469d522c70a0e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d102e4f286e6f1f880eda1a1569de6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db5e8e94e81befc57cde1b50dba94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc457c996af6523993f803d6f1ccbdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6448ecd5bd24ccae6f30c64bebaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da8925ba6c7d4341b92de4c344dec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d53febff04d9e9a1ef0ab16814592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3580ecab81b3d9f2c642d92a6f3fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ad86510b9c551512ed33c20da7c3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8641d9ed73eb5fdd8e6af146cc020181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917a21041e155f16d02dfcfc52eb67e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464bd28c9d290aa6bd7e0a93c999100183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87d77733d7bea008eff33adae2bd74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d654c4d0847553544d7c612869b5d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d1e470c16092ceb6ef2c7b2682c29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683124f7e0ad156c1b3947264ba0b5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243e6c6bbee43816a431dfbe16e3163188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871df495176c9eedda7a39c30501ae6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af7dedc2616cf50e7d12246859ed30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b47cf1c3b84826a2b4da4fbf3ac825191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c263002620653ab3744a5ba71333a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f788703fd5843dae9152a03e8e7ce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe4e1b5a2368c6a28af561438c651194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396da4d473c8617045e295592c772f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e08cd3e7f4781aa2d54c26b08c645196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dfff2162580347e9b69a957d13b45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093fa559729366f21942acba87de15c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d6fd2c2f8f7e416a6da8bc93434e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ccb942325b11b310510342e856a8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6503bff94874c57282f13ec7ab51e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513d5f158d4841cf00114d212a10882202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7f0301ab75984138c56e63fbfc532203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416b6f2faeb66ae590a7131f026dd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa29448aabcf849388dbc227d43545205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab098eef4555ced2930b8948586b781206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26369a08598456676b9ec720171a5b9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f789b21a1f18294ffb5e3bd1080b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6702f32177e63b8eee0efddda604e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f5095d68c4a6deed1e199a222e72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22581fdbda722922cac740c42ccd35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2520e5c9bd94ca95be720148e1477d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8714eb73000f2c2756aee873f0ff94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e44f68f3c16f6b6dcc47574523f85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812d1316d0159574417515eafd6be48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715711d9954755a911196c0f6d15fdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a0e188aaf8bdf63cec2b3a20909a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd8902f41597fbf4b02e4cb3738a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ac940a0562b57941eec04af1f368219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dae36248ffd78b6ec9fb71493a069c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06976431807678afec7a31fdff2ad50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1e4401f9b2d75a48450a59e22915222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f9b46656334488ff81b090bd97f1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cd6fd814ca93ca613ae8dbe78f590224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f18369513a1dba2a9435fddc2a39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12544aa0170e60bd0b75ff2b2cd38a00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f05b2febc143927e2ec01f551b3e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b848db3435992e5db2e56212245dd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfa6c41d14bde96c7fae72e134105229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74460b5517633e06011a0ea0d15795ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521debb648ffef4cd88a8e6d221148cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193af498a8aa53e4c38a787e02bbc9aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e89aa6cad5dcfaa5da3475bdc4f10d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd64ab4134c91e97414fdd8b8290fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b4bc40cdd5dd33fbddf7bf1c4afa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7fcca8481ed6cad93d8caa94304c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f31d73eaab72d886d020c78818eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a34a774494a3fd97a3b344121f39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eb1035a1cb944bab26381776821cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de061a744fb32fb1c12efc924fcd8281240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4de72096cf3db3d0c52dcc6fc081d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfd1b5fa7948a887780c2540b45d27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a2a684b25a9642e209d67d350730243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efa5bf6d75a64aaa66858acea6ae59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7a9be5d60a70847bfecfd5c37bf08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe4ed5f084eb5237919154e0b43c1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e875a534fe0beb2b3cc8f5e453a2a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2df23501e9c3df6a06b5ca73c53e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dd26c3331fe12fa479143d739dce2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4799aa56d33887f7126c03cd8dd01250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211994ce407629cfbcfefe5c05c2ba1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5c6088b5f4ec999e9bb451db4b648252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd224ad6c0040a2125f8c289381ecf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027e94d98a9636e973f46aa6e29b324254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4e86adbe9744365d071e69b55e475255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ac0a40614e10b83b1e48df656148256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ac6d9ee7a406a1cf925eb38bafb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3de3fea6b0614d2393f68a85279b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa23fa26a547bfc3820a82e2f9534259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65253bec5ab14eff3fecfddcb1ad53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d985e522ada2070b43cde62c2b6f2e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ecd3208f79b38b34a285a10be82e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88691a12e786747b90bf71a37fd977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6505e2b3a126a453653b3e5c136ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7558ea0ce3220c0eefffe37835c406265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c62a50c6743596ac57697b8229af4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f354980a91a323a39b8deacaec7ff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa3acca8dc36a8f89f2b346a9583b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597dfe79881076e0c39ecda71a580e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dd6ad4ca45e6bd9a51e439176b941270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7831a916d5d8e55ad42c6ddcfd4d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643f4b7403187e3adba10a2ba23c36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b22aea59f0aa851a72a09dbad9977273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c6d88d76c70780c5f1456723af73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a715bd3ebfe80765f90b595ac8999b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7faf7aa4c966f4b8a41a8cad492a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294da04e0c1e0f77032d9076bdf9bc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b404ca0f910eb276ee645fc76d02e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547378f9345a69d17ddb3171ff01cc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a726b53b55290e047ccf3c28c63bd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787358cb9d41a61b6c0239d50d1d559281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442beaa483613043cb0eea479537e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bb336317749974947ebffc977b8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefe4d770922120b5faa048ec9be2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bfaff8f3c9fd75bd0fc640d50fc56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ef54be79e7e1d6f58510322c5a4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bfb22b90c811f6d166e0b07e2a373287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251939501a88a2d3055e982f19e54b06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc334b753b54870f53c3a064fef0d8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eaee31c6a04891d5f23cf06bef0ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81360016fbff0ce9de6490feca945d12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68a5d90608507716f1ee70ad8fda2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a26336169750f2513022c39a5ea791293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0661cf0c74568d2b2ec47d22467bdd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346a7fe80b5f8fffc15c7be4c7e6e96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27058add1c82ddaa543cd89ac7bb680296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e491b90831407a77bb6e23297595297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df34c5638dcaf53bbf65865cf677b6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c69cdc72722163b907bf07aaade097299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1396b8c729147da9c2b3248f2eb8f4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d06b25cc40cc55fff7de2fc77f9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d67086391ec284595b0baf9e13d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b589072645b8e6d01c2ca5d8722574303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c473071a06e650cfbe51bdeed76a292304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5973ff5eb503bd7668ca805d4bbc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef965af25751af0a606d3f30b9ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3b5f4f2acfefe0b999366d98c16fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6a79b52f7bf5912ab5121c28bc330308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c03938ebf9f33f587695209525d358309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2bcf094408bb629e2061ddca9be0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd6fac101bd7facb5ceee2807e332311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957780fa821540edff4fc6febf3413312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a411ce38c10f2193bad81d77927ca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b28b29dc2257fde6bdac50b78054314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8000cb0faaf5ce74ab54db349c03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b564666d91688d817f5d0ba09b5b72b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893d2c5ea4025704c852bdaa8df6c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8058e8b4212aff7d050c0cb9aafcc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568d4bcb412539203fc841cb0a15011319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27683b250e99f272b7fc7955ce4f81d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30faf498b03f0ae0855f3e79f54d05c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef7573d34b2c2ef2807ab9f3cb62f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e1ad0ac71afec8bd61e4ee20d2eaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca2305abb4d06d4e24311d94b9fc3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420288058abab2825ec5a1a4163c0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d748d358775debd607bad3ed5b2d0f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f33829d1f258f0099ad9d68624056327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37051deae9ce0e5afe80de97abebefe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd025bf136c559168a268e7adc86b4a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41843808c23fc6381a562896c29c3f0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab8773877032f124c441719f3a5d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507059e9c69e7ce867bc45d9dc577b87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c659ef0e6e1cc6b2a4d2db0d2cd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af108bef48465526551b952fc5ce74f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038526934423f42158757d014f0a34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c139bab359301b9e3bcba2b66d11b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94255571e54e30084b9d961308ec5165337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29741416baac73ee76a386e389af6546338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be016c1a01e8aa0c599d66b5802b6797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d71211ce6ddd39ef719fbff886fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a58f8f1de04d500c64351e0e68f710341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599da7ca409ebf08d6711cfaa6c05c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872202172a387b5deeac0ae2a8522e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91d078e11c78f2f8305b736d72c7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fb8b1001c7bb7b24355f8361bc0f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac7b65bae77f4236ed127d977ea5de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d6f155a208c57dbe7fb3b776f23b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eec4ffb3cf3d684ee11bad79e8ddf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76881ce300a8d6a02d89c241e9cc1fdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901886f2f7f773b2213f8e9927c2c2f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6ec8a02c6b44eb98a2963d758bdc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f374ff39d9d574cbddb635d42733043352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0b4683c5a156bc0a0b2bcbc6215c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ce0b28eb3485aba495d16c6934052354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152d1198cae4bffb3907abaa0849fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a652d2ad0f11d05b1c3bd1ccea8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8acc0332387169ced9b03b4bae7708357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a3580f8c4ce0cec7edfb69af377f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9e580085f58a1578a933ce8f1286359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56304daf241a00d525e7784da32bbe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf614ae761646057e858e83bd3bd7163361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e4a688b4f24f36b576378389c007362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d327d18c47e5512e24fc1f3e999ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaecf2da57fc6a43f1e8f3bcc210578364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083c9a9fb64d473db5e8f7275b781c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451031b55e57770ce5336735d3ca83bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e37970113e7412c8d625438ee44e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30f304274bbca3c8948ad138880592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d8c82cff22ab7c1c5a57f999d948369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e292e3f3a435e589bfce2d7282402370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86f8a779efc00fae500b2a6ba3ebc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94e9db42f3a57ace9a1ec0e48686c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4413ee356b6392c3faba410cdce0de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a321c71e2d772ebddd2c6145cdba42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ebafda411fa3919e12d731fbbe6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3df8f4205f9f632ad4f4f2eb4d68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732f2ecc1f1494423276e51284ab94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b009020e709e34e3bd53af8276339378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae58a5b78cd40c29fde36f56821b4a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abbf9ee79707f22048944546bd4aeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e213ef3f378b17d77e041eea6eb7488381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1cdc0c72a87fdea023ef357297ed2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf42c8c6d960876567d3cea7ae339a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668bfa137a939af63b7bdcaf99aeeb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446e903dcbe9ef83d97501feeb469a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05efcd7244f50919f08b10d1944eae8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e752e8d577619dbd357bbd70f8d6975387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d134f4e51a96f832e3066feca3fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb198d36ba8a204bcfda1ea9d4e207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e86c899ddcf9eeeca3a066d49c8fc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3bd6ff4d63255842827c1f46dfb26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e2d43cebe4dfd526e53551e7c2ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a5caa565e65bf55136e572397f0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fe1679b7c4462b3c865458da6d363394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f399cb9fc6055db36e5c680a490a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314355a02fcad846b26be1e189b2e271396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea70e96ad38bb2b0089e2c7a95fc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d8c251fadfe8723daed9536dbece398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac74712e3a2d6516ece547ff31001399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec91990ed83a377edcb2937570db9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a7bdfd4b03225642c5f7b08247072401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e2ac8cb32ac25f769264be714e236402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b7603eba219286e9734f256c1d5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390066cd9fadf86fc779361979ea43b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a689ebfd2909b49995a29fea5863f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13d981d79ed89c845e653921b22d59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f571cf6524e688cbd33c0bbe96a60a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc22309de355f5cca405998a9733df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48ba9ce9fb318bdda3260ea1fa88c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a00fb72fc1439f3e6a23894da7c554410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb3bae226135ee412caded7d920c15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f207c4d0e5c519f0affe77b99eeb05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170cbb9db3b6bab7d4093e56cf0cfef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a388adb4d8464f7bc6b56e9626390414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944eec00085928416133cf62692ccc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72000367d9b211ef12bbb33295283840416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aa3ff6165b16cd1b2b69c2f22e164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb3202b9783755e6107ac5de4490fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d3d2abd5f0f36f32fca816e61d864419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f60f13b3ea911595f5954b177edce3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c861fe724a53fc627fa76b76d585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f5207f69ee09581ec8b79818860c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d35299be5a82bdcda6322c815546423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc519ec29bdb73537308e5619e5a6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d2d91498209913968cfe76ded19f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae0c2804a10e4c2f2da2643ba4c5be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09917b810821c83088db515776452b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498aaed4365618cbad3498545031649428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a95f2db4c78220d9fc930de6d8077a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725691072ee5bfae34df30dea11e9560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b866782602f41f9b88e5128f4e01fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537727e9f9dc4898faa53902e36621fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc341abb6c94dacc5e0e2836a61967fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a622e6966d597f7ff4778aef7e0e0a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286add1c6f67c9bdad0471252cbab1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914127e11642a7e63692cb72fe74f23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a820ffdc45d77601c43f62634ec24d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c6193476fd63926c62e1047a154e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d144049c6eaff3ace1accd6e8c950439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a476260182b7562d8f67e639304e8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7cb61415e8e1e2c91fd0f6c34f8fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93168c84d1faf602691c53dc5b2d31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deacdd89a1aa8889289ae34f9e1974443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a96d061fc625744578d13919b99a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a728122cd3e12618a721ddcfea1bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee250c51e4f23a77fde87f68542ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d2d308431c269c078a29a7639e70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66865a48ff35dddc6ba3f85c50563b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc29f2fa44c0a20cb4812b1a2d89af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3bcfc2a9e4df3c7f09c46fdc9709450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b84753f74a5296cd5c65db66ab28e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac1b19cef27639635306f92263f49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a74aa4430c67cff94befd1a65502453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea203d87820b3027a1a17114e0c4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e01687f277ab730221ec40b2a3cba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2fcc9d4975ee1ffc6ec95029309e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd716f1bdb538dc32d1f9b2da737ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48dac17a5d023a10d02b72c6912a68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f8a17d24aa9a87d3eb0e648066573459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5859eda0daabf69f30c49e96c2698460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41caf1fd2bc0749710b07cd57cf345461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04654fb03f4f3f05ede331493bc7de2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e47ae8220448fff4aa435352490fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dee53065be2889eb242c42cd6c591464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ce3cc862db4946b327e60dd32d3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544214e8728baedb4ceab3c8cb5d7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3037e7112f7673ce704e8686681d5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf243c1fa24ac2d11862c788a184a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c593cb923106efd7ea73eb0ac66d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061ac42d9da56e655a77cfaf00228e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb39e8f1f709c515ae63c8554afc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc07254edf678a57cd6c194bc53894472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5dfb329b4ab5b5753d69cf87be3ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4414b45d500805ead213b905a1b06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6fe0b742461d48a7e5356f8339a5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177f949d72896f33b6fa4f8936fd08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f565febec29c9fa7bc247dafc81c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057dd58f496eace0b69a6712508033d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f56d4daffb1a48e012d14a80f00a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4cfcca94efe3d76c47209f29817c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ebfd8f641fc1d629c0db309a0bdbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f82bd43105803abb98610ea1b951f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed4a4f1b4ba96f0f6b8ee294001ca9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bf0978da16ae815116309d5589124484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b6c9c5f305125bd2d506701b5361485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db354306d0bc2d735899c0b461458b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2b1e97cfea15cb013745f7ffbb0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ad1a633c91c13112069258e9ca34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50c6596d0699d6108d1829f719f06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b05d7d333af4ed3e33a6c085da6ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f59359377751f7ae4cfecab6b4db7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6916d274afbd18d814f160e8ae8e133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea804a9f80e7f5333f643ea8f5523381493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc870d50c6c03fad028121f014c48a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dc232821fbbceb7b97aa406e86c18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153c4109243d754d1131675413c6536496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd53f4dd33d1d0bfa42d9d9cbf0b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aa6f8fd77fdd5f4ac7b2ac6ce4f4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec262dfd8a779e41041ee3b9656ffd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae27b97b5e95ae5acf6c3da6359fde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434d7d7d6217827704167ebf330c34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6086dcfc20d5a72033e8511579dec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79bdc4225c189c8c078c360e270cc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201139dac6d06143a255d75e336f65d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd339c02c7b647eb6261a314c5a71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81e55f38812d51e416015116ce18a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d92ad14e495a7f065f4a1fb23c96a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93138b6d9e7f90ebf173563e2fd0d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc4b6e0335098b66ff51217d2cefe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da08787ae5ae3c073bc024f0727daf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae9d60b5ba1f5f19ad97f915991e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28889daca9e3b40a8cae20abc7178ef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20994e337d9643a50a28cba4d9b277513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e102a7d6bf036e44173db39967ad5c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778d477d257b4c3636ad9f5ec54211515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d8f984467ddc55e9faebbf7633bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8984e3ba26feb8618576390ba7847517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f163ee36a564d1905ad3aa8e00fd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a3b6e7c2b7d17f0c5d3b6c7fd6b81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3a1812fe13db80497e01184f6d302520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ada23dc61610e656e9be59956f50d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c529cfc29f6f564c1829169d4d2b8a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d9e31bd8d837b2e3ebd6d240c6fdc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2e2a1a93cfd57dc00b92c3e467b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6476d6b9ed1e50657390ad6784229d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efa89e652d49d45c6d22d610bab15a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d92c5aa0dce46edcf2e11dfab84e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d28405df783cce535170fb33d488528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28627a405dfb8b36504ecada0872eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2c763fec04b4b0e7a76cf07390521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398e8f2645eb7d1cc2eba50ae4edaca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f0837afedc1ca89d3b0fbae6fd6b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123638d91a39831c0480b1a4df7b27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0697fda1cc169b6247ef95e52c77ea1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a5b75d7282ac973966243866fc527535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564525aa1df697368f9b273aad4560536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78311a73e2acd004d4f0155aac0b08a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca25d08ac4a9af98e35154cb83d1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b9e1231772af14ed9eb03950aa0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907110852bea9435e395ed096417a52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f644ab7e7bf45b55347930fd573488541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92310f170fe6917a8e3fc11629b96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2af52a440c3fb0098b3d158ebbf81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265b0f61e501937d041c8e90fd67ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd8ff3655d89e1ee979dc2da41705545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587fd5afc648fb9684ceb7327c1433546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a3831b762d61c95f0ac23b4992a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f2fdef2f459e644d4cb1c0b4a6c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbcf30aa8c29dc82faf6819549e6d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e21505774004d9b53da708e5f4e26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f688da1e668e8f378e3a76cadc5f4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469127f20f1b6bad620389ff8960eef6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8866fd772c763301bbd9956815ae09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badf925d20584ee136480a13bc4561e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182fad0526f132450fd443226ce733c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59edbe38d2f32a89a1a8671e81900c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d67dedfee63ba8f3090517d9b41eb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73a46926bf59f4f7dbf946e450e118558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f33a4e9aa445194c654ebc390711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f14257faf4ca443465b236f19b813560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0225c8e9ce544c8dc5cb037d773a04d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317044d26a4683196a11873fe9fd11cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df572974f792082206b2f12416d65c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207566817cdf569ae66162b06498f48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05fe5a555d7cd6e5f42d2c8d8bcdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7811df653d9b6be57dea6df4a734d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1705aead1d63bf40901cc659b07b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da41ab1e103d5ae9643e0a67cf9ae9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bae15a2de87ca9c893fb0bad07306569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d24c0c816f82f215a4241c704c3b88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb2f03a43d503b85b91fabe675ef24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf00f2232a335f85dfc34a4f8cd681572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f4378df4dabd0dbcbef096f3d062573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec66c24249b5c691b28f9e6311c95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3016c1804bed9372f4efd2e988de8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3839eeda24686401407fc588a019576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1899eabac7b7777bc6e6659367216577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43f1d746716bed57974f5dff5c3804578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3746c8ab887eda39b75a2141881c2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a869caf1c25f56a0de98fbdb37688580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5976adfffe531d15348686f34db6bb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7542f63dc8ccfbd3fb6726da09ac8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517edba496fbfd5351e1357e235cbac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bf3efc01466683c9037dea15fa522584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c148824ed9ce7aa85424447a67788d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21369ca93e519ded92c72e94ffb97c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbaaac86f1dcc5e7d1c194819f6b5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d990513acb89aa3be01d9745544cb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b318be566109fa3740f5e74b72a3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b691e5f000bdbed7ff3bc50ba0849f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297520ace1e94c35b517184ff3f9160e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41253ee76c3dd8f861f38efb1963b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8eadb435c3f81245914893372fb63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c731360ea99d6999368ff0462610e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707539217a7fdb6149624ff1d0000e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684bd59822d81a4f57f5555b32221b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcd04f9dabd8c8a4ba49ebc36715b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2099f009c9258b1f9eefbbb2119b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a9357e8527f6e8567cf0d931fc9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a0c38a9548f484110caa688751ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e49c88786cf95c8be128dd9e5ebe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8956d609633a89a35a5558041bf7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd35e10f562950c0adde01c0f1c683a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca093540c75434a1507c58c9816f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32311cb5ab1911b09cd222f6e4ce02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d17ca8be846bc292416ebd91b45f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa226a6083b4125282525a0465a66b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ea3689eabd4c35e67168b512147c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee0b4b43061ce508fde69f35f95d0c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab8f2014da4e77428edd00bc1d69df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd9f65234588754a67b05795aea706611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e15182fea72df2aa6346dd8fac6ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51aae84bebbb528ca69dbc1b9e80d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbdf5ae5ad816b00701e4c948d4344614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee20f5e171994ea07ce3d076e721131615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea39638da44a5852d7b8fd243cac8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd1ccb8f2e1fd3140e0f2ec896f6ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f861cd6d28847af5367483f38a2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a53c93f3642dea0582d1c0b13842619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddedfde8c0b265f60ac6912ba594d88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a37b856feec1f42c0373655c2b3d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2b814da543ea25ee11acba6b71e67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83035fc223ab305d72653000c5229d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b00d70a74d857e0d69a53a7ac6058624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5156310e39963fc0fc263df2f189625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f056e3cc2d3a66bf474520835eb9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1981df73f52263b923f9b34dd8def2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983fd5dda3470ec3aeca53dfd65e9d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6647960ad3855b18c90acc0c928d28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858cfc781a296dcd07df9010e39342e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd0ccf0e554ad865695887161344e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d7dc351860c661e1d717bc0b562c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4994e4dd9e2ddfddf6f525cbc65579633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd41dd59e943db16f5c456f7331af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb47af9f7025e3846a5e984a6a9ef9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf996f58f4c112386f8e5643622b66f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b18ec083ab09332d98aa1104259e81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18622a0c1ae5f97a726b59c46a8889c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25bd8436fa8a3e4da8b7e5ff6f3825639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751540cb4ba3af5101b265ee61e26dae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63105ded18a25e696c78e1ddd624684641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d44d890d1be6af4143be73e09cfea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf81ccf9817561ad80320482d354975643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285fb3da34fd6636e5f03f2bdc97d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60220be385901509733343c4bb78be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405007be30c402b7eca314b3860629f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f067d420e5d6d0911d8abbf298ceec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771a1db87a2099d1ef58f9706e9dd23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698371d0507667f40a6400760f668cf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e12580bd8d62aa4bf062b2601bc96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda764279f57b1f50ce3f0e1e4852690651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ab7dbcf3056ee555a75946450825a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b532aff0f11c75236be0946b2ec4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3580b8bb89bc5bcd892b7f86e3e49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e1ce72775e0f76e79bda51eccc6a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb104b2eceed220a12fd3fe87eb0547656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354534fd1e07d7523294f6099586c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f77c925cf2449d4d1d99a4048a10bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a663fc5f978aebe852580d7e42d999d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6b38c88bbbd2bbe8f0ec1225abd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c93b131dc7b9b5bfa6d4e151c36f0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562453be326d4fad4303269189c3bb23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de556ce3857d28638a1243a29923b6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99fab2b08cca61fa71977a4629423a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f303806b62785c05113345455357e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180655c7c5c7861724dced0e23a164ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab160181e9c995a3b9f73a2738a058a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137dab12c0cc34987e6620d0a3a3bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbfb2000a0d0a8c1e1e139c07c0e09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710901fa07405ca00b290478e6bf3b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3db3c0d84b53052341ef7764087bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2745393e9d930e9c8e4fa832c2c0f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c53ba53278a7b4ab819404332cba39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b97668008c83963e33f2d6665deed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1dbcf885f5216a1a8ff3943f5d234675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d14369aace415d0dd6ec13106e3bc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65333a5e416e0887b310f8d8bf1794677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b6a4edb2e6089c25dcdb839d90ad8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a001969fc54730361cef1595276ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cfc355d3186bb942d73c84c07a7ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415874c85cf387eec84cd93077999d6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b27845fd99c386bb8623dad24f66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81a81fcb3495681cd4a4d11ab21d5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959333b49129be71aaa28188da135dee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c8490ba2d091903d7d5f458a6e2ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e2e992a7563deddabe93eb88e6722686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd03c876136f0cc9cde9718b2627481687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b44ef4a2f14f4201a00952320feb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a598ea11acb3969b138602f2d020689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83824a25759ce784bb9a91b0e1f4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523f655263fce5ce59d5b6d292cdd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de289164fd83e5e1ba9861a718811692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025ee9fd86c768e7a20e45095de9b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a2e4d0456a747e660af17df71cb6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b11d387be8254348e45c5838b6e068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593984f3180666b2b066e7775bd19758696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357438bf61ad6d3fbdc068e6071a079c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f17c6370d9e76f44e02b3cb51df552698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0cbe600fdf2cf45c47f375eaf41f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d81a1957d5192c26b2394f52ada4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee837162c9b5dbe549ed9b6960dea3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ec8778160d6a69f1cb1b2764d9aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd521372432c43f7e4f9caf9c45bf563703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852211e112e478af56498c29093e5c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8841faafd7b2f6b94855d7d28f52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943fd6b58f52906c1a37ba3b2840d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22928886dd36250acfcd27c4823fe343707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438183f0382af4eb55604efcf171bc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44a278a1260803fdba0794cc8560f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2245fb28ddfb536d0b6a6b466af33e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d572f7c7a21b51842f637203fca0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846d4f3ba50249b2c88e60353f384c0712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3969e2163e7ad399a9baf50025711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a86c25ea5e56ace6c768ed08ff3642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407859128e269c8fa48a003cb0bd5e273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b55c973abd1c5553c0145f561b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf8930393f8b8b16a8874f449feaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67670d0fae111b5c098984efdf70ea036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b498364900cd4209a80eaa881a2b9c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e644f00b2ca81fd6ea34d0923b118f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ea01cb64d153f8eb53c310ed8a469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9447a579580c83df65dc6dd76ee98710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff439026f9af0abb46345bed9e74fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302796f4aea764081bcd7c9e9db28aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c93f1d545aad03c089e859e9bca013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df313380a212689c4d163a9ff7d04ecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9a908d5e25c68b0386cdd989100c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b7e4b60829fb4383b68cf89c856016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d9290b6520ecd9d11f864b9285ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6da9edb1dcdfc83e0619f76679f0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b343eafecda12a187aa5e0f5533919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aec80131ece17f673478f15eec3d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb5d31a50efbf510f56b553ad7b7fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fe17c06688da1429819ba28bb60ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d5f36fda373f1929842d34ede5d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cf2f33c8e7d455e76eb6d63705d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f1cf2c70dfc01a99442527f40efc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb2b55f33d4cd413b5598ec9fe20bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e725b102133c5a345c0bdb1f0c517e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a446c7c6da23905881813a1cfccb5d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ffd7ec0354e9c361873120ca5429429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb179dab119d3caf470c0754235e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e37edbd02576f357e31b53eb4c210031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392787aa123025dd070f5b0480b554d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccb9b0fbf2077e5a9788fd44faa71733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567b70ef970ddc316ea25327b4448334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4743b7d4e1bd1b34c60cba3b5c828c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee5aa93f7a464a1c9eed75cac2becb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac60fea01c867e0b5959db040e6e03037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c00ae7db057b792bbecf0cc92e2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a0e14a0b28e9c71967d52b30d36b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9a8e77af601843d78b2235f381d3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07831f9a2751a772954aa4c4bdb30e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cca6ecde83e773a9b229771bd9556d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c38b8ac269612650b92aaa5005a6b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1036eaf8bd21340a9e1737b444f3ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf9a8289c422d328b046c030cf920b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9e46f90bcf44d792a6eb2374284346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd117570acf6e92cb4d5428d9f8efc5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217649287c4959546c2416aa76d6b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538f1acaf5db4f9ffc63b275872b3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395295a3fd35dec0f9d214ebb2fbfeb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba331d42461753720ced5ae0b20a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078848507bb9e1ac45e8ad2928d57452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae610ef2cc086e48669c346cb676ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2b0d64ae71487bf6b14f05ad182c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf644a1dd6e2ecc46779aed52fe144355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749b15fe860b473a8e2e5ffcc3643556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d718928771bb2c9844056ad60bac557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e526aeb37bbb78950fc461c96db358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaa22043eb23a588ebc457f312c42d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067c35602c522e6fb67535d4bbb663760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f8e8688b71e8d7d2bb43bcf99884461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b2fe1757065edf7e59b28b5f824d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f5301a53c6c4ee3cf1d518f725ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be44bc0362010d09223e1fff6921864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50cc23b929192955ad8620ec4441c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5959ec027b2df87185e7466d509166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283e772ea57925ac41a127d95e247367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a48e1fb923e4a632a8446f1fe96e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08749b1a3bee6eb931c5be4e275d31a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49072accf3e83aef095961d2c6f7e8bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d45162229deb04ab966820875f66771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beea83d3832052414e07ea3f226e0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6aec899257e29f1d18126d81afea573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2319bd334e053abd4ed298f24d0d93374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51820b45bc28d18c917ec4758eb792fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26ec312e8478e0db943c11d803298e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb9d2f6d5e656f2f52a40e3a5038e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619830e056b2af498a62d825c136e6b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44df11be7ea015d370d1d24865a0ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f3df4529a8ee660450e27730be4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b49ac432a8c7e06a735497547d6d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267e9a60ff9895030cb0936c5d939682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17fbd62399ea31f7c78c69251c5b6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb136e2b3d63bd890a8ce51a297ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847318681ab618b7f8014cb1c9b85485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aae43768c1f3d1e4d1b1fefc97ccd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc6252495fb4f225210b2ae02e821b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3106466dcecb17a8101a2241fbb2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef5d7f3ebe440eb044e2001beb2fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f76bdd55c65852f3c1eb64829c428690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30380153dbab0d509020dadb81ce445f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac83a5013c9a427f64f85b2b1b35c1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd29ccf84092a155236113f0875dd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a93c9792be772b7bee4e8932a4e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78527cc88aa15d2e857e2bcad5321b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f3a6ac6cfb16054438d4fb90b94c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f04789458c9a4dafe7e3fcbd8450e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0821847f062340d22b0ce4d9b34fe5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca2c942dfd70c68dfb2067d62ad3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af712858886ab595d3be5b50a3d8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66cf8ce6aee01eec6ba1acaab5f85c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73b8c338b753a25dd5cf175f2f103102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb9f81e0a7e2911b08abae5014f6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd60a0ef7c8659f87f1234a97baa8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4431f26a47c10ecb4d104231fe5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4d85cba63eb44cdc354393a54071106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc22c4291191fb306f8376c67a765c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6b08ac8dc6ad08de63a9a65649e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca0ca06b914e85fb501a8a84ce894f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba949bf06f4c28df243a9f6a9939f65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414b366174ca400297aa40fb65fc1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8d8be08ebfedc4826a733cfc4edd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bfd1bc100941120afd76fd831caf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50523c2d90a21e677028c651fbc1c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a559faabed93fbc42b07f0819bda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc0ea001dbdb04f3b50bb54745c429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79189dd54f2c6f45da6a5aa1e499efd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ced454bf6e0c4e2565be6046aa09b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3b816959b7a31fc85f1047fce4e5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d00a7929b5be078f0833198bf8c2af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf7f45e3e458a95a386057b8b07eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0398876a87777fa195e84b6b810f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f9d40a5be0af8ab3383e5decab802123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9880042607c43307ad741a1e6b3fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a801dfbcba79989b2e1bf69284bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66759c184e5066cf27308864c80c698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d619427464e5d23dfe5d82da7fac7b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b22a4293539e7a08f12499f57363b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7376f2f3980f57c23702682121968129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a138f719dfc6c62a518657b020b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68319d426f6bf4e3b612e72495d687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc96c6967d9befdbf27ff57c0c663a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce7a75521d0fc8ba1be47f50be42d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d73cea548bfc2e3ad6a87f801486134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0046fd2caddcc436e1067f4efb9501f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7fcc84e41fd4329411bd791c2cc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4d498a85f7bfdef7633593c13b345137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c12b6aced220c7a10a539cf446ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa987a3812358129ee74c2b77165cfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2bf64169622f809cf9a3ac1d8a3f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adf88b2e45b473ce0ef1c87be2aeeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e017db993cce1a1372ac7428964257142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda77dca2c48b41294c21a210c3ff15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d1fcbf974038b27e763b3181cdcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d65d447636e888445fb9b419232d30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad59bed968e8b28b3a23f3bcf1f364146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7314511bb563bd1867ed94bd88d0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fee254d42fe63fbdba08a89cef8c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0f9fb09f7a7273e3f81d85c6c5e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05afa358b28ccb51499653f5c3d98c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a017b54d5f63976b0804802c112a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749544e8e9c264ab6ca497a4a084905e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a146849be70250ee3901fd4acf01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c1937d952c991b95df000e84d2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424fea95c7153d04c463968b82bac03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5d95368248a1516600624e0156188156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9a9c2a95bf8762a3f2336e6eca8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f732c58ad38c462a8c655a74e5bf5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4fcbf5a2ae3cf83929ad6d7885b57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cfa2e496e24a3684ce6b20c8e185c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd15b6b8407489a9eeeba392ecfa18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174017f028eeb24174e0a11551739966162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26451d5fb005ca6c6d30a2a03489962163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00209ab9aeab1196861f059d89b461f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc42065a5dc77a8af9f3e755407fb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247fd78ef8386771c4f2ad4706ac71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9e7fe2f5962cb8ba28e73f846a6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdd43bbcd044e76e18c84fe3e1cae9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc59a13451326349e8eeffbb5da741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1c6e5dfb0d4957bbbd92f250fdfd0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115314522d11e1bf8ae3325e9566a1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa49b8ac96df23da854b8f339e1594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872cc463b5a41aa7d237e927ccd270f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6eb8e310eb1489f236e79e65a6232174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2efce1210939fb7b92949b30d4532175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a02880eb8c7e3348a498a15e26e681176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf76bc8136a05e74f8b28508c60b30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c013a705765922d32074f56aabcc47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8feccb9b6e304ad1466067a3e5e2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443f3239938198646e620bb37ba8d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d4e561c1b17b20e98d3dc643c449181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e4bb115adcce3021da361e80d3b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8592448cb1b90f21151bc3476537183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996faf4aebb5d990a36a2bf002a7ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e687a738e8c47f57b444b86f84e92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c50528051546b2d72a711adbc5d4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2cecd432ebc351b924dc5c6c7a928187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503c24ea2de041b320967086b60ef8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaf31b0e1c7e478158b964b60f4d69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb293e147e2d501dad440906c9a71a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b78002629ad71000fbf665b160c5b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a18b05ac594dfb726c1f9c5604e6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e832ed3ad990a95a693d86027983d68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf82ed2d33be59c2bbde705b08c5a56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e481f15e81b11a30b490be515f93d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eb5935dfd3db827d476e7fe3a00c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec23a5cd3f0f10d74a33846d79535197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2a93481e3d62d3d4e9c8300ef52a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b503cd50184e0a6d322f095bbd9df9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b745aec5fffae8cf92b4366a155eae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917bc519067bb8e5394fcc863d376f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606595c88c64f076d99a4032933faba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494ad826f6af524b2e151d48dc310c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab08138efab34a44971ccef00f822204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e8bb9800ce55edfdaf6a2303ff1b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a46dafaba3966df21a05e35ef5e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0b6b43589e1b89ddc7d4e58ad57ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682edc643349d3b5f99a68f73665935208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019aa68917116cf35c0804089480121209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9319f39bb180ab6bfd8d9e64fc08144210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab36eed09f113f5cb63a25d68fdb06b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdd06ed96b6c0588c27bc6bdfbe48b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977126f39a0273a4a44b0c1731aaa085213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51310764a9fdb390f25d69fe2857b271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb418fcab461eb0353a4779cc8124215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568dfedc27fe7fa57ed8c0077c4a615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5f7d48b077fba9372097ece8c8098217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a6256e6850edbc3dccea3a732f05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655344f38a119a4b0cfd920d540ded30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa397ebef568e3810fe1a89384d68c87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a49632217f6a32579030f2547d9d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea30f938d4789900db2d5fbab8169b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5173bf0c526901e1be3cb697e5e69a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6d46c2f410c01b862a6c5452f26e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39fe0a36eb05c70d556fb4c2bbb8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624f42e4469c3973acab2c759528236226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b329d65fa90d2062595fc53347891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e425da7b11e86388f1e99d1d6bbf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce44d0e503b1fed4b8de606257b77a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2c4eeb474f4081b30e5b6e419c60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742b5afa38f9a113467dea787540c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d1980ac5c332c764524d78f0c642232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3319f5b29d2747417fba21536895233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371f72d68d0143f12a9665b0d5ccb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d19460c786d0da87a5ecb75043d640235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e82c4f377ef0b734cafabbc1b931c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71322cd0dbe19e1f2641104d1e920237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e00d8de2f123812d63c89bcace0b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1706ff549fd4a1a78ee80f22f42a4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bebe73102c5aaada27a92fdc3f22c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42f711bd95e79fc498494df6a1b9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb6a9af1cd5d381a2d07ee4401cdb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d97e62dafb6d63c87a2ff089a909f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45acccda7fb2115219cf2dc7591ef49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518ce9c77540204556c04ad44cc9d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb2af75b0abc20ae7bbc3647f3942a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d08cd434830469d8dfb6a61bcbd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2e774aa93aa18edec016ccb464936248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b260c938c835a7f45ceffbda9b24c99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fada5804dbc7ba2b5c330aab4573a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1818ed594f79a23007886a429b4ba9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d950632590e8aa268910b0be73325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4df2f073605ce2667089fdaecab19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcf561b0c1f7efb1b0c88aca283141254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21b008821bacac495ea09c3ba83bf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c2e1e1e650c8ab3a3d3c93ce59a92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649d388b7a8d4c292b658eab2ba9f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2226d85e15bc56b2e95a64ff95329258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afb18fa575061b756984a82a0489b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef49a03c417284a9f93f013db2cea2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9911cc0360317725932a74bc87a289261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc6876a96fe2074793bb1cab594eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74db473c81453a764a38e2f162ca0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0457d0b91a297df10400de2b65b37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e3504728d8915bd37ba858962f9cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286e6ac9ee99577b7e3a97d96fcb7c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7311a72b69453e6465d1bfc2fa66f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b0356ac79713129740b02f9be3e4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91627c603a0247d51fa65a482e1b2bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fceabee30d6f3433f549f44e85bbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c00db53af39858e02f2a4a0e11d05a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b9789a6f24c8d73edaf4131b8f2fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de5179aa4e3627426928655a45f91f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ca3566cd75072d18ffd0014d422a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a61683294fe5d17c477988876299275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6b075da81db85eba6d0e4a32f89b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e244841bd2cd4d78171d2d04c22881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef98221a60399de83d5a697a6d0d452278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34afefb4793c4473e0f474e6178d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61247358daef5ed4740d08c5bb769b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e8be580c7798db6212af669eca28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475c09a5cb0f446a879063283b3550a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b871cbbb704f230c29e6c2ad2c680f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208907b8bc42a278b4cac6aa0d1480284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac98e8a28a3e9d133f4811b1181b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115abc11ef977c539c807c517e5eb85a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4564dfdb4a5e5aab46ec2e8ce80cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080890c9698c085c7581512e2995c38a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318480395440354195cb98fafbaaf960289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d72bc0d57779ac490ad9fdb504d07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e79031fdcf40f6426214c4ecdb9f0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4c2089b7d78146c6807c264e5f51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f1513fbf16159e75906afb574b3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b19df7212067f36113c39535fc6fb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c17cced6b09473e9f6ec9aaab0c9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e929b6d0bdf10a63e45b988d1e42a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eeb288c2a01837b130b23470068ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4201f4dff21dfeb1e4f6e3edafb2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2eccc412a785ea92f557f040f0b96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb42302df60a3b379aa1a296ee3f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e553ad4f0042c065f923b9a50cda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8207e8b474c6b7e352aaf0b0aa0a5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd671688c1827f8cfdace87ce7624dde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca13d7cc26692660ac778e75403e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d4c32549ae6910d567a322f3357ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b9ddfc7cf4ddf94396e2ec09cf3cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64134e2e1879176a6728928a2942c8e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6861740dd2f6d756675717396616693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72c7842961aba5d55bb2ca61def7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093898b3cdca07573515d8bc1d8e1c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9398c87e0265c75d794766e4ae7d9d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546560413463c963ce19338c12f9c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6030289d01636f076656f69f641af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b73efb4e9c5360d0d2ffff212822314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660630e2c6a9f412a0e8a0d8dd9e985315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73c1aadaf55dbf5353297a0d2dbc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8bf8ef8250bdeb1c5f05b03e24807317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484d1df4d76efb71a7c01e9a3d4bc1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9a85427fe8b65d9d742f919a7b1dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748122dfd855e95f7bea1117ce8ef68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d9e07143e8a57c47cfe4c76592bea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa1c2d7bf9c4b3bba82eef8496d491322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60c2ee994e79288d4740f68bf187b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf72280ad9e0eb5cd63e1caa498b25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31f536aeb9bcbf7b573816b2d129d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186fe84c39056caadc366ef74c59fea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96b529d273d6f63f01784b078c158a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86d2373fba5a4c11508f915bdda8ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995464093d2554f03563383112195846329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6cf60e8777d963aea20ba355e923330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd20a835c3be51df4456c6f3b037e83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a36a516e396c10c267e53ea3ca6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b752bfb760fd25f956c3e013bbadba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334033782e2a2b782a4082a081348a74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f03cfd24ba83bd43123f425750144335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df9b15d0af3e6e6b654ce4a03d1624336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf3709154f6d270270c0352276c1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e289d8da9f5b137b45188391482005338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb9fbf3f9ffcc6c829bb4780ced25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8dd73fb8899bb76340cd538366aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a2a14dd97c8c2602c557db5348ea7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f06cfe6f934477011d33a7b7a90a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a24fe594ccc75a90e0e3fce374bd81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f575e7a5d8439a607d4c8c916757344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7b28f957fdccc3d686adaff044c0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814ab905c9b652ebb4428838412fd8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d8052e418674407819c8888387a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d475e613f2883daa72f347732549348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c59c8883e580d70d24c9adde4edaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c8b55ddbaede5db7fa88afff197dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ccd199a5a85dda26c7eac8060f808351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f4609b5dd2a495d650329cc62854352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc8b62ea7910ac162746b9d005d6f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d03135c186d345ba7252c51b91e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ebba0d4c2b8f49193687f3bfb543d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623e11f09d6aaf61c6b53389e0b5ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596c4c21282847ce56c56b65be48f34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1265ca5c511e381b9294ef081dbf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114260652a47bfff4afb586ace9ffcc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f28b9e2da4125e54278d983ebd89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a195ce5bf47343499e35893fffe05d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c861d196aa7df4cbef1f4d51b2bd719362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae02b8850f9d81998fd55247276b5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157733ed10873525caca0617c6778f2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955f707f8ddd7ad4975a400cdf4a55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c02cc4b6858a63c2496edeb33d22a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a027175d2fd976dfdb74a62c2e4e4ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637ed42bdf7a4a36d0e6a8ca4e2ac92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3553535d93f47c0f9900ea954aad8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bdebc0467d1e8ee96ec46c0c36e73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c558c97cb3d4b6b7fc64690032dd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff510b4bebfff0cd96f2c1f0092d20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1362eee86fece1890d65124d10df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0340ae62be825b52e89be898c4a3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1ec89200807e9fc79ce7fb27cb4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259780e6a7cc52189ec4adaa9a92a93c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c9be865bf9189caf038fafd00a59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cd6b952a411787599014b58a44053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf07812ace8ba526048f8572dbe3a62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb4050076f8a4ed09e38255d18f4df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc8969864440d4fa03c73b5216d939381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2472def12db8fbc22100d66f1e26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cf3b03f911146a29a5a7723f0b51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f653d726119362960a9e8f7b5b5d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8562659b5225f2fdc9cf4d6ee8303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d37ac138115770c47ef83f88f5fd48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e61420b37ffd65723af5a7b8e7e610387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c91e4d2904200c7fd503b3533fb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db44cd59d8ba5270b28d008c402f37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed145da4fc5ffc9f8f4e07bf6c351d22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f29f36169d15f092f4bfc8fd18d8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ca44fb70ff8e0c2949831565ea93b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4686c2dd1739ea3ca5698a3bfcc8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d9b0e57fc9575faeb1eb228ddedb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd9405b1da5da376bb0fd0d2f1ca91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b3b9afe997a63eb1cd921456d5ff8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a146bba8acb3a64a3995f386fe95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18abeef91106470c222716dca42905c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ea0ad912db4a86adada750ccc2d39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb3c6bde87ed9da92b835144cbf04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50557c05925a34e3590dddef6ce9e88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25180356cbadc91b56f0eec8ae506e49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc892406980c83b15b6c2b59f28f1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1defa6341e928632f36fa81d629939404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be999b43681f35e3d43d079b12f11f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e9ff8d4f03f15918948b5079a8d8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02de08062948d02170782822bc7b5f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0994c459a5c99cffc4e8a8d91ad11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510f0a7fb3abba9d4a1d04b4e79a257409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1c39901f7a79e25e89ef11ef0fba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e218a927d57a5d9417ec4db9963e4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e05afddb3d411f514f54a70fdf4fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a937b92e093c609e1ac1f492d029027413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669a5b7f9885c5ee9d1b8e843b448e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256adb7eda53fb4e657b1adcdb0e17c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f683045086d7c741146b6e362052dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0241d2bc1051a79db0164f903e0aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd18ef6849419e6a9943e44c920fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9275979678314575443d58f92ff8d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb683da537c279c090f6087db3f27863420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0049d9e7e29bdbc2bd5545d0e051c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b1ddbca686e1992552684c7739c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3afc8292dfef87e7509fae23c7ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dadb9629c1641fa9b420ca9f0e3c4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db02ab2739911b6bb8c72a0a36dd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219112a294f130c98e1f739bc42207ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3b8967bbb0616d72bcce93358de13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ab9f9504b431ea08f0c8fe4d5223428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff391c3566d433791bca3e923605e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fb04429e759b7fe494d8b73a735c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d99318b29838916ddb879154996992431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41880974976102b9bb1e3ea838625ba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42048b2d80d3d7144001d5a82adc6b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7949575e21161116581d1773d6c7764434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec5e6d2014ce036943ee9c94a930ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363bb35751031aff85f55b41132d28e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cab659368ff0f64cf0a96e94df759437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2490df71e02a38e7deaa71c0c6327438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15918b7d2be78733641d3c4ff2bfb7eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe16c37245616c97b4bf0cb3477ba7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b08e799e6c7a1f6a6b5dc92b89b4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811486cb1162ad8b548598b7ce84aa20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d1bca7aa629848ce605537a862435443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80708e7712dd8ae09001bfddf2dc0e2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1aa48affec1322fbcd3e42e155653445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545eab4b1b40bc6933fcf3c99109993446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bd0c5e893eae404d2847e739e1d9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b41be183f0cb2420d356b231f3e2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc968d5c393b7596afaea837f47c2447449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965df3c93b0cb37d91de33a8ac845b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606ed8f153da2eb9f2e9e854f7ff6ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582406069fda361eee6b17ae323f408452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b32816d2d9e0c8623e39932eeeb8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceef32af3c4116d4c7663c749bb27f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f46b983bcecf09abf15ed546f0e84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3cc3f767fb3d765d92efbf724fb93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4343dd54d8093ca470e8efb7314a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40b6b986950fa74c4792c3a6e3b514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae159adeda40dad11c7f6c46124fe5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059c1b7566426bf8f86dc827adf7f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81725c0fe74bfd188f624c1bc7c06b64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae50a3d0ef0830a2b0d5e7944809331462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec0b8cb285e6bdf44fed3f62e7b0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416910753358c7b85525303d3f44305f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4112b667f0f9f8103e7613e1111a76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7c5691f8da2bf90d719c31fd36975466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8607ef3e2957417ed7f89b2c6574e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6c3fd0cee9a05d63157b3cec3825468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484426366e8186cad45a85d7b786106469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f959145921a0005ed2c045fe058a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636a9569a6588d71cb2ec938137b62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e250695e8cc5395a9ab15ae4f025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00a46f4a721841f090a64795974eb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186a2e7e36ce4549f50b8c05c81f85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28e156e0df442472526a8832b2b2b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebc706ad674e599f9f3f72f1b05638476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ad610447415db8018b854c657b90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8500a5118cbc1dbbd71a0aff21dd5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02ec851c0e594054acdfce21d664f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce786d8a029d846a17a99dbf36c6fa7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061d687989c2523741644dc460ca63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378f47600e92487eaaa73294e544c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f39817baa75fdf0a35d6ecb2485bcb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef027a4d9c3e134a8fb1595777a51e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88eaecd5e1bf5df4f6693e5c630c57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f769f398233fa6bee9e755c3acfd77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ec18d9c31b4a25acff759fa43027487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf621bdfc7a85fa26e40ab8d7a9b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d96d185a0f2d2509df1037531f33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db64be2534add30818624d7581adfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd848a33038675852e9fe5b07d102491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f7a2ce7417d3d9048a9035e9cba77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9384b22eb5b83ccdfcca8180fc73c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b310dc5ea39187ef50299c8bb40f49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe491bf1f8ca4e8c63a2f565c0680f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d7aa5d810f2100beaab8bfa7f1dfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3340539e8b24529ba840238657c68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824f6aa146cbcbf2f6266bbcbc3d57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66940266f6bab3cf947b2b2e816a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d05c6b185fec6c96361d2e2040ff4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065b8e4256ee0b142ae1a8563c327b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dbf548792d5dfe13e33daec71356f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e3c9d85b4d2b14994b3bc550ac727503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6d9f579deeb6fd290e694501fdf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570b060bd8e8a27e7938faa1de16ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794186662d1acfbc3bbd0da989c2f82f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0389a6c5d3a36b5fff0a35416f8e24e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc52a06c698cf052bff9bab8bc1fc7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceca53b6e689700d3814afb47fd64b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd47ed6e2b2083d0077f44d9aa4bfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3945a4d9c7fac8665a8aebab09beb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee831abf8530e8098e860e16aab919512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc79759e1f95bca4862b0adfff5d77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5cfd86d109f9688b4c92d32083d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb438572bd326fe68e4e620198afbe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1ac078c02e5b308f06098cd6364f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76998c83110df6f653efea4048090517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a8b1b5c65acbd25925a16e2db47c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796559be9e47a7a70e4be1d175bc9077519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbb07bafad419661e02cd8f7041821520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a65b7eed6d9d6592566ca7e0c98f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a5dfab8e86bf1880a643df3542b27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9517f62ad5d579b9d86e8b6a1afd82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cbecd7d6da27b83b241851100d162524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d845a3fdbd822d5e374fb076b74da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be241ad2794620eb4f32237deabae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6a58db3937c0a271638c2e569c75a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad6438b5a060b413e3ecece297519528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b6b4bf61337ffae78577ac9ff82d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66875e0260ace3c003dbfe0a55e52f07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6945a464428136cdb738b78057da956531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa69ccf5efd5fb811a2516a1ec01c7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45fbbe3861d5930880122914d22dca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826105a1f5b5d3dee296b6893b7759d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc10b1c844a0ebf5b0287d7e4d467d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193e201a5ee1c2cace52d39a0e7d26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c5fc53ff9b05827ff96de167cece537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff842bee6ea7755ee90203aeaa4489538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a1120262af574396062f75afa216a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ab90ee93fac35e653fce33d50da60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2fa46f8e713d1ddf6b62d8abd266541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51acbb2379c4dadd158a85f9d74637542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230bb31416ba6df7ddca845d6adb812543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5fc7eafde72986506ff9c1225c4f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388df18c3a257d002095933190561c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094c7c0be751f9d0e569ace1d69b240546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456340c6b206f4182f60cda76540b14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069b280f9393e09968d0537b225edee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfea3c2d22a30758d9363d2cc71dae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b66cc23711153efbebc0d469c8ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19c139a66b10bd4600c3e2243d8b6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a78955671557d5abb8af978bfec2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620d67d23fc831e57e7fbff7c5a3f12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c32fa5e4a3f9a150d25982bd165cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e01a100fabcba737390a5b67bf452555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccbf359a249b185b3de471b4398b3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf4d215479e7bf0ae16c34328d26c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2777cd8395e53459f4c1e52feb19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6729897f71c6567fe9cff48f199838559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94c0679fe703321dbf1c4936fa957560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e2fd391b03708f224d2acb0e97f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2cd088f9f2bdde6d17e43fcb4bec6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9def07876fc017bde155510d4bd08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819cecb5d7418e23b09408ca7233486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f25bbb2b47709b2c2cddc0c2771b09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2326165b245da26c7eb351b8052df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe8b5c99a78b888e3f605c4f0e264567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e0cd007e6478c07ea79d69e064763568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31e7ed8e0cadc57342932e8aea8b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647322f62af6cb307b7f8eabb94e93ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1a7e6bd68c11d6bebb685ae087c32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52ee412545d08ec88154f46269913b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fff18a07229b849901a716c328b503573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dedf4b98388de6afee33d5c81d085574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b84c4c2a591cb5740a77a30c6249575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f13b34a951c77e20baf6d152a03b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf0c1d93afa91de717b1d06dfd44a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6f84739452f9c162a42dd52325d62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b6a6d13234c09ef245bb0d8db6fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca69a692c93fa721485a6b5e7878c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09930f358f1d30f3f8458ac66d74d46d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa9abacada84d3c18278cf936b756e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733252b31472413a331ac21896baaf59583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de499baaa84798c89067ba1ae31a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e092d84deb5f2041ee4091047e441de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af0c38dffea81c8ec01a47459962e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b46e5f36da026358e96c13cb480daf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549005afdcf945340f79b1b3b5cfcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce05de8dc0dd7a8227c365361bd0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb63f6d523fb954f980b1b6c750864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6405c9cbbc0c0a450dfb80b6664b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387e91101a91e320658e131e96ce37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a18dbba0b084560b1938cbddeaac65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91ac8e90bb2a604e86b2936227ba0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91249390248eb28333d69510254832595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dadf3c1d9ecdeca612f75ccb5389eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93afd0ce14ecf7937e635b3be7c4e37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39cccf12bf5771d8faf5c74903cba0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a04ec3f967ad1f7c67527e78c3e4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c203e1fe3c7f3f18fd96fca75999600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a4a252f45192fe2be57c5224125c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7d2a26f1532e9f950828890bd0e08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30a1ee4cfd9ecb7926bccceca3214c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aba7506bfe8453ec2ab333b1fbf004604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efba1ac6ea1bc8c2fa813bb76d8afa1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f10c3b4fe0a5ba9765f52231a446606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013602611382d71d3902c38f435669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0c05205b3ac6df84bddcbbeb0d054608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ffb9240b4e9ef4fa6b624d0624763609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ba8d0301a891aff833b9c75da0f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955dfec3a0ac1b7343ed66e2047cc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c81ba805e3a51eeef179d0c077dc08612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e0fde8a8752e6212ceb98d836eee3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a54242a45c9f6b6e2c5038165652a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c54fbcc4fb4698745edec57ae34b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19eab787ac8c55fffde995ba225f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dceb93cb9360580c309ee1693fdbdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29261259086147f3b35075ee3b6219618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6923c81203a31892452e27d8d0ada619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d1a49abef18b1bbb99c83781cbfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a3026e4fc84cf9a596b9ee9815d9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51f14b0ef4e29a596424d0b286c74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e966a7703c21b6e6e44d14f8f125623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5143c845f99313ffd7b9be24d95f37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e106fdc6948257f067e571e02c416625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17572e3f63364be7943c58f577369b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bab77021ff8d6bb64ee9e1d47a9854627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6c365af2c5d1e8d182305ff8e6532628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c0fe943610135bb005e9c55c83b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c25682bc58f20b9a27043fbff8bbba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8567d7af36f54d99331a8aff8ddf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608493eca712c8f422cd2e3fc42176b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b978706367e7552a0d2180044e16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea17ce0b3b465e26eed08a1a74ce1ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770758e07f591baeb0a20683287c7e7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31635bacbd9bb3170487bacaf6c8cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c2d7082e4e2178f0d332d11859817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca1af707358ca38ef1f763257a13d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf659418c60f971c848b793a0f88bdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73a4ae9172481f4d5fa222a115f58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc188c32ac566b200527a88e6bbc53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68dd726ad000b2ff1aa8781f017dfb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee8cf5c4376447c847af85b6479c37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c424a9ca1087b1428b876f6328672644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401966271ec9773d2be415cce0a1b0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0fda9506f04069604bdf9f569b5bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf379d35e59b4c2d71e6c89fe1a6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d76f3cb416e8f846dc310b2d178bac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb23e7812c1262ba668a85b159b03a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056d178d55b16c9de82ff437e981d03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e2d5a4c2be95f36ae2cbf73d4fe6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade18b276ce64e39f5b94ca06c01d88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67f01812e0eaf201fb85de1746f29c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe6658d04fffa07051ef5bc01f2113654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3e5513ec6bced8cbfcaba1cfd71db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17eb3d036f6e694e7dba015fb4aab5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2cc5cb915332ffed68807218e1e65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcbf470cafdcaf87fda753c4e552cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ddb8530d93c65d7afcef6ba39dfe9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86f0da7a1af6538844ff668d6748b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5c1a573cc92ba5c26d3dd888a775661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea62404d63eea7088ec2779e327013662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd791f03845fa9dad9b1358bdef4921663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16516041c8cedf201e5ce592c225c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fd4499ed5e7c9abbcd235bfb56896665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273e3606ca64a17a563b7aa1cd28a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af5fae7457774da01bac8b09ea7ab9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53782abbb5ca1d0a0a5ce0f7986e2ee7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835598877fa21b44ce48141e8bff5f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59f866dd93210780a3461f374886b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e5fce864504489c19b07f5fa0c70d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173bf7ab1db44e80dd9318c72906604672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad47e1447bb979d7ea7be174e7f1b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c27a3930fff0bd8aaa5251d93b4d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105a1595c3aa6633d33608b55441fef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c9caf2255f31441166a418fc3bd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb33a514e83e2e92435b9122310e73d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401092042f7e425b96a52a8776575b6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169493532d47b7c6ff8d4ee86d374168679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a1a9eab2388430429c09d9ba0d290680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>