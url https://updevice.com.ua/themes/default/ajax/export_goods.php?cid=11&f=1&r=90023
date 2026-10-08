--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82526ced8a661044381850c6eb03b25c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33881d6ec91236881a49713f4efe16c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4970b284c8de54dce3e0b064d5c7f053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e98ee336a9373f38e1e8df5b59f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414b5476ce11d8120f1e012fb04bffa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b187939dd4cd32e2a2720ee7400466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c24733157f9db767dc3ee653be0367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67266c53ab6087fc508adfc27f68417b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a7ab3165632b1ab73c4ddce987d4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3009e0b4d5e418167dc02d35802533d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55483a675076d3749cd63db4e3385911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90ea1e9e8bfecc5016954a28a195912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904821e5b4a804671dcb0c8b402a03c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da6bf4fe2b161f9c44fd5f68e124014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798b0dfbe1633dfaa6946ff09a02cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778d4c60f42aec06eb89ca9b95eb1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d30b8544efa66f50e598d6d382e38217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c313d2746d25cea1f8015563204da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47997c44b8766a6ca2fa88b6732d02519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b47d2d3658fd71117e0abaf5f87ea420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04c26a9dd53fa554501a29c10cdd2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3c8346a6fae71e18e3f25cc7a09b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdae57a533243584880995c789d385d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988be9971de78c396d33e9529f089c5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2553ac25d3d70239de8149078716a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c5fc506c3fa5af379565afdd0ed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3f5f6638dc69051eeaa87421e09027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d917773712edff25393a75b48b44628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6e75e0ce25097842ccc01ee6c5d4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b8020e86970379401dc7b21627f7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea940cf7454c3fa118d266b75694fc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d33bb14ecb232535556726c7eddbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c12748cb68afd31768c8f90c5b23e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffddaa7af16181e212d00fac88533234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7990bf46dde0c2803a77562c8db6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b12b35ee3b6d4235edafd3e98519b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14e973e6671b227ddd2e47be6ae6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e547e4b20d5e005f5b4bb97b53bf3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc022af88bd68d9d0effa962395315739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c144db3a0013ca6797d29ee7ae738a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c45810afcf4ec16878bd3875a889341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c583b601b15653207c31c36ef8aeadf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620ae98ccdc3b93b9a20730a601f71c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5c2ebdf9e89c726374c4c24623f8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8ec4aad992730f5c9b879edd2075645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b91142739e8786f796f1383501fafe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0a84d9d5b13bce6038e123f30ec5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa01f01bb80d2062e29722669075a6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231131fb76a6de0b848fd0c89b2839ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c491fe995eaceb4176b2afafed1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedb4339360d8cebbaa56ea9dd1975651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230ef1ca758d2a877cb61b0600656152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c66dab60c9064d79e82ae4fdf3a1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103e6d29c985a788088b733d9f8c2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bbd834d2e217adc3e6debaa4060ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48386065a89a251191a5153eddcdd72b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25c8570dc082e66f89a4f40cc39be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d700429f08f8391bf20f35e3c068458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcd644751e7c96136fd355c6223a0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941795a27a7af9f1ac32e69d14643a9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f945c7826f311f7998b5e103b4bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966de97f18190540cb713aa1198b5eb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69fa94cf21001fe7c9b245cba495e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e1ca87406b5973ca5e24d1efc4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd225890373856b812b1510f510dd7cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acf1a788c0e975511a15e2eb6ac5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c096d4a9decf160e5d3bff8b068a9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352cceead1876c3272f371843d13d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafcd6a24c78cf9b023bdb1486f93f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640bf023e471a97ceaa064395135f1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2cf0407f6a1fb96c809d84d2aec1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b044eb2cab9d806197318d96499935172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b51dd7a3d3208342a35ebdb080cd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8df3d9f8b42d696c121aff958cbc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e114aeb73c9c159717456d4137b8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044769834d7bc6d27a44745a1016b7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d476b69333eeecb071b317479a2e01077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0360c9124f08338bd64a4b97054b1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a22b13413a26f36fd02e492c7af6d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48935b8291c61ea5261ad207ad19a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb3ff4dde7018a0f3d6ad5731cff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282d786c85338494c437a8bb78f608782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8bbaa689aba2f917b5e6ea241b38483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a0784df259f3d14f07223da1724c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19abe4595d842b4d128216d9ccdfa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f460009664e5595bb6fcae2b5de37d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8283b92342209d5b78dab6418aa38487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8148a909d50023bba15df1015363788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4b206a0f2ac3646a2bb2c58061c7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b850b414f0d4c37ddc2c7277aecf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f7a950d23d8073047aad6a02a917191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71fbf8de97fc46101c8b71759592d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6fe2edf54db14ab1446b5f2a4a89793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468477706da1819142769f1017f49a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e137a777c1a258370098f24eaf6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4edd513984575604fa4a3947940d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb035dbae4efc2770f1b7cf307cac45e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5ff2b7eabc89c3de3bf2bd418de8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546727d90bfaf970599339083abaa399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b8fcf928ab83110f3f93c1022d4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e26ad38f6e0a1f3280312eea0182e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d230661dcb2a3cddd26d156ef0a9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b580f840e2b199a426663defb03f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f634661fda208b7b198472ed8ae300a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003629ea8e47e649bd2861208e3ebdcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6c1843b4f996516837606700bb929106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe8b1074b0bd5e9404449241b757d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a464f10cb33ce814e0cbf2cfbc8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f761c15501607e53da13676682c50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d4c572c3631120bde7e8227dfef2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b4234086a55d8ff39fda7f51b1d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415e8b8a90741a85826d97a62e837c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e69269248af7a2578466fbccef3ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e7a5f37af4a0ac172b49e604debcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b77976af355da00e5ce9b65d43729115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29796ddeda81d3cca241c3415354cad1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fa249e5c942f1e6a268a990a97c19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d5e2c4230172436b6c68a2bccf62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7266a5ca3057e728ccea17851666628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d55b712a3ee8d6a39141c11f6323120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36076eebc76fdcb9a2e00d04f6e4197c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a41097d22497abbf318ce001c05ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9a1e5efed023633475430e455a673123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b211696b0040f14d5d03999d28b4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5488a4a106e3cc6bbdec99c347188ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d40b79d60ce45b5d150f63dc22b9e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd312a8306fdeae5b6501ccd9ddfa33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0319046e7fbc3d7f70b05ebacde78d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574d486c1c4cd9ab1649ae649e1fb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075135fa42f9f5559c5b0853b762a73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b2ab88284d1aeb9b86f6ade84cc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029be2a7b0af4282bbe511c214705d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b5d8a0390b394239ea5c42bc2f5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480f02a477ec84fa64d5e136366fe8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67543f389328aaccaa971d291f609be2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0fa4929c732f0f91c530d739b1a8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6d20c4fe543dfca7b4e24f5e4af8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e8df90bae10e45212ac70fe813e93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c9c3c753159c3244ef7042330d87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282974daeb003d02adad946a4a6e774b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c354842ceaf4eae65e9cbe5b4fc3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85361d4e1009d6de8d8d4fb19bdb89a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bad5f8734361a3867dd4e489e9719143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bacfc3dd6be7cc82d1dee2b0f33e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2626c1c1589fb1ed0a6175eedc733145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8ae2b1d45d9a9840f093b4b71a3f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e542cba642421c130fc90400c6f3bb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5571f184d4b21badf8f75b0b39660d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b916457a256fb057e43f391437f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd694e74ee7d4c989bd476c22567f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a43979a2edb2e07694afbda6dc63b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c12cc58b2a889740a1a8ac35b6b2fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc295dfdafe66fc0f2a1d925d30596153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1320f873e69bfcc3248465f3a111193154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1fdcfc64b85c9e43d90338ac732c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862446fe61cdf56c2797f1230c62b75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f14dd051b9b6705f262004c75c71d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b5444e912ebfb2a665952aafada9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56878e092cc3361172339e2214af8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deed0039120a316bc12a50441d3b93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20d416ad9e197ba791f25fa6150b14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414f9eac6cdb5793d704f71d367e1d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac12c0c1b7c6793ac0d4fa856c51e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747f69ebfa4d52e82558eed786b51f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc082957a8e77a86534803e7537d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0328d2c5f66297bea70c1bad1bfd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82177e38dc0d2cd85df20cef1dbe35de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af866ff64ebbf670bd5f9c2c81d51f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e220bce232273f07184803047b80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741cf23d6a89b3ae590c15f96824513170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54120727ddfff56c5d056eb68b1d5868171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776fafb5c92851f24a0631e0ceea0f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a380282b33f3ce3509fa75c01a3932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ff956bfb5cd1ccfcce4212eec9161174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54dbf75ce3272e39a4e5258a3418cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e3277163b17d7dff605d18e74f55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26065abd9a41b8bc926a91d502861433177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02a3f0f3da0e30ee6173c68771c530178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f9c4148d2127ef9af35a9146a26ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a750d9f558c2d5e342491ebc77bf27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2aa435ed4286369028dc15d430d26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfd3174b4d76ed92135ee4c1825707182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b132e94a31a619fdb0d0c4bd132a3ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e451d20a6ea93781e7c9ba07def62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cca2b94730f28d73479e9aaf239e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8036ae225336919b6c9e25467d868aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48febe2fdbd948483e4530d7aca90e83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dac0c043839ec6905bca07dd38ad9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d943dcdad2bafc0c8ca1fe45fc068189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419872a20d9bf3dc2407864e569a0b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e116f08377a58e48677ca0248958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25dbd3cf324f3f927fbbf21a92231192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855b3cce479aff7e57fe55d58c766e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69baa77a494ae397db8c8374414c19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a631be88fbf267090575b2c9d06d41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48ad6ea92870e4f1f56ac18dc338b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd32304b8233b87b5b4888b9ee594197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab558b0a49e98773cf63bc9b3b897b86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2504c52e6472b2484ac03b757f584bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ea09ca731dd32a8fd8906e364f781200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f158a029907eece4ca84102711aed8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da36977f88ea674ef95ab0d7e6f5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057ee22e3a1e230b38735ab11b7c270203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd120322c81158f7f76fbbe6131e1fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a71e58681fa5fcbfa4f442cbc9519205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6053cf978f73a98f979660bcddbd65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd342da26df75109a97d2906ce25c33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ebc5de9686b29eeff3222546fbdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b4c30e196762d8d707b60b4ba831209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c01a6584eae4e4c8e49dbbe261115b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb11db7a30c2e3960908b3c49ee3e89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e210daf52548a1499e10047745d09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb488dbddd3f658c5ce92819ed1423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ba821a0a06e593dfd4a62056d64f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb2fdcf6d244c3e764ee0213f6301e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cb5c1edc956b2d867d426d088ef03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35d5931f777d4852ec77fff936edbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2079d014f1994466c3c362b0e475cab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e3118c9c47a82ad21cbe96925d375219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d5876b1502d30239ab94f1b0da43a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e036ca3f73746f90453aaa3a6482e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254287c8cb3599fb9f5c1ea902aac64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ddfec5c5aa54aed07b6b9cbc85ae2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e5b0ab6252401130035beae8006f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9201b8c3e36f8728600d5007da3e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065278fee9b99064ca82500c818ef6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f897d8458e30901a6b04ec67cbcc10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec3aff55cbabafb0ef2f9c54dce799228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998909ce1d661725afc335baf3603373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60377ec0b913e9e028d21ad2033041d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ddd825baec294bb9d582109bec892231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe7dfc1eebbc5025d56c510b8a68f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cec6584bc543169c48e607582fc05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53adf22e5dd219fa4b82331ef7e09ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e4a749993780b3f97deb319ac1bbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ef09b20aabb8336316cccd911c67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bc2924f29c9b81f5b3ba1d5a95a35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814c320ec0979a0cb0d69193929931e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41bd37ba677e032bd3fdc0eac3d89239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ba1639d7756cba9c2876b256eb19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cbf965ac002107b155736e9f217dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c84685b8275974d2c2ad5535788ac5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377234b73d2daf2df295831b02c2c145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a55687b656ad8708dc88e9844ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f17a7c9ccc3e95385570820a58243245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e779ef43fb0a9872d523730e056f4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffeb1606999ec9f5982dbbde54afc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e61426b4988a7ee5865333620045c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5feb123615f38d00b65c68017a9fea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791738ac9eddfd9912c124b9dcf410250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f08fdda4889ecb40b24e97e59e40c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3f7fc186d63ec39c657ad006ed56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232880481d20b799515a213ab5204e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c33f2006b1a236658ccd71748ee37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef480bfe2c0fe5e6c34c62ed76193a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b379d86d8c1383b0793b6bf68978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43816a4585938cb8c6bf34f738f94c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721789e15d3c2dc54adc1f2133d5f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6ee0b853bfbb43c01c26d105d130c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2b7b0a2d335163b085297d49f7a21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995eddcdb2239bd3749f496652befd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec74e023f270a564324cdfa050db2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caccb2ed24907a7d2863dc124cdd36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ad3166edbd1cab856179223dc6483264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df827d25be2cf6710621b0a0db1aac52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eab0487956e2033ce0c1114c2b277266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28620aa71741b518c0990cb6ee416594267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784cdc5ea5c448a039ab2928e0c15aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693df4f918aa8ef2f8d943082c95354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5545af14ee61cef21bbb83cbdc43fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065b15f3fa98ee2d017e6039db1172271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd7f40b77cd932471a851c2e8872c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b49eee00ebc2e814533c32f4962bcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8c81ee034cd74f57b663b0b14d83c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3848b188c2e9eaaf03513b6eeea35b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0e60c3153395c1a80c2ca34ed22b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923af28c0e0a9cc626aa867cd5b94673277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4bce8141bb99b8e7e8ee1864f01c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc228264ac29a6303f21ec30a6c048279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ec6118ca4fbb6b1a5b0b3ed6e43d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce31f2ab15c7c0ba219730eb05430a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b177f18c4d1d4486dcb3847b3125df7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5619e1f2cd6a1c908216eb4660079a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89d7456c090f71153d8e0ea3e0cf2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee4c9df7fb581dd3ca7f767fa9b512285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26aa6aa4a77468392999c20c180cff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0240f13200fffbded8df8dced71802287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762abf04b48ca3bc82624a6505f03e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7bb82adcb2b7afa4f078d5b7c7c70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d5ae79e313d5f9be8860c53d58a8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc218d04cc6e3d1ce42800830090716f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323ce7e4db92cbac0b775b4e8933356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdcf0307dbd581f9f4220c46cd76a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb5a2eb2b4fb7d96f1873b151dd594294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df499493587932ab2a4afaa029b0386c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c924b758499406909a6600a97126296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f944872d9543b33c91ce0675a04b769297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceea7073e24e5d61aa4b0f0d0d9b31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e869f5cdfeb913d512a6e7314861c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380262d0bd62284a40a102eaf1ec8b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1943cafe2b08029a27f8684033e70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd741675e5148c5b72871e57fef578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb6ca4f82f9389300846a6bbf03bff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d2adc58ac7a7f8a87bb3e07cb9e4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978fd32a44b68ecf71d49f936f07e5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fc9dfa46d7327f9f578d1466f7a0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4b4c0d05242e8f9c009db1341e14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500a8fba9fee07f140101b13f7187d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4d7999150c5bede3d6e7e9c1bd616309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f02bb978726c2c4226834c5835ee2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57209539d92930ebfc9f96cd9f6180b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9450e2eac0ea7515a3b2ee51413d14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d0ec3b69a3fea5fb9bdc377d101ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257283507ca751bc0b933c5926dbd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad35cd7241cb523e93d556addd205a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15590987006b995a3d29d253cd7c0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daff92a1b2a1aff8641573b55bfc24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087b2d1f674cca1184c3fa3772659e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db2458b744e820721c791eb4f85181319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04b922b9293840f645a4ff8a889c42320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cdea888a827472ffa35c7ebe8935321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239de5251c8e1e09e5500fb0fe35540322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05c40f3e60634bba4dc9e835f8047323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a684f94c41e85ebf32812b636a781324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c9b6500e532e9f63ca480bb1d3989325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321b68cc91c17aad71120b8f89b05e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee38d246159b889fe06ec20309a2f72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f4d87c3d616899f8019b9e1e5562328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4564c080cef6f0c94b756f11435367329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba8af755181050a1e4f6004785257d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b49722f8255d221c846ba556f4617331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb042362e42ffbe4fa9bafb33b5f241e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41fb9334d722a2d749f434cb7ce0dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c049fd0dc802d81261ac1115bceb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5dc67471e0e84b53d28b86f2a975335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fc126fe1d56cda134b0cea2675627336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f0fdcc63696b70c222416f687c00e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858c3c25971d9b653b51585535ca40b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26018faa5920582062365a56e502d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ba0f4924163632d3b7e676ee13692340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02728ba91a8e1a63905056574a629341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af72a6c68d9e9a2948f9f22c24d1fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17de47fab3d1e44fe0eb593a7c232b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbb281584d179ba6d6a7c1af235188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b528d3e11aa09c716d5dfc0f019477345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03a98ce2b328ebb083069ed28be134346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45242d9104a7b6e46e930999ab59df35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d56e939443831715c83b159b8a68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec22cea1a90bfc52b2723a04114d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353382a2b55288811b687585087912ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04cdf1f13110f8d14b13a4601ee57c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbbf8cd6c337a811ec6038a01a863b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52455130b66081f3b1340e1504f5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aaa570c00b3b892e49d8bb09d1737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4181851beb7991b2870f7a7407024355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac1c38c98be3e14b57134110b2657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c987eca7969a008b1ee1918d59886357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db9a8953f365c4efebe8196c96696d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb6674ac2b6611f4dc2a2a4ef70fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8086fd624065a3eb50595d8fbda0f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c991bac74fa889a951d3d767c334f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059677c8b0ab20496e7c47447e475b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e69ccaac12c0b1922cc4aa77fbceb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb198dab329325a8b0f1f68174804433364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc49e7a73cf0b4c4e3131d173172e47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45edff96d2bfb176af5b5b82df12fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b73be3e2f33bc123b0e12447ebe5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96455432a1a1b4d9b7732339537eab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf11f4bac57af375126fd66120ef2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78f5e345ed32dc8722c5f439540b87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618aeb58dc2c0069bd966c340fa08ea7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92939944a9aec43840532fac2a3201372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e32c040b4b4515f124fa2fdb4719373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb8fd98d70bc081e9816db2ed663d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a097e9f504263c1f1f223517d73d2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd308889d72db68c4976077c688beb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599103ac05907facc6417cb472fbb64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7763a55c5d388126447120c4fb325378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d75b64fbe39521cc2cdd64b45b78d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb8c4604337cd20d3de16353ab9a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a00a16f69159a663305177f05e208381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60b31f07dcb5e13817890d9765d6b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf20e8c8e33cd23238d28b01b9e3fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a31b6f67e1413bd57dbbc1a9cd2e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815630fe39d4b37d65a1cc3ee7afd4b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48f786717f1a61c245653411617bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad5ea3249034fcdedd3b0331d5b908387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6a0e2290ef671af8a6fda9e1d5de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1253b53976db345f00238a5926a82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9c012430451dc8c9f9ba851ca904390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd992a2c40597e02962e0b844940b21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5839e626fd4fa753b847103338d087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3dc0c5bcedf7af29b530172bd0ecb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323e46bedbe4abb68f833efe8cecde0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056daa8f95bf2d63d2bc9d6ad08c7ec0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ade0dc314b930d5054e065a3637dfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4af8bb1b0881b8b94692188c7dc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf01bd4e6951c423a3e666ca863bc46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8f4c5aec96c7aacad735bf6ff1db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35a2a991404f9bcf35029735bc08fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813459ee223c88ef5ef9984a376cdea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebc1e3b6eb5c9ba7cf0b64fac900c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9de34be0dd6d4c6a231eb59af2defd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d783b83f11ef985e475256eb1db15d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d12353542c21d672de722cea70e71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b90be549bbc6eb2614404ee0c5b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3f941e80f3526b96537921c53d37d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247d5ecc5a2ba5c10d99c362b659534408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d366a4b8fc1e0fd9b446c66bb9e2c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe119df6c923c818e0daa01ed72114410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3303aad84c81afbe654b2e908b5e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92fc8f56ec8874cc5fa1c2bb541e2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec392f0c62642cbe58cf951b10f6a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad27b656bbe19d6dacd9328f9e4f4b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a974b9c24e41b3bedadd7a8a3f23d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d9b544d3d494a86aee4513de4a97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb7bf5e81ce6b72d49cd2857aa259417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ec53baa644b4329c237cab7a86060418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10d066a3439a2d1a50dcd2cbb73a99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a10300d5b9528b89e1285474ffa0db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b48d97c9647210919f2a208c6e43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2365c3340df9e64d9b01f32a69176fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d0c7e85784d0233d98ad0e4dc94e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f31cf25f1b67c115275a32ba5e9043424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81d3f2bc09b9f0c56ac782ef1458c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ecea56b81544f56f3db50ac45900426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e615dbb46e6f339495d08fd420dae1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d783697563f961fe6a9c2a01e5205c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741c96e97b3daab79f4cca03e7aafb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde016e34d229223cc82a0c861be2478430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088652d9904fd8864551de24382d35be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697e072479a171320f7901999d78b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fe9295f55b3607cb7758bda9da1cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0478e2e61316a382984509b099d30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3753e7c332b86b1d4fd995d18b3097435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea457b1530cf6d0e5a9fc699708fba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d253bf00f0d90c5aebc78c2b833b3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f237ebd99d5c0cad475781f7bf6c5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a535ce5e64f5057711fc742c38219439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f8771c40b1d5d1007feda08ac121440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318061bd746f64755214e5d69622e68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f477f5ac29c21f6bd250f162fa33a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640489680f158b7ca4d435861758396a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47638a48416b56c653c9f7ba468aeaeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5526fc8e9cbe99b73cc72426c8f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce77a4d8756024225cd804f9665ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a839adab01850ec06dc8799915f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ab7d3df427e8217cee487ec376b88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead66d606e2652236fe789a9cbca5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0dfd95e08e97f00d5f896e68c0859450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3d92da6fd12273c9567722ba44cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0018afb717ebeb503fa1db583c92d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208234f5542651b7e41841029b24e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785dcddf2db1d5493e9f1e33867b5404454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211e00fbf3c334a7e055b11d5d4c54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918868b42ead214dd8da04f099c5aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded2214d742175496eae581f97bd1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292288ac73f11b169821096f26b64c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3ac77d437561183d19084ed845b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c18baab784cd3f3d67b000581d60af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d47c7b856bf68b39367980116009461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389829ee300ff02664e76fe56b9dda40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c892bfbd42677fe191345722f86f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f70e4e5f20ff9da64718733c80187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ac01d9974e93fa61eee154c59282465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3af07049493fa67e30ed3f13f13fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a91cfd70091808c7e888810c303280467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368029a3b95d26156892e1e7252676da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d753c32080d557808858a4f169af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310afba40a81672948ac7ca5e2ff56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5dd5df25793edace229544e4c2816471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a24466db2f3e60a34ec11314b632472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2cb955ffe88749d86d4d97314761473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861cc68302ded6d70618ab1aa705b96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed6d59dfbd486f2f94b27c2f51742475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1610f6825abea40a9bcd9030ddc590d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c712107d72422971062a13501e0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c4769fd81c46b3d501bdf3c2258d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b377847827656a92863846343654903479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdd8e000015f4df42f8bfef4c5a49f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead078bb909eeb225f6c5b082ace857481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c73457eecb4270e25069eef0a64a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0054e4f7db8c9c9c515099ce40f3cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf165a6ceaa39d5f2abf3553e308e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e905d67b3a4af0833bbcc8dc77102485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c9a0372a2addd7a6ada6eda66ba63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47837f3db622ee79e163d70c1d867be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6cd573cec94445185fcf566c82ddb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f79b4c82ce082ecf4331eff78672489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194f33da8f7de270ae1e894a69816d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43146e4cc07b97af69a41d0d335f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49308224a984d7acb63eb011290de9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eccc9a585e028a2b7fb55c1b407716493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81dea007c0ae9c1b2c8dcfb10b5389494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251eb4d733b6607cfc8610e7ca2b4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbeed1755a213d5dcc55685143a9f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e983c76c7f312aaa5b8047b5b467e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac2e9125b8c5601a93e03e0dcb99be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c706afb3a042d0035fab4e1e72388499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158acad26541b4fe3cf40af21333b08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e887b596035c3c97d23c30d995d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1d9951fc21ed7724474571a21640e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db12382d30f1febe9b0bc9fbbacece503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc87be33394d83be8940d6b9b03fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90da2bb7637a00abb6fa81ec218480505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ee73c122f2f96c84c40e59aa4ce71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73525de41b8d92180238028415d51449507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2725c3558869ddda421cb91f773e85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a676fc535d027f60549dcb4b0d412509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cfd87b802961eb0a95806ef8a40c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808a25166cb6e0b62cb05537da7806511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b1db4379861c9dda6890be95397cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e633c8a21b623109a22d8407ed7c67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f770eb8133f35e8f26d9083e10de8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea188093ddcd062e5e3099361e6cc602515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8297551959b2d6f7566b7b2d52542516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e88e7c4b2f839c9c7c81a7d076f526517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b288fc690f170430c239485b6b6972518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a44bc5f683cebfdde1beba1a53f8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa0c786de164fb6153818d9bedfaa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886d1a1e85ead55a7c7609034ccc6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1ec8448e4be92a1d5d61cbf1da58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351b2dcddeda8f5214d282333ffa51c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3955aa5305cc01ef2b5a2bde5604fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb8e0f99cd1d92aaebdcb8b59b8f70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053744f38833782050758864ca6d748526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a620a42b5c2a7e2e07e930801675527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c235ff09af4b6a53956c99f12c664528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd39012a4c50c748cc06621122955529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883120a5f358006c16daf7017a2a028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a049b4d7701082d70934ef13a493c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789f6189180fb8fa814910e0c0732b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27878afd4a8242b85488f2fe18a04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b182ea6894b7b9f7eae2ad1eca11d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd990cb9ddab2930fad1c4003c0f90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4247127cb54a5870735c45cd6e32d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aa79fb4d12cd450fc86442362902e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d661c5d48c404fd11ca50535f9bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c34210637594cfb3520508f93704539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed9dff36b1e87729766f536487d047540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7796cfa3597ca5aedaa7120de72b18c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4d7217cc9180ce1df259825bfa520542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53576f32702ce1776e19b3d03d2cee93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50291b6a504a2d75535e72fe8a48eb58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd503beba21d3039d2e57c5bac38f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a44fd9535c6edf41d9732c24ca02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcd31512ecc67f8d6cdd728bd47b38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6b0254c3a99314e4d382fcd7c7ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c233849cc712b59e982ea55a5575e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dc68d2b843b8ff36f39a7f81d77ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4de3964aeabc391bc42c8ac9eb264f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a61c6eb067da08198fed8bf7a3a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95484d5908a7efa2d682a841b268bc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a49e8c7ab53efad83e0dd169f5d00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01694d30ea4e34ca943ae58e810312b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2101f18752b97e144eb4140ab4367a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a706cd7e8f66a3deca92eb3d8824e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284e45c2b7b9fdc355c5bbc8eb7c3d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856f95cfd8994b9e193ef36999a9d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1af143efa66073954f95729327f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040bb708042ba705cc3da90fff5a91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f656bd87e3377d631b61aad52187e16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c19d9ab79e632d9d2e7a2dfc32fd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755052f76f268c9fb5f57f9dee8338d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9fcb3330aa7800d328150c1b5662565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38120d433c11d00f8568b28c8351dd75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7078e84d58a95961e735a29ffa0d58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a750210d012093967248b100b6dac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576331fcc3b898a79692fe218206af2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f89ccf230f8a3be7f83b6db1dd159d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734c8bc040214367dd2500ce37b7bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696ecc359f8bc835a719f2f82712dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0128f8f5255fc203a7b45e243130573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaac6b26cb8125ee826062a43201d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e9d587e9d752b7a049db792be1c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcbf296c854428ba8581dd0e11b12c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b8652e50ce761f8ff289460ea0f32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd535619a0d033ba08c2b37004d44d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3828d8c6786fd6be6b58086a48b12b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7fa911c6c41915660d32aac7aefa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16781e79c55cf948c06d466e0748aa1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b024f910caa6457ecab3dd205b2565582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d7ce7ae941c91ffab2f26e9830f7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d66d6f6ee08b248824c7f22aaa48ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1935a00bf5517eae83e9962c7ed069b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef04743f36a19eef7920df677cd16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164261398eada684078fbe845a3a53a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361f59379c9147512540dcd8da28dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d90e5bcd345fbe199177bcdbab03b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468d2559da613bda12136509c72484b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140adc8b2a84da41e13c5ce8b787468591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e67aa12c9a79b7970765df7629e391592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738751cf8d94c9391b214b4ccb94c0a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ee2aff8ed0b590ed433537aaea92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adb1e13d67d4ac241e064f428d6696595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f81f14c65b00db8e031393da48aa1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb24d4448d0b91e4c06fc12edb780597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371efb871a9f3ffd0755d29ca756d2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6a7743abab2db39ed8b4d2d7056bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efafa4b4d45032b959540cd704e1d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2eef39988ab37cb2ff299a275c914601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337a5293249e341e1bda025139cb501602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc5f96a2ba49b492bc0ca52415559603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ee6a88a35ab49e0d41fa315e0b4ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2f7487a3b1ad9b54de971a6027cdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbcec350c3328b8605c93166363f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c927f42fdb39f3e42ba45a3dff9e93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57b9191eb9618ee73321a280fc86c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7561192a772f3eedb31939a230881f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9aa4887791bb74bbbf4513bc7a68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006650e908f8ac6ff378bb38f69a8c26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee8b1360fe39327ad0ade82214cb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e5c403a1961e36491308a1cbec69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe39c1eb98bff15e64ba42fb1189269614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cc9f3644db860400caf0d9af9d316615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b0553c7e8cf1dde16a333bfbac6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4a2a7f6fde2e42eb2c2cafa47a3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d00a132a0fe149e9df1b86d95c19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e904e9e2fe1538fd3342e4c47fd8c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7f4ccd8be4553e78a88db39e8fdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163f04a2610b10342f3799001a72b9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e41276c1625b09add74c5f72b0597622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976039ea3ef8f6f89df1c6084cc8ab4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f7ff13fd3de27b0aab404a6f3cde9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede8223baabc6a54e09d75d8d4bcf33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e3c8371b7ada34deaafa5606ebcf9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9aaecef4c3e3775fd3f23a2cb349b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f522a13c286fc88773b9328df7b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780ccdeb7aff20f7a44387863bf6c72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce008b4e497ab5639c86ed4a25595630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abde9c9dbb327ec6fd7905e5db5549631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5137e5401c00de2b27474c583a850632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62664d4b6ba5cf81c942539120f1da1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709406e3667ea957cfaf72d6638316f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55e8bada4b2dfda1470ac55415338635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e5b2b5acfbe7dedfbd0be86026996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439bcf7af7738c1e02b159040efb5b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66189ba460479a459791201b3ccfbca8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddec2404a320f460be4bd1fdde47439639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95471281677fe93e2b40ea514e6d6051640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e45b8434c1f602d1a87fbecb1d98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6dd7b19b2ae3190179a2b925ca5ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b318e8d4ebbc39483feac1f6a747137643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a8ea0eff9fdb0c901294cf06187a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e24d4897c2ccab6de0352a48e4ec76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cbf8668d113f55ca9dff9e5c401a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327af6d8c96bd9cb327f606ea5691bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672e262c93ab5edc9d270413e281cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb7ce2ad52f4577a09db778b27078d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd6461ffdf3dcde530de03ca791fcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df9b7ba5660803d1785005ed8b62c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1f7a85c354ea143451581a1010be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d3292476a85859d5ae83878a4813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85329276850262b1d57f64cc5df90f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e472cf508460aef82f4d792cc77c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5471d229821668728e08ca983431c18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714df4686894638b81fe7c487c70f59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d876117031fed2e9a8c95d1ddf238658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dab72b3f13b3b012dabf35884aa9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20fa65b70cc673de5ba9cb5857d1e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363ee1f550b2082a9442e807e861d01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efee4fdacda9f26aa290b056d0bea0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228a53fe59bb2b2b63b972a1b158e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501dc1d39f8cde818afaa31b4bbe1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6facee51f71d4ed2164809379ee326665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde821ac2eb9fe2c0214b9655b30df1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c91529d90432b553fc3ea8191224a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4d4dcaed36fa8c1cd113d98ccf2e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01ed0d64bacffe61d3c33d290cc98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b7500de01a0fc4de822ecc9312681670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380955fd8343d64745cf88404bcdcedc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5998328452663a2319d94239ac96ea8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc030d7183b9624b77b53f614c651f73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446f39da5c0a741978b8c47b6321e93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2574975f7066c9e99686de901894675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c193a127ee92d62cfbe3f5b08aa6a8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25117d03aa67ac9c982950ac4dbed9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1d19ea62f7331420856ad31c15fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91437407600f42f947e80ed56c4d41bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78079b1d1f3b502c1b6895463356e305680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad3eb4efa9626a7f8cf01b60ede31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aabf7b539df0f89b9008364acdbd50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d905883f40e7d6b2966bc4519fae354683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e982b527448511f76f033456162a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b30396ffa778ba9f5c74f8bf3b18a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac503f0a28aa9665d932f5e3d04882c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d5e6c382eed4775efe77d0ce094bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a5472de4ce0a7377d2ab9dfa5f5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee832f4711128b747d306f6897ff5c8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f3d5da0ef21b2dce2c7a0569a5f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d14bf9110882405e3fce9ee570602691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b9411e80b27cab3a5bd85ecad1f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777524aed3a00db0dbbbc69b22c14b0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab937e2964c3922dba56d406183ac8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37b78ce9a890997956cff6181efcca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa434ac9830794cf851e30ad0b0c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f561f7e34125305587c6c345cd1903697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8af390a3ec864a61d60a3871fc6548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae272093dba3e8c4138759e3283e1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231937336417ec44ba85478637a6cbdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614a85bbb3d0aff76bc34ab026ae29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1f83ac68a1643efb3025c3887c25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2223c5f6d9d53263f58fac9c435a0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6bacfb14a5bebbc2ae0399cffed35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93a1622c64500bcf78902a66a0643705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d252a42ceba57d779bc4909fb87fa92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069ce8a79b10d7a1a4f078398dc6772707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0828b275a30f295c2dbcb1b41898a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340cbc7547118b295dfaa364db81720709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfcdd78b12fd25523319bc734de896710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08aedad8e1cd60afa3bbfea755538711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857455b8ab801f95a3c02b9e05ba4647712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f5eeed31dd2f5c31372fdadb42461713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74aa19132f012b72247cbf97cacc46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a9f7a342e8cb568de4c26988326c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2815c23d6dba3fe8b9fd4e7fd48bb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3f432d92f6ef03001e83a357a34ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef11a63e62ded7dcffffe108fcee88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f087ceaaa6ca1c1f587f3df6b904719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0532cbb0f2e333bf587f9c241037720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521766db5ab84b8577027a572558b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913e959289d5eb2290b92602bed40bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d8d91448997bb63502b9140ed5e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b14b604c91661fa8a8092d9f511d6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac94b7b5ad6ca8c1070f1e1ca4bd3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3b7eaa0adb9a64beead015ba6ee59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23580f95ea2361596ecda254fc91eda2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8cda5f8dfbdbce21490752998396d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8fdcfa69a46804a6f5c85254c45df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39f2dadce9ee658d3e6234cec79a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee2855b05c385612cb3f04b18af46e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7dcc9e2cefd8a0ca1b0977e131f3f732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772d4703b5df4c0870280f449435c651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85ab0ebe0f9ab26c63ace61d1f3372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42854066a7186a4b1c1e4804672aad93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91e9dd95a87a519ee6bee9097e3a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb34d55c1eeeb3cd6890f70e146755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5086cc3929406c1561f297641fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8701b22f0a555b1b9aadd24ceffc78e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae1b89e5b93dada2822d336cd14ca08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a921a8ffc76862fe6488b3928d0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e27ad18faff2f95b400a4e8447ec210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b4beca9bd01a709a81f3adf9728d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfcd7059209abbfc81f82ed9cd8f9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2034ef9eaaa86776d4e3d77ed5bfc3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469c5c3196fa1093a5bc868d43b448914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9b3d93d25a0a8bcb22f2ec8dcb10615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee13c6f74fd5801b283a9ceb665a00716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727ee4abc3679a9a7920c13ad92c42217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497f49deeb72c3810abe6e1d21c37d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6034c701b973b710778a39ac5223419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d71516d7a28aa88860ed5e11a0dc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6613ddce7444414f86f2642f5946f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866630c643d041692999e126cfd5d7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659df70aec74a9f455a616700396c8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9f4990256a480d7242531eb99943e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2078b9aad96655c343b69e5e554fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c78e8cb4e287a92f330cb72eeb5df126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6dd326efac3a420ab8317b81728eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b843a378b0bf795d5f2dc7446c4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3edf0c995add1dc50a4564fe5be829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352ffbde00cbe17cef58d04acaf06830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba18a0f250defa3218553c239c07f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f03743df00403eef8888054c3fd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372a15d5770b03b787d942c714e2ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae80f0c149d440cd2c0966fb90b11034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4eb0b6d2203f7705f59729d7f0eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58fe7451875013763d20a87e5e79a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad67375ce1f4fbef4dbb13d6a6b3fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c162fd9a644bf4097cd7b8cc6210cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f080920975d306bc44f9b8231cae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d6c264b2baecf37c0b499eeb1e49440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9f5c178a02686d43a3a16885f97f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ec21e5bd1d71ff377f246d0376a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad408bfc97b326e78f98f270f3666a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118bac979cb946749fb467414f78d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307c88189d86eec8c3e8c3b87d7e7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33144ee1a85fa57706f376639e23251e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b616f6b2ddba829f78e81d38b3f1a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3380f41fe0fad5f463d661804400fa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da008debc4c39b76f9d83aef0f2c37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a43a623059f13c45fd79cf0cf15d5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c960cbfa987637ac57002f4d27dfc2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257619e3cfac59ec9a0255265dc19f4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad211350d3076a6baf95db3187382c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a095e3d587a552d0d665bbf901a4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499904a42b6596481e2693c8a3a89555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a6c047f22b7c2f5390b56f4d1b2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b544a3fc6118b89d66b920b75cf4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad736398236a55b55e2876a14f026f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec131599838e349f42e7712b463057059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365f17b1825bb5d6a9f0af3fe170da460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd919b0e744264fbc44d6b61027b5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbce6a5e068267794fa3e1014a5b2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebcaa2bc8a32b7fa1c80435c5f69e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844d1ea969a7b8d9827a16d80afcda164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b32ac2c907f03e25994dee0c3f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d68362d2cea803edf40e7471ccd1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f76efe091bc55691725cce0169a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2bacf79ed0396ff5bc134a9e0cf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e389b4b012889b579133ae651ea01169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b9dfbdc4e9afa6c6fae43c5aa21f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27726b30dd1f28247e7ba7cb6600c6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594bb5c24abcf857af8b7b585d20fe272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d1dceac9e96c2f9237f0b86174c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ce808f4d98c1954375c49182c00474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c658c27d34d91ed9f931b546cd6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b49fb4bd76380b61425c02f1b378b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50519881070d817302510fa6c14e4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2427f6dcd52a13e586eb1064c53069f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412a49a9a0939cc2d88dd0a77d1e1ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2697bb3d23c1acde02cf9f7398da980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770513106a993b496a4d1fe0756c900b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a00aea2e9a80c23b796a437ddd8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea96f5896dfb61bbca0084c2b2c28583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb3a68cd92c2b36de7c17ba2f183fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3924b1c14f0183301c84d7bcd563385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159ef60425f866716e7ca7a810f06286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6954811bba48c0295fa5a855539e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc1f96f20d7513c844dc370780632d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfdeafb6d9c4aae8198d9923cb4ab189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5111400c004913ab402085dad39c9fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73125cda721e4efb82029f5167bb9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641db1e35225e73ad7c0d84db938c2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049557b3eebfed4a64283606b7715f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2088f514a2c61b72a591615c956f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458f2d8c1d197d0435a0005434020fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a83bbf79a7e0cc6dd4da64c94da8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4410fb3e6f24dee0c4595578fe2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b727397a177a1051977fea67cc99e3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133914ef2c3216e407c78c5e4f4b17399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc34cac9d33409deeb599d4ac02d5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e89e3e8f7f889c475c510b3e51f65a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049626097b48fc0cb53a74a459630fac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2cfceddebf0b8ee7b408939f4b105103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb95b440fe940c7e193388516f506e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854098b41cffcf66477351b701aeeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a74cebf55659cfe56ff2bd16d8ce7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec677d4b5f2b821a4793a81c0e0f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0164942849edfebe8f1693c4b18f1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a04f4420c548b5fbfc3a35f6be71d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5487a41eebf51a6cf8b7b55d6822c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203890a6d36aa1a02a55bcb7039830ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8d08f8e2c6073bf86f3a0a0ead263112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39e9a30176bfd91f226e0291e9c8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683f5b32eed9bdb0578644a3b1b0458114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0daaf1857c8e1e1a6db41415abf5be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d4ea7507b565564dea0e9b48b409e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2eba743d603c333e37030877bafa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632281c8f4d4c191264f938a72f5e67d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d811e1a22319c7e69b3f99da04bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c284bbb9f4cc5529d43965d0217d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f21be96579897627bbda5414ae2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa3636af4a0de06a9d4d6595b23ffc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147544be418808f2b6176549864fe217123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e9ebe644b0d8d5e7d7769abfee9cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae26e3de7207ad0cd8e70e0776f1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77723fab006a116b8d735167e34655ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09c681161d2e8bfab335b67c61cbcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da6d8b977472d7f4dc898f18d3a3e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d17e16040f754c4812126369d0cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b450d34107ffedfef1f446edc3e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba33f92ce4fa7c4e26622533e6ee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4968bbadf260c15b726682366250397132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3126bf0c8de318240d50fbd490cd9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23858011f9a4b53198af96fe62f16cb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c0e43ffc0b161193667f03cf8c1b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb115c57c7d42b64cb0c61bb33c499136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ac66081fe794204669405c7ca1be6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe7d66d2f699330c26be6cc97aa585138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569379d35ff3c9fa7e22cbc33f5ec3ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3d10aebe5b172592db8d9bd0b7aa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260832444815a9e1284ae74d829f613141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae33b2956349f9fca06c47357aa20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9dd1cf4d55c7db913d7dd2903c053143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde563267733cefd6881f81e241c2f31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c4c5179c668ae4a650476452ddd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359da2b8b5bd73243e3b00eefcfae69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67332cabf3c15e8eba69051defe95114147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62281f1952c8b9efbdd6bfa4b4ff5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a30768f5008dc5d96102622e97a57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7716f3980aa0c32e92f82840ffa32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746773be01b6b82816cb49ff4494bf83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd51d9cf8887846cf2abdc94379b93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c68e280f5e5ef2ca9cc90d5c6b1c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b363af2e97ae8bdd139d0a2475d38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611ab0f540399a66dcde37cf493977e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da86da73ec9ee3558813335d24691156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43ec2a88f964941df8bc80e8f2bc96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02540c5718b277afdedce5fc6978d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77878c1b94a1ee421068c428dc1bbbed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e206c90051d8b3cc3f39eceb7d19c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36bcd685c289dd436c172e2abff144161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070565c75c3b376797777240ee52df51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486ef6b47538560bbe9ce56d7e58f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393737248e38d9b025d9f3eb74ec22d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dc31c67d473fb4ed7ecaecdb267ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84821063636b5a9781fae708501951e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddef0f7153659d3af42bf9f137e49d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522595bd2ac0253963cda9d9ce5b4a3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527190ff8bbe703c6e1d105f049a703169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8947047117bdc6449ad010d4374d37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfeb713a4841e6cf8844a2ba2c378b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ef6993b82f29a992e3a5ba33c1d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb21dce31b36eb5a978c79f49f96521173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b120a780600dc61d25567fc9556c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc35eb797cae121540462e5cd9e01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4842e2f63c510d235019271d56d85d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e243d99da16c537aedaab8a803563fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a5d004ba598b4a0115223bb318afa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3355477fe069c3f5aa9b61c1ef6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d1c3811b2f7f4d0503cafd1c14554180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adb2bdda54c523be2fa67dd9f4b8ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972626cfde8bbce8466a0b98f9d5293182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c8ba9427f8495442f1a3cac187438183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce71f4db5e42695af3c32f9d59b08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28802c98182522186c001cc0571f54f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b71173a6e4be4df11bc4737ed46230186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630695f834870fcb5e69010576e1c0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26389dbcbd7454a26ab38f07ffcd97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5c830dee09c5aace1338e7de4693f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc2705142f7e2da3bdfd1049b00573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a17c9a99a1ce26819f742b6c801b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cb890a8289f65297c5138df5d5029192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e480beb343be191a66ca4b25f694e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccece4d2a3919ceb23a9c0c8b46b5df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0165b2d984d7624fd9a405d36e9d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63f2432276407ee93dd7a8a077ec19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a0e6b7483076e773746c58474a821197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976b5a74c747a7b03890b68b3405af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c813252560630ff00a1a08fdf1c16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad41378472b838b71e4581f3ed551200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef246fd9d70101efc49710f30288ec3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a3d30fb9cee100ee92252a523837f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78dbc2f22f3acb468fc8a89c14d021203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78c1deaa4d0d93c2090d42128a14fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0443928aec62a695c90b125ce5473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a2c4f899b01cfe39386270c06e4d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdbf38462396f3f99caf9758f44dc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca45c5671518345d9f0d1b8074cc0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad2010cc6ba3070c5f281d7477737209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea87b32a131a9b0e144d6fe70d4a07f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c0ae8ec5ef2f81b1eac221276b1be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8118215b7b741a5cde61ecb1508e72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d18a5b12a860c9e98bcd45d60f784e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d603b7dd1ff8c83ccc19858c95815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984e359bc640eaf28f36ccfca6d23a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4bf13d6d5508c5f53de69a76312e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372413940078ede7a6311b8c4c80866217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852c48bc27402a7f6db37ea0b555915218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db126fb57d86b058f401fd933ddd2ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64b5816892bb53a7ecc0a13d252f40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166e68a2a270d9a1585d61997c80c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40121f053567a8f169173e623eefdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf64dbff4afb65bc9cbe420749fa77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a1ef2afdc535069aacffe84c3493224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce918b027ead3d1b1e3b5a4274a0e54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5184238821e0617ae84cf7fec3c5a9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc769a49efbfeb23a5f396ad9ad70f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be966e02d04928de6bb058e609208c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ba896bf4e690a6bd948913ee9fcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c7d08021608a6adef37845554c44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799660d253e6d0af578b0b8571ced9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d3faffdb1a213d9f0620364493b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6a3ca4995313187be19ccb669900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97672922675a15998b684a782bbe1b81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a5ec7057a1fa71c3420c353d286f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bc2c0a77ff20a150389f2b548008236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c92bcef98837331d0e08b65457456237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76830b7079d5e5b9ec07020d24b38b39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725de9ebcf0acd36c8cfab6dd5061f7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e1d03aa6caec4283e44698b157a12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcfd7ed6948688c8039014b25dc14a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db482c46a33d8cec59fd30a286a8dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110597e153d68b75812149c358fc5baf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1468f5e2a1c5771f0086fca9277c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510da47418c473780bbd492f01d0db4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100be7a69d7066a0cb89781854915d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e48a1518c6b504028d0309caf041b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea156da32267a54a657009a25729f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45f99cf8fcae2a3b83f526cac886d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850a10c92a93c2b86e6453497809363250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56949a4e3a0c05404405226c9178dfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdb82120a388c317581373755baaa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a71c739417eb0439ffdfd0fb0bb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e8bbc2cf6d83abb8b430ec4ec880254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3deac0d6e8a00f4789dc83bd50111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99752d9c8db0b1f5fcb0189155c67df0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b03ebcf0704f37b3750c50664876e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecfb3c359af7d164545a2939cd963a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f34c6f41a4634d3725bf6399e4923259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b0472fc1a9e82a56e95edfbc8f299260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d2ddeb8fb55d77d46c4d95ade0186261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efad4c84a959ab4bb6ffd71ac77a54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8ad5d11f711be0d0e059e6ae5c93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da67ce23aafa22fe9afb0d7eabef3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfac84f1c9ffb148975d13cf14975b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816649bc5e67be04467c3f86ea7021d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86234666d85bc90ed380116eb2558d5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985da75e93ad8fdfa149d42dbccaffb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d1664de175f2c346ae79915a376d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c47bca87a8a7b90251c3a4652aff66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685c2420022b622fc992cc667a6c64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4daeb72ed4cb55e5da8a9166891f77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e698e92b8d88b150d2ecaf675c59ac0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05daad3b9834f4474b58587104a2861274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51366a5fc4f196fe368602dced49196e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61e2084910ba31ec8a9897cd2f39c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b1f84f88d5cdd7f1e7dd870b3927277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03fb6f86765355947d2a81739ab38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c3170a3acf689ee3f3633af28a11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637b26717ae0009c26ee29e46375c7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4bd5e5eb37994c8f9134afa4a78bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02680c6c85a5221370ce6a0fac30f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc5a28321691efb74d9bf0f73585a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf95f9d27f591e46cd6d2e54bb52b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7786f83f96a2dbdbe554c48316a46b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c105cf2b906fbeeab9e1d75716e5a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f4d9f6ce8227cb5af2494082cbdcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a9522ce9a7c74e04d6c07f16bae28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd87965fcbff5efe4e84f75d49366a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ec4a9163a33182e3077d45a69714e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af57ed1d0bd452d361955e6c339a104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503b993d88a7c3adbbe1bdc8ac6ca3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df512f5bf125d8ef8d71b0740fc0ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b91a9b6283fad2e51e3d0d58189d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7288711ccc8ceddc1d7ab94d740bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af0075ea9846f7b79b2837cea627c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a489a8cb95afc07ed54ddbed5f426297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd7a94f14c72250116f75ad3bf6d03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcf74cef818e3ebbf95c053aa8a47e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd9c2b4903892d33b4879ecc483f49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e19e1e59082cdcf381f928f08263c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34355e065ed2c30e857637c85bc8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3a2545b26d530b814b3dd72de1af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda78a0ec17cbbf74f358d275dee3c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb2848c5543992403f546bb7b8bc9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303c74a8b83830a5eeaaf445df376ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cad3d0c7de6be12d5085c693caabd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f98d5588851259336235aa447154cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f414bfbefe8dbeda9245438790456309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254cd210ba297e2dbb7d31e9a55f57c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016892dad397612f39012749fb7365e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbfdc3fab49d351e7a67eb28c9412312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033a5c0388ec6b52d3a18ed922e4cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc597b57848b6fec186f7d0f9a88abc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387753c8afc5f3b2bedca0705cc7f16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187664c0da716e50d10756dbe675102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fb5988636d76aa3cd38bb1c4e1c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0fa0b4f8575a3599097fa80c79a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803defc77a8e6d9f7506971c3e2bfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92025cf40d50451d8b2130f6087acb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb9d6137fea6ffbf7db2a4f3bb6ff2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebef00b1302b0ce3eb363c472a8d7be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab2396fa96c58b55fd7c2a028fa819323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003faf344e0d0ee95ba8a7bb63891026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bf648e30c77e80b7a982094f7f11c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94d5ed55d4b4aef44ab7ed0bca7f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d99d030d97f4b36c4ce75218d91a99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376e124adbc38667178ab18dede898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3304c3f5d8b12b1e2bae3819054c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b287d79a864fcb27bcba1bfb4ddd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a944a1c152165c2691fd421e628bdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d48464b078b95bf9399b7b8ec8c4f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb7ab2dbf3841bfc685b011574b1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd3b4b74f6dec5d5061d0dc0e13c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bc0e988d3837116d22cfbfbc03718335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab389455fef344b5bc515c039a85219c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405c2c7b47823f7e9f08c6133559605337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa0f6993823aa48b6687c5f4070e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c879676991d7a5401901d934d431c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b951c718ad39eb345c0904387556340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8626696304fb39e494caf0fc35b590341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2906653b886a05a32e9261eaef8ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270af551e29c2e361821a20afd9f244343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bf36f6fb68c7f063384332f84078f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91d12e6e497fb243ed60e64d8b925a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a288e2088230d5d5dda69aff6b5ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412d1b4f5b41604e066ebd8b7b9755d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e53ce72313a693c6f909132cc39a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63ddd1c492fc8ef573d8f071349e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81a34d814f01bd2dc15a7f57512c99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7855345633afde2e79d076731655f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ad58962bc5f13ef85764e4973480352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a8704159d0527edfce622553f6c0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b026bcbfa5196887ca612ed72c5e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02bab6f1a836a003a0a1911586acde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e2623c59032cc13a5b3577dafe794356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca025b75c64468509630d5baa72a53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14394bd47551bb2b5aad89a5fa4f6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e2588151eaea3e0701d89156c849359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b6e2783c54b091a08d71377c0244360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a53f3b3c3cd08eb1ac68612ed106f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6b8e9d959248df1e6e768fc8597c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7643831cb2bb6ceb63b8d0339926363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb1fe9e1211345810dd38fb10470ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c61d20405320cb64ad72cd0f28ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3da2977ea0cc2df37265a04194eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ef5e9cfde3ae5c081822facaed18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946df2f837e8b29bb48c377646e975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05daefae174a2c2662b589199fc1d41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa26eb8bd50f0fc771a114a3fd75e8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df2cb23a9d1461976822ef9b34c274371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62e48016697716910eab828a36d918372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b5c60ccdc24722bf4ccebb81b7ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd59ead4a5fbd621644848893f38879374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a556049021f7b1f2873422fe05ab086375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08a8aef94bc0a05065a3cabf841ef4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6cb4e4033688a460a221e585ad3ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea62acc0c03bb841cb552ebd74d63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c812915c25c208238980af4a128f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd7ed5ddc6373a496917f709a8e9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761bf4a222a9cf564966cd12888155381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858164d97f464de6615fd3621ce3b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12efe7dfb4a2053aef0c13c22eb29a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65fb0fb7565fd90c3f2c899e9cde5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075eebe5336ba2750d00ec2839ccbcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e230d738cd92abfff2594fc356cad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86129270acb04ea9dac77a9b22e9f51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af4a59e07d4e6999b2ae633add8bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143a4461ba0cea3e16bc0f406a09f56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b58b2a7f116bd9d89a371e8168a5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3f873fe4399708ba22455ef61ed14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4d181a95d424476b7469b52353dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51784cce6f395ded7be81c2831df2a2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf912c8985e4de8ec85d4b13697e66e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280a413f3d1726bd62fb400e5cdc24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad7388546c71135e5821140252a9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a1d856d7ee32f0769d6bc327013f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef23af0f4b5c26fff1cf59400754cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f504563cf2c3c90ff35d0f8176ca0c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c09fdd105e6cebda325a0ce98871400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ebc6854e79dfe04ef8c8866427c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a77b138f2535841111bea43727ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7fa6f2f5911b7d1033915eed1f099403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486377224f039d38603f06a68e207224404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e823497227e5b589314b60925269405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efff3b31dafceb0538303f38b61627406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e951e78e44ce07eefaa196e2df2f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21be18ce04ceef2946f71c7dcbd74b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e6cbee62c343701961c6870c4e14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90412212e5534d409f0d08f69923386410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75bfd1fc241fe4f8d282aac7a4c6e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb68b168ae1bed4321edcc9fcb52d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94399a3cc61b0ebd6f2bd1b828e45cd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740a0879b910bc1fc7a16abe3045eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee683fb66ae85f6da56db2b0fa153540415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193f9e787f3c4d076717f638e0e73c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a465a4026b690b5366a26fa82e4e6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d5fdcc8cd7fa8e20d9d535d57cd08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b499e982be1e5c967c8b8be87821a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ae11021c82c31291923dc853273cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c3f47bd197923f00b3965ea1e71e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db321c852d777aa138a06bb814e73851422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12230e5423eb8d52e951014856359c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fad7cc631877d3752226d1d204ab2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b46c2db15118498785261e0c53e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca86fb2f4652075592656b8b92e8cf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96661b475c62acbd5145d187ba68ec88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff543ced917b327944bc38ea0200df02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4298d078f93b97d9ad2275216912622429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf63dfc819b31d6a70bd44878fa8d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e879246f5baceb58a9618db5ffea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba58480fddbef181c4f6d01ef8f856432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e016c924834356a93a63d0c55dfe7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff2eee834bba451ba8e266e37a284434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514186ea2640c8cb21226474d144b62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9612ceb278809765ef0ea90f4032b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fdc6fdb3774a385da4bd58cdd3e79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf464f9a738a5adbace67422f2150438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a231650a96a56a24a7e49aa20c0cab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282a7162c684700bb7d565c2eb5ce35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868ff7eaf0dc87ad3a869c3d61d132a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a50eaa31a8d464759579047d2549c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1dd9f7d5e1d343a8c0938e19d4d2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99dc00a4d8c48aa3edd5bbbdb0c2a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd679c7306d9b2f73ba8cc71f866d0cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a26acdea14c1a8469bfb2098739f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd665183766d97fe3c8a2c738615407447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e13d3e6e8f1091f6142137016b2c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4693e48a10878b9bce61e09e34bdcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5aca0a2d1a9c5815ad090606b62e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d353f598328bb88192e7edb7b897451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafcf7ef19f00ae3f3d65ef56901df6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9619da7b5b982e62e1c6f6c0fd4fd5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d731c90ec674deb8f833aacd1db3a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd533510541c0706a75a4fa7a4829eb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bbf2c1ae434dc3134b2fa62a10425456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bdfdddc381b91891a953c369d873b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4db9bf8c3098c7b817be8f983e7995458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de835f656f27baf0160a7a2f8444d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7effa80a23904806352c67d281d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897964f5951e2d92aff0a7e64986b6f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ddff9918a05bc38d2ccf44c14ec05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14c023be771ab35bb644228614cf6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395388a3487620d5af7bf0785986eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724167f7b70722ff8cf2b02d52b1093465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d46a462706aed3d74ab5249a65e8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d54581e87b36c0687cdbe8940ac24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a90e8ea73e302823313cea9f3e3046468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ec9b0ef4eb97e8ca8e208f0a9bf6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a543e801811adeb1f4ca957a9375470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e01ce4e51502d596c10c332543f3f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff70607002d8644f9718c1d885492b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde9aea7df419c01518d3d9e9677dfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef63b27bd56215769d175e0e4c2f10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531fcd284ee5e4688a2246988737cff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27659f76399d6093bd791bc398c62f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d081a761403b29bf0ffcc8a83de2d99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66da881210e9c537211da4ed7c9443478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684d02d2423c23fd5e1ffb53c0dd35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473924dd367dc8588fc459656b2ddcff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b86dab62362fadde9378ea84440b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360564d3c946c814a4e93317a0a2f7e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3157b4c272d4b3ae7a3268c286efe1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e7a6169244e57ece80eacd1d04559484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731329b5beab71f7bbf689b248b3fb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c502599d0a9363ccbd2100f60a32a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda605e8c0417fb961e418a989a2ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b16d1878578469ee8ad5f7a1968b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab8f2cb362b5e70355a778ab21b6d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961efd83bf7fadc3eff6d939b2287ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aadbd15051d7d1cb61025b04f9ec1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45aaaa85b1d599c338b6570f43d9ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ed0508292a115a3bdb828543ee252493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a35d025154437b884efde8defbb021494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a577a70b878ca528a05774befef2e29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ebe00e4dea3c657c3f22d2dd43cf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7944db410d65500a0bcf58e9c16de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c36ccf414edcc0ca9019b68b2dd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bea557c4f596fc5548e6147360d0f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c1066ebf401aeb4afbe67aa05b8c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbbbd9d0274f47037fe066ca8cea50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd8922174d4f98ab1067136ba732a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62230b13ab43d4657a0fb38b6983fe0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3e3fa21ea4a7f9b20951b421f0f38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97d1882c71e22296e9959abafab74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf5dc0f60ffd7d7f9b1c4f99ad469c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02770da2372b152095d61204b47b276c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f23f5dfe43180d8cbdc15529c8b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20eeb3b0b9773a2e358199ddd2b52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae0a44d6705a95726e18646802010e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c27b0fea88c3af500e857eab8de25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76354abe0e8abf0437e1b69b1af2d37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d5a8d72a71db82a9ec4c0e3da2ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b7671c514ac07785c45f875617e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a705f6b8f4ce9efec781ecbd6dde0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03f4ce1fb8ae3f5b382d747654bef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e856fdead1291b4f094db6cf76f722f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902377119de5a103ccf5b9d183b2329518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489094dafc9d164f58d04ae3a7d0217d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f3b9f356f65a226a979310b6733e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdba09a321034a4615f8d301ed7106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646cc2824a60cecbe8a0a1c6c464ed9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871486534ccdbb665d9ef0572ce8cf6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506d7a357af598a63b442181236c3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee40d6710dd242cd15d20ed9e4774a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f04753e0142a1126f96558debec23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e6f886e56a3aec787ae81d9e3aa3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e61213b578ef2345d476732798047b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371666273a0b0d2d9a442d43dcaa64b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d466277b2b58bcd9b61efa8740a2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3363db8ea2ae6a753cfc3af8a842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe23570a3f0b65a81a9fde68b64d71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf620fbc8be18b4be5a9179b4a854ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b14fa3419c341fdc54a41f549fda5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7b2a63d04768b2e4f46d59050ef3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833159f5849ebc957b404178797a84ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca59f42a3cf9d4e98d2502a84f298537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60a2bb8d9da5761de37bde8464fd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77577d2b90ba66f735a6408ea791e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf06b3b060fd8b64b41c4de4c96775540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af95e0d10bd286f510d64919d2a232d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02d710d4b61e4cb1a76fa409c1118f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa3727adb2006468ba70b8345dae3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a3fc1351fafb5cffbc76ae300b89e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787ba189b4ae0af8c2cf651f00a0e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a851d101080494f5c510aa8986437546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47628d6130280ec60c5b1253ee8ab7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67c8d6ff010c4bfcc5f49023991441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8f3466bc3b685b20f2b474b1a463549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78ebb78a8cb92e2f85671d7c1321da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1b48d0e5e445055bc85f8cc79ba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd03387c22da94c23183f7d1e2358552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743491006621e7f6171b8051a0d86e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9ad99535aaa068ee887f85fec335554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb60c7687552a604fbe06db898497e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025db9b145a31c742ae55b638071b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ec606d2f7105a604da6bdcdcfce1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540d82617c199c7e3384ecb6b3071f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3290c830b96cb6d9df8665f49a3875559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61799d2a68289865bc26b6cbb5c7f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a96a687c22511cf9ed63a7005ca5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d6a95c0ab3352374b044c3d3e3e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae8778deca7273cc67764aaa1fbd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56413085b81ffb7587fec6413e15fa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3c099df39f32211e2e74ea6f13803565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8dac4132358981d1c879d9744b64a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49179bedddd6e608c8a6ceb03062847567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f195b35202fe878c1e02922fb06f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c681997759d051be2328ec8b7052e57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d88ed6ac7027fa909bb633dda5eb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536aea8356c035fe7165d9f4bf687a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a90959c70f3088a19238bc6ff4a09f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeca9f7a8856ea2af98611aab9a789573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223981be9297388ca3f1ddc27592a8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754578778353cd1753a7a55c751028a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1bf070bbfc882fce3e0f5a27a5023576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b1f24f33052f44024d06ac1ad4f03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00183d2c43cb3245b566802575504b73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320add183f863e2a79f2da8158b4de2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00f975cba29b6c114d19ec66de4281580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d67bffc7ece5cfbb9f37212b4bed30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cb20e6464c4ebc62606cee16c4967582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636f0cecf76606e62b5d4a31a05ff9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8280cd7999df95137f7df18e07d059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced753b183493af8a719a35a6a2dbf3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a67b5459ae9745c10c9a8a92f565f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ffb72349015eb3ba85525407a123587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7dec9c1004441fade81b512bf4a4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ba0bc479d056da7a915d58a17b2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc5836a74b23c64d4944e8c5dce0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb7ac27ab453b9ea3f7ec7940f3f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b8455c184a44d4276c26cf612e20b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cc0c1241a223e628a60748c7a7de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2734fdc5551d4707683bb57c6d088594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5927d0635c918734c304852d6693d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743eee38bd1272ed024a90c2b9267da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f468abe355ce136ab66f815db4d9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88951dc262b21ed1c656bf5e3e8931e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97c240c2bd0d73e55dfb8729eb1add599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86b94bf6e8111c5b3d6b9da4bf570600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb0f7e2f9021187a6776c1841553c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957bff99797d14c8e9b9f95c9fee2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9df378c1a2f4497e35f6bd34a4a34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d3c182ce8c5cced9801c4c2495a03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dbd061b599befdd524ff3788dde4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f47d01b185a101f5c1067751a9a032606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6d58166e896da41079301b24907c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c2196dfce58eb3d9a4e6ad44987d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b55f22f8ce92fe8fd20c2303ac34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71f68d9b614c48e0eff9384a84a60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b564f59d144fa0b9bd8331bff4f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901969b47dfa1a70f7254f81090032b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e74a8a307a1508cb8a80b4a79053d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0816121ba9a9137ef48329fb68044614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a76560d3f1784c09eec90f494415615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f3d669b5a1731366f65afb6dfbf3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f10ac388b590d307abed37515e8fe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830a77c59db224a83046f329fdb074618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418c958c5e5e70e24f53cf2bbe9f47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fda036fa875b65fc83e4426fd69a87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb4662cedbbb0abff9644350bea4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334069e0b999d3b7e05866a63cfbd87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9cdef71ba03f964454c444d2a465623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cf69249286f7b4eb9437da8708ecb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5c644b4e37ffb28cb21bb7088d64c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6623fc406851860c6abddaf3fb202626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab8b1b7467b6fc97e5b55289b00104627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7322e22ac54344a945fbc81e368865628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5849679ba1b12a23ce67a7df98586c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b4c616a9285d68a01d10e27f7faa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd06c1ca54cae7a6a329f1c588ca0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5af6450a1d6b9ea46d95f823c4c97b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7472519e387540ef1c840ab65e2060633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677eab36412e96a141a3365033998db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbc8d36447f493d8ed0935d7a97d10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236a97cbeff4a8ab92f7397d86e05a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d033f333941f33550e1c09e7c646f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e69edfc1e0ba5991903f72e4d335d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981ccd8785ec42141f2696b55b45d12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd22bc90fd3efb171460b8461ba4ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9b34685fc38a2af1a48e8d24d81e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b6975cd50618dd2d1ae71b997554642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def50b2fc445ebe192f718df5b20d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dcc217535c5485244feccabc6f704644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27cb276d2adf5a71e46fa2f488131b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a16f4c6336bb3a886e9ec4a0db986646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f630b41d31d38685530d89869377e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e60bd8139bc697830bfed8e39b2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d873338c5fa71946be3710ee4a9b7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdfcbb4b3469eabf6109bdfcbd090a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884cb0ea0d9a39965f6bb3938ba4ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8547284d9a0bccd82963a313e6a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6ad83b92c60c12ce1e7528db0fe0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c5fd2ed6540716f978fadb62688c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247d9c3b06ef355659c464b4fc82758655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4dcc1d391a21b7aeffb18617cf644656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b1e0ff915e32044fcc1329d254133657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407834d4deb7f2e3597d504ccdbc081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce50acce0c6c569a209c4e070b840659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844b5f7ce37a5152abc481c57b2e46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5b74f0cce38a4b0512bbaa41ba049661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c9841ed2fc224e7389a76d60cbeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277d990e951e1b37abfb9805248a535663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9d336e9d643ba20c3945257eed2c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e34ec1697cd503504e4d189d4da47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd44239bdc6e61ef38756de7050c49b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbacb7e4c46817c55e2408c976d8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb75371a4cfb1b641ce2c5990a135668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba455b04a6f632dc04b46cf79001882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf4d6da7560b5341177634232c2fd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd922a88b450756082c130ec76704e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc7e0d7575219b32fe71bbce471fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31be0ff96c72a1d30055da048f04f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64c8461055a4d1dbf2640ba4772b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32d41a094f8f4e4432408f6af66dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef12ddcf52dc7ce2f20af920dd751676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c513f4f5bf25c04385de3fb1435e9e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e38e59ff91c8e4a6cb1cd81d623912678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0b3b9f6fc4a75cf44e689bea255e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc4f6a591b58dfcc57f23bc53b3daa680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>