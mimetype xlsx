--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885d91fe387096132f67ab8cf4818491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c6478a8a95540bbfb993f6402e6122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37aa52e453eeab9930ae26f89e4bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab936aac27b143d33af2a90e989fc914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771288b1a499d6c14746b486320f95d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb122981f3c8e69f1c727c5a36d3d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2f8cd2f4ff672d3781d4bb14229217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea3c19f82cf59c8510b2abe6b446c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fff2f96a4a4c33012be4bbf866a309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85507c082797575ca22b01fcab5067c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a4ff989e779b4ef475a8c181bef7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52934672790b9b58dfe621d882f4d75512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d919ba67c800e0d1374771409ce7b5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2240c51c53cf73750974a057adb9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07c8053690513ef16263cf79b8883d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1025b589a946d8af2fc430ebc29b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffd5b70472ca0ce290081cabcb9caa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae076e9e3d1d563f0f407a36ca622bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb77deca169dd91ef2f8bb74279e1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea1b8f4a932b462a1b12ac629636520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5718962e5edb4fb0d0a2b3a07368421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1631c8bc9d2583b90b60b1fa801322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f1a6b87f62f19f8bb8cc8767738d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268c46590e8e880a2766b10965c3ce024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41458deb9dd092c45ca470cfd753c22225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c2693abfb06873c92db09629bc6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff46071ea08f8ebef205f6b095f58d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1630938491362fb5cddc861841d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc7a44988bb5f9fbf6f258880919929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a340ce3919e1464d28be500f5624f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313db1653e1c9215d325093e0255f18531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f358c228c4abe648dd884a6cb9646032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15bf8152b22b0264e1b1a8cd0ae4b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ac6fe8d5d03315d16e9ac7fdf2db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c18dec1ca900db2f0d35db266a20835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44fd196644e37c30f40ab80c74c73636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ba8ac5bf291b177280af0652aa3a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f842b5ee39494eacee5b55f4909c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91867cd227812041f01c1eac7c3d031c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618052641e67c38c5a667d91e224b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dac638e02d598237a350708b3c6ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4618ff7647c1bd48650c4ea43f94742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58cf2e4aa83ac19b601be9d35a5e3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97332051b1ef6ce50499eccb6fb5bd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa9f74268821211b51fad99ceba1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a65d18f0ad36d959d418cb83c6ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c0d4522dce0bb963dfc66f254a5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e900d525862952b650338e266e43a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624d78f5840752502e652aca753fdbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd836937d4bf05b651c9ef8ae7d28c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e61f772c5bee917917b454ce21e6cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6093593481ec02fcf7607c43bff067d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142acb5c8065e5c471a52019c1aa6a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39c66ad9f0e90f797e57112dc6bcea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b114248cbe40d707c99c81fd01c96055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3117d7a5381a478f518efa46d155c4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd1d2cf0d7ee952b08f7eaf24223f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa7aed855877ce9ad26daea12f745558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b19dd8bf088ba6ccc619f8cdbbfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520faa31268731630b328dd6395ced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1b9b6c00d115708a27adeda89f0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddf53fc0ba770a0c6b521c1b8659c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d1f06fb8729a313ef2825672c34da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e20bb854a19cec5f1dbd38545f6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e218b6f6d104c81e4f20842bff32065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848346104a60c53fbf5c013240458166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4689614f5611aadbcd6f879dde4e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e758e56b27b1d4add66158d7952a8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe7526acc0ce5aedb456cb556dbb3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b2aa71b782bbcc3e8821730cd850770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a1d1bfb9da436620e8b8dd14f9ab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b7bc9e8ddff4cc6358816d31aad6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6801de4c7eae1fa7343044fa94fab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab84340cad9907382326ec7af283874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d0aab3f36b59297127f1ac6180d1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9815b318b12e3b6e9a888a797564d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b37a27f89afcb7cec1e6006bd9d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0d7c390267a035cf8bc54152cccec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be53ee5937e71b3b60767f68bd8e14779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32337b4ba495f1e33711449eaa51ef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec18d143f7c61e53c12f1227a86ae7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb977904aa236c871c8f3cc6d9935b5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4e326cf84203cc7ca7454526070d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70200ff7eb2fce4d07da36a5f1566d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19461cce1c91c2a09bd878d973abf3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c32a0d669fb1daff3140295042f3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857af2a63b8383ba0e8c407feec003f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb4e48979ddc9d206029a1d2ac0a5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad40bf8d417776f4b080e492b5334089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a65911f68cb605eedc5584dfd817a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315031bae284f625a6e5d6d1af07a35c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee84db99f395f6729b0b2c17f8083892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef91edfeee66709faf205dd40661e8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b47e23d2eff9a9b9cc7ea9aea55894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93abc7482a64b28f6a1b583397aae895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa780fb934da57216991e037c5bc7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b469c84539f977643a8348009e2ccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150a85e1c9cd6b44f6781b3f598c97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e22653c786c775a4869e012862c8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa0e2c4b7b4b9bce505c2f0e51ba01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3da96efaf9cb40e739e0ff748bf90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91987cce5381881db8a1d0d89a113cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054616267ad1abf829da2de3cd8e2936103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc2d7ad91944f80aa7eb7bb9b78a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16231a43f7efb88de8e06cd252ed2ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5332c32c469e0c357c9b626866f79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c896e77270d9b1e89f6dab76c15cd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfda6d288bf3d2900931c3b4830fa1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbbdef0a65bd81951282bcac5f5400109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fa09c5c3911eb7a9025f0d13067c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1bb11b29c2d5206a16bbc1fed0206111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ebf423e4937f399de93f81a1520d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47a04fac531975f4cce518cfad8a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0786143246c65c3662470989daa8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119898d329d2409eb8d375cb2abf621115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c0c93696174d371eb0d1e501534b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd31ecc3eaa5304f9cb2a909ecc0f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62106b138222bc5e86a76838ad99f44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45ef157601e8223d17eb4d3928ea44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27455baf212ee51ede2878e16c231d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e20dc1da0ca9d55074adf97b89f23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b3834000b30c930b865e10627d88b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7557c860b65a0631a11b17b10f481123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bda22581024ee0880e36df216189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a02f493efaaa9d0496442bb2fb7ac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9e9f857452f2fa8d8b1f67b9bd868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30ac3157fcc94a1f0716531fcdb04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8af86131f3671c0354e5424af360128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c9977a247db47ee1e8712832c8f2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55574d031926bfeffd94ebfcc80f32e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5e83945478a8a0c2e96129485cac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb813992a0c691fc9cb7d6cab2378f6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7641333cfc9d1f49394360bd87d2464133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687395198704be1ab8f34a9d537854e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eda20c1cc77fcbe93d3943a32ce18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805ea9f946e7d4f4b2a08df28d54933136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d770d736e404a1c759af3c1baf8e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a1e899e2a8e6a847ab44cdd6fd3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e4cf291d0f11f89a864e7c23cae11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd67d0c735f07b279457c931ba2700140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aeff999f934eea77691c1079ffe6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f90aaeb122da28ca5d86fc45379d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad534fb6f699799e0c3fc25f5ed4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b767e9808f553d9550efea33d47eac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5670147aa43a3d91b0b711f7501b2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c65596bdb70f4cb831458c2bf85b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995686a89702ef173d0b9a5edb16af8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db6afafd5f53f477c946c79044302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522c93f558c436493e64b565eede61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e81165c3f0ba3c58c59d559d7a163150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74959c7661a3e91080435a224a0d4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff7ee9ff4cf9198e8ee0ec49eef655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed565edfaa5c98f111f4e1f2ff82505153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa76dbb02960b6ae8141f362a965b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebef40b2cf433aa1029198b5ce9160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb80700a8bce429aa33c96aaeb1e55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ffbf0f88055c995c2b84458e4c97e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ead6de7782fa9bb321d802eadb9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50832247f7996670b4e4deaf364402b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2950f9ff55c74ca84f9076dbaaf3d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35824e0d5f0adb5967a839875a13b686161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77bb723386550fe24bdc61246b17ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d1da0d622eb60e650a1b325312ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b49efccf850ea57690508fac630d74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1ccb508524421387784a850a5182c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b81c76cae2217b0481ad80c7f2780c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8ff23d791e4ebd6581b1da0aea15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f968a0dbbca10c8ead147a6a9dc58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc636d1e04f5ef0e1e0fd33267df8b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccda01a3566c1a7246109180aa6b9cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba3ce04b9a912ed7eea1ddba30659a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a4fa278813fa128867e56f57ca76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c880dbacde1320d33acbec6e4a82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f094cde5300f2b533986336481e755174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d15712ffecf7e575291d8c4bab68f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce45f9ae39fd26abf87770d04d99ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c10f8142348783c151aa4bbc1a05f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491346528b9f0d66baf71e7f979784e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba8e7799487f4db875b0dc2e4b8fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a980cefd07be4a0ddc86c4181c4f22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeee56f38f1d7e8101854ec9cb676f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe3740bfa14a3ed46d01d43f548cc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c7be991deabd27bae6aed15adf3c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e11d73b552a68168a1666e3e2b5a89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207bcd815433eb2f7a3b6f3e34ea63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e6630dcd35e482e1a00f24ee83be3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a0e23328062467c5f265b7e556a65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078989127a2f5c8d3c521b8983beb13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a3b5bc9814e09c6b16098ea821a6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4563c6d23fdb5d4d1e199e724790b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2667c2ad2ee5b30f4200a54f09144191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c711f0715e3f6cc7e47e8c7729bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd3088bfb4caf775d19f5f02d4ba2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b48b147702b18347a9fa4fa686e93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c01b9f5ceccc4e5d8f486f1848072c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0373bc99e6899798e3ca09975e4e40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d00973943bfbadc30526fc1d26ff8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd79dcd993dc58f8232af4f9ce57ec3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009a7f41954dbe27daa4b908d70c1d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c6d2815d32dd7700795efa3d5dc97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff5886acf47cec8ad927337aba2319201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40198fd77b894b1393be2e3886b4a519202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafce69bcc6c58a2fdf55e7e6a86838f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb527a8fc5b0800412729501e9a5c10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7feef7cb8ada3ffde9683d6286027205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022667f7da1235196a9a64e730ee20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4702d2a09116844a9a44c226d2c60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323dda4c92221f83d80ab0dfc790b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dea8aec73743a9e6621d3993f00daf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e775baa8fe3c243963a9c4f524e95c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00616cce7990a90cea19db46f783d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f929890de90c0b36c4ba31245e62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9562fd447fa18e3206ecb5d152ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a99f7f2149c0cee178795e9c0feaec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ab94b61d6f9ee92e593243b13011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb9902803d3fd752f6d9ba3b126dcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fe3b652c39ffcd17965b98aa8913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120160b912b6072c09b065d9f8d16248218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd0033a851e5eff159af1aef07507219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153d04dadff9163fb0311705a1c417220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430fbb7a5e556f781752a9ce231eb1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7be6eeff55f443320f85bebbf61ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fef135835e9ae04b4085ec289d8049223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5b6988ea84e83a6035f3f798e948a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c80267c9f6970123ad19296d64439225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775aac3f6120faad819657f3da1e44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7a41d008f9cf05638290050e99f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cbcf554674293f08732bc7389eb24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec98cd10c2cbc658e217647569a09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594de625140137c2af56cf32aa093d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44632f6024bf1a7296bd26f4dbd6ee9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f946f3820f5870e8931b01cb02ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724f631c10b5dcf5b4b8767ff75cfcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8afb625bb6362c925849b10c291380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdb220057492e5a662839184821be2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5599043e8c42bfb96a55116962bbf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd8643540e3a3b2440219bb1c2de7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79134e5fd1730d517314413adae4c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81763fe80f5389f8b4375b4c084707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7107868e44412df7d002b279ab4d15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bfa23e8fcb39e99d9b291f1ed739241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a699be4bcffad95d6dee63d34a38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b35d3f362bf0841459501f4ea900b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383547e9ac43969407fe78a23761739c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698139a9be1c660d0a217d1f3f317700245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e023fa1251615897b9719d5aae7e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e220e30135cbcffb118fd58adb78b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c0a5931da7afae64f12a25ac6265248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deceebd006ef4f61211170421ae4e68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6f0fc4bad8511404699632a5a982f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511ff3644ad22f154233b0b61d97313251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b3ad61f1a56e0da66b87fa759836252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666480e342abffc3b18565867e3cc25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c1585856717da6b5a972c3fa3d9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc6f4feb1fc4edbe9b0a69d177e5a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f993c5c037d3b09f296e0649e147256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7149700c3e3171c7c9858a28391424257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b18f49c1f5e9b2d66a01a792d5e0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa9258c72878246ceaf905d6d719c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c709170f3e1f467336018fbfe3e95b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab502b50d1e0d8a69f72e485516cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3330a5d7b3485950ce679783c5822262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8603f3ecfd0ec0fd99b59288cec1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfbca3005a2c2be95ed1b191522cf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc33e15489a157cd3ecb0c33a9f446265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0a2ed46e3809bbb7ddd9528b2c0d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b8f167976e94c85d0d99694181ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cd30b1487e8cdef3136df868dc451268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707000f198961f65e6eb758f42d1a19a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188085065e4a749f452698876c6f7a6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821364cbf716309f920033aed303d38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e05807c16bc6856df872a911e27ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23196043667eba419969902e4c365a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e2d76b4ed4e0cd9ae8e7fc863bb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd352c6f0ddb941111b7459746bd79b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7f0452ae0f8982e20511f65ea5d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bae31c3783926c0165c5d4eaf23e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4066a05e9f4afc83aaf67185c2373ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b703b168f71f8db456da64e08a52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8524eb15eab8bddcad0c6f9abb3c80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58cb3bc82d3061d70cfed5226b5e24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e1ba0560f59d70b21bcf53a1bc46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a098707049936211a386088e70970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e46067aa0dcbea7cafbea453278794284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18067705386e0321908c5ea0c9cc8e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50700a985e2d2d64c3b58a24edf182286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558029788f0fe429dbd77d92096b8f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb2e760617c93d2d0c54505b3717f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529bae466a0c8c3a2a8646d43bb2add289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a439c6359524334831a190c62a39ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbb0ca365426abd23422c7c6ef398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b439cabe74740fd83a03d5652a20aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d41de22cc50f53eb24f3e8ccf18d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa65edc3685b8e35bc3c39b24a47d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d662d55bf35219091dfe40662463d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a2ce7dba40fc988fbf721537d56ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13976719fd456c43738bfd56e26795e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0ffd4f6e0e2638957e32d18d9e79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769f7c31fb81e46cddcee80d84d8970299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be411af03fa64a617cfb8c9fd1086300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82c9b64d08dac88ae80e9baa6e2b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85112c349c343533ec26a66027c1fdba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ddbe35962f89db659cd813c4a2865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048c48dc63762922759c2205cb3412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505e4d881fe0059d6a645b0a0fcf23f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32bdc973c7fc6d3ff5bd700675024306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db02b739144f6f8ebe9c4cadaf9e0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5bf3a94822a7dc91d5aa47c04f5af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437b4970f230ff420b270fc7ad940be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418486587d6bff43df312e2da6236adf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7460b308d7b9193c63d0546147d9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9fa2019fddcfc93c9eaed22804946312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06d10e867ee0c5331af350bbdf732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55773d87e89f3264730b0131cc4df98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d4f2804ab1a347b0eddb8dd1493f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e056dd46605a1fad5c7490eabfbbdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f90f734b5a97c6344e47c5cef76bec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f2d00d1db49eee3ed4b628f4813e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c510d544c62c2e4858c00c239b06b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbb725af016052f3d17cefdd79d6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4810de7589e5882bbb5e45a476fa37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65e7e4e464fbdf59cf48a034e6673322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c83de8e15162d9e06fac411f2460a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac1c931fb0cb7e621e60ebb07ac4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83d42d996184542c3aa4664b49286325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d85af35b6bdf96c85203b5e409d95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ddd1e1696b71ba5a3e7d2af6a755327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e61c4d192039391e87a01724852b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79ef6a019de154ab3bada85534cb16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed9fe1ed5dfab689336168b68a121330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63753043f0a5ba0e6373ed83d75759f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0e99fc558d884fb3b7cbb40d81936332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4164b7a2453d81a3ec831c5da3904333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2fedc6747970b41901f703f9fa2b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72ef558804b3bf790fb7ce53754d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cace84bb89bcdc714631a982f95c3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edff12ec3609e2a96677bf5145ad122337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f220bc7e3c22f6187f153087c74c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48872497e47bbe7f6e7d6e6c8c23965a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f42ddaf21298e34622b43fdc26dee6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbbe4ee37e20021b31381712bcda19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3f52610137acf190e6645751962d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e575f84435e337397c94827f9a788f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439049663d8b0a726d87aa1bbba0b768344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f38ace0be6e61e7e23be7d27db8dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba205f9faa81d336f7437935a8b30a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28295f6bbe88bf3fd249454c76c537c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bffef19cc36549505c44e78a43f3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca490d460f77ec8f196e4f1605a29fe5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a511a35efc8cbcbca617ebe91e1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58ee49be8d2accbdd029fbeb0d094e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dc409459d246bea182b7ffca39c92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63413c727947d086a814d1c4c87522d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89852d8a4d2cc9816c262b578905dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c46aabc393659e50a93ea180c6078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16549dbccbcdd5b9af9efc9168d3e764356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90bb0f45e483e93861be8af92bb48d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10790f5c48ee54da56f1ceadd2472dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45921eec64b93fae49600bcd411bd61c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c6182fbccc4b49c497fa61ee16829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c076d6c00d0cb418f21543cd17820aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f8cb5ba7e6f1de9c4b03fdf6a46b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f32766997fc2b4bf3aeeb74dfdf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14501ddfa99a8c9ae81582a4fca7d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21743cdb7e0a4769087731737b832365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f15133b228f2389eb775bb9033bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade156f417a2c30703e10f800f0359dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c185a7006a6461153d43c34329685c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe2e0673f3c140daa005a1c172cd9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157c1843a254025378a9e935559150370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6919f3200537efc3d073bbc51788371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b41ced86d77056974717610d165ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f796cdd743f355cf0ba4c0abe743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16fe50b7a44cdf9c4ac4b535ffec60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6bce3abc2cc9d08c017ac9925a94e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155122e0594b0eb275a0bbd94a2b8a56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ea527bf7409ee2790afee7e59cc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83724a9f5c36b13fe63dfd07b0021d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cea22c2afc190842bc3f9bb659a99c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffab8cc1ee6d0bddd2bfedb54d596e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7e49a50c7bf2e4542cdbe61c8488381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86580247e290a8cf4031cc3eb4a982382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da373f193f981c5a7b8d645f516ec5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081241da9727e15dfd6e3241ae8917384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a48051a4ed32a3e14f777296f122385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce69952eefd0073587262dc6cc3981386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5de6a5f1d422aee9639d1f8b7e804387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343828ac6baffd42bffb041faafc4a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f560a8e7e846e52643a30ec67d3c1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b1418d1217b40edef28022d5b391390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e1c5944a138c456a59499e6e814e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06222842c7992ffe8a4be9b87c845d2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275b0545019690ace7ec00b73da0091393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f5a988156ba9e16cd01d74d59fa79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37576aaef4c2d7c8bd0040794252f14f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e19e4ee59823b2e97b03c90fbceb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e32923b23f3a0e31e88f51134783397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f551736bc35689c0cb3349b0bbc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70cd6a8c8141e82f155ca948c2f2d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c642fb98b627cc89769c4de2b3b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b07cf7e2986fbfd001709509211330401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247878b87391c41dffedd22e14d14c40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c3aea68e0a4a1aa33e4699daa5fb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7056ce57e0d6f93c27f0adff082b42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f1d7d46bbbe38462eee1dea02f1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c225a4ecb31897ce7583c859965711406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f7fceac6f39cbe0c4a937798a4bfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06f6252eeaf626c1e99bd514f709f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23150d56373f1dec36ccadcd900fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7e6be599a4551840a856ed6b349d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc89b50409d83cdb9b54d0aa514c84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b71abd012eae5104a68010bb74d8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff00326ebfd99c3b51db9991e3aa9ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5407aac90b867a84cb435faa391ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629be88c935fab87f628d8bb84f7b756415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4e8710b6925abb073770877ccc56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64610aa14d73b4943717a9a9a493c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b47fee6adf1c791e7158113dbbff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df96c669f75a080972cfde0826d4f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816ab689b9c0f3c6442a31b63addbce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf31ce86f8bd172b3200f6eb0e35e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcba95ad53b0c13f3d7beca5dc54ecb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fa384aea00b4a25a6aadfc6ebab71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36892be189d7c660b3423b6b4789236d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e79f53c47b113f3a9672dd893c338425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6405d42465ba762f010a3720c5cf02c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b69f369ec8e7ef3083e172a94a96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45575b2ec854e44fc562605a05086c2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df62110fed967233816a885853b3fad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8280ec4361adfb73f452eb2f1bf7d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4e385179b78d99b3b7f401c21c9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41605c84ad0711a659c11a9c2ce5fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d2b45bfc791b054caf736afd39a63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39d6bc188c4afc721553723ee3898434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5ffce463619ef936139301a2140b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759f9b0bff4d4ecfa896e2ffdcc55d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48011034c0a9e0c4622e75b07a2216437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07744cc6a257b1048092a2023090d868438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902249893286b09568cab9f20b052526439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c603ff0e7ef5721357faa5c80253a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74240d93c1c7e0e6de72b22e1695f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac51f00d3f8d4cf241bedb2be96627442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13268f5e76d4bfa69a1aa1f91100147443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70014a45d972c77320382e754754047444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3876120d4966be42b77082288840445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596e3b1d6acb4406af7c5d4df4d4483446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e2746d9b30084ca1b84365c41874447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be782ca53cb1c64059ab1f25f30d33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6533e886ddd044bb8fe895ce3b5dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f974629c1df73a1edbf96ee561b406450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe4e2fcbc8928d086c1744c96a477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468c1ef9223ca3edc342a5e1aaf4d6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a29d27b217f6dc33c80cd6359da8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545256d37c917bdd2ee2a242cd5aa594454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201936f39a4d94f50e0d70551deeeba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817fd26af1a11c2fd2f5ac08640e1c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dfa3c9b794e5c6b18ab90524ddfc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111ad3a97c6f53196e5abb17c7d1742458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59adae50de3c37783a6a86df555c4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24142db87e402b12285e33114672fa3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a88a2c252a8f4c43c4c5c1f002be0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d666c4db0a8be3c971cec46993a0fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90540300b815d72679822c0b2bab7dab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278203ecdc1514d0e6cb9df97a00f0a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ca37a18c52fb15bedb47b6849df6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfb80e3668dfdea8579815a0e334a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccf22e6e1bbe3767f9d8a6226fb86f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010b5d3493b3b983e8382c9864eddd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0803b92372f9bef0db47b7041c7ff0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de09cb875a74e05174003a333799f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fb5f1470609b1712df742dd3f17e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e13ea999262ad0b794514c870fcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c2b4714316cabea40fed8a990cfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d80138a17224bed448e226406fcfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d06a49682e811bffbbae91e1e4a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a89b8590d376448ab51aa50ca97942476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653e00d47414d7d4abe100344dfc00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b11a99cc17ca4c16bd98fae0dbf8c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7c9a78f38e3f55b7f8cb3884fe02f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b2e7272a85c8d164e8b460488051480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b35f6acca9d26478cdf6e855547a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a765be6a499b01dc0e9a1e7ca37c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919c487ea70cc0a7eddb0d58d915811483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3757c18ba5de9c98005e546679073484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986a8ec099cde87c3f209f59ff9e5f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b259cb4ce482c9ad908a6f8c2243de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff91f3964ef0a277519574e32919e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96ac5a4d0d9bdc67846d7d17473926488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d47422bfff0177818a9ff796469f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7361d46cbe26eb04af9685dbfbf222490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076078b2c281167f2a10cc9a767e6038491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7d774e8efa134b58c788dc30e91b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3919be1b93caeae231ef466018ecdc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c22d7b168b2ea729601ed0b65d92e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea1b6f822787e933cbeba45c80715a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412120d74502a0e03b607cdd335f754496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970571f66894882d7ea206a2649e59d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfe275a1007098ce64cea42a0fe315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542e5338dfa36302b2fcb30400584e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807dfdb38fbf6fb66fa9a7fb95a00ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa86ce16e67ec0efabd9916662e7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f015c74be54b05c37cc1ee3966cc4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d86276164e76f91ef2346a0e70e17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6a50a2d7cac1706c3d1f1ab4945bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517b1fe4c41806e4449be543b80f4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5d0520ae0e021674bf91d48bd4f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5438381ce0402086c7ced78b704351507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d5d30fd1b1e41e782bd636e07261508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f3eb7668a03ecc0860c9208d4d9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b04ce64e5dd71d051f4b9f5c1f469510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd7c33a26c2814de2a50bfec61fd80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f0f8385b2b096faef4f433eeb378e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f912b5c6e97ef81e0dd8a0197db0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d87fd343cbde8a57540c5e224f1c4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd957f07c10fb28844563504702c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902223229bea6c397bb94250e4ac619516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32213c1157fa34f8bb07b082608e9e8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d44090282e93ed47d4abcb28cec65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1aac71d8c28fbb521f0ceb7120aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3615d16e417c9d4268496c24260ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed184b707f65c949512a3e949d65e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaacb09e36c3cc1e0f5d65a238484f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439704df784eedf660dd6b5e55c165523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a535fd15c26dfa6aa944ff8f9bca738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd642a8a80967d909f1e77a1669be8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523074a1fd2fbdd0f6cc7779404d6ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d3384d70564038ec9abf4c759b2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f10095d0eb0cbe3a1717cfaa96c70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0100daeae32a4f3e6f486f05534f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219060adeedb8d120b2a24b931974a40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d800bb6ea2083ad9cbf38464524b8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2df7b189c190b01f4175f77fe342fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66512013159342f49cfb8e5db221b6cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db022f46d990bd5c85adfb366ae79bcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922f99dd69a70c9d58ce9b388148e8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dff4a667e620038ac333c57b1ff6e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72a4214655cd8853ea394b2ce07b93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c08dfe609406a7027915212bb7c4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113532115c96d2f70727021a0c77bae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21ed95da41896e8f5a9ad7be8ddb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b6335bf4683de3b5d89987e50c31a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693b60aaa93453a2e2cdf06ba69a7ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42427a4ab4e6dac44a5c10666017b310543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e4b86853e66e6e3260f8cb676ed56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0cf3c3c4ce51530cd7305b205418e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e855ce0764c4ab12598066d7b6c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b9b56b566945b91fd117fd972dc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7d479d7edaad6fa42655334328c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c1e5335b8f22d9239c4a3df19543c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b65dd3ab64042b3f08a0c5d8f35a04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f04680864462ac786676d957931406551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffb78181980c8ff77e7b71d6706903552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dcc20e85f8aac71caebea0604acb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b8affaa8c0f1973e03875aef67f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02aa990122a29a7d9787072b731115555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b15ff7a36028098d9dcf1f39a9c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27853694556acc8095bb7cf8683663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d1aa176008c1c5cdf9f5ae5be09c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c338b4381cb147734c388c3621efab6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23270759eddd470aba080478b3115083560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d6f82fc5c41f1e77018215f576ac8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb7fff3d04037584d23529dc12c54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f964bc289e22bb9cfb0fbcd160d82b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dfa59f1c1c191ed37f5ba6c05c6d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0debad268ea0023ac880b4042db5dc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e84d8381732ce5515ceb56bab1e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cded45d3f89a82bfd2214a3235e94ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6005808a72fa239c8bfe1d78b2339568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fff136366c48cb13abbbcfd5212f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57933458d69bfa3d9e70d5b0f501e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143addaec7add0433c5da811b0e7f538571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff2f472b8a9094a604663a49955346572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba71ac9983b1725e0ec215da7f4084573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d75161a6540212307adbea8c2b399e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13ac25c63f776e0319c4921b08bf9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761e6a3b81b927f40bb44ccc9e79ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533a741c0a79843fbcd96c63a88fe5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40603fcef8c57ef78563dd94ee42e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1730411c50d0e11e184513f6217ccf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7217f7a1d01f4f7737131cf1929f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b2d5a8333702763679042ad86696d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc38480e1a91ce7e7b0de8ff50397c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88b49b199a972cd58c0d49625cb077583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fad10868c10259beeb23de6ab1012584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbecbf59949ea5d17058db7dc5f8af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dfabd56f90d99acb5d308fd153183586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdfba27766324fb723c1edd89dbec1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b792a0bd0c42dc376ddb72823a865588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e6b720fecf520a80855892215f35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225094447a8ee8c1ef893836455b03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b160560ea3c9ac1be440942736dee79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd21acf13217b7efd36c2292d57036592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061dd9a17a02fe052f17cc9d58cd72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b92cdc57452e6b04f9018c68b0d843594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704222048f82a5bc1958c65027c2ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ac91f341a1c1f9fefc675dbbd2ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a19a1a2071cf2a8e0f01642189c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fd2abb615db430a431536d63a651e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9acee669e35ee77a5dfaef181a39fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e8314349823cf5a8c35e5e34fd37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c388a3e49d881bfcd9f7fb4d934f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c096a2d32e19af4f3e28faa185d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9d87ec10e452dea3cdb38ba72322603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79d4b236710a15f5808aa755de869604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a329d9f4fcdf9417f8e3553c491806605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1f27cb89d600aca022dc69f784d46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a468f645161d9e51b3d7902e085d6c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53a80fbfe275ddb0015ac1e316314608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3ab6f8b6389c089dc0c40f62efb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2c6bdabc45f9a530e3b08f2c122b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e80bc15e3e26e003d4fce7009620d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e44dc55fd6cc1c907ef705478869612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eba36838add1a9a4144c3dc1122e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7d8beb71cc85c5827b93722796fb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1840482d27bcf1df748fb10f68cee5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500edb3ef73750b69ae76a3e16d7009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c54a7d739fa5dab410622018243f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d27f8829ee9be2f287d3d43aa20b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a75630ffba688784c72349012f5803619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab5c3e07794cc908494bd12625cea5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547528d10f3eea23f2ec670d3b53f3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a23792d442162e3b9d62afc46d17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a95e93f7e2b7e6b48bad76a501b46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306d95daa285f6355418ddeea1f52a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e42bde4742f99139fd6ca12faac9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c31a86db587682cc96527648c123d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94434f551028255d33c43340cc41b4ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e93f08c91cc5386cc8d4e963e1487628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc8dbfb4208aab17e9ce1147de17c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97116faf5b6babe4f280777028af1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addf01b7ac4a8c1fb8adb673d9c2935631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c823ac70b8c2f8ec983f5dd9cafdf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ceb8dba88c2d36e51d15dff37597b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c38ec8f596cc93d93da39999f4b1cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d370f0d0b313deeb61cbaf548c3d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288463b16f623227afdb678162b8bd6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a756c6801e227cbf9447402e7c761d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a5d4d9eedc0fceef5cdc366dcb241638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bfbbe4d7cd74b2f98c3a70997c3bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040d1b1c2a9e79407f50e80afa518f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75439c38d5923a5cd01bd56158d3eac8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d5ae6f2e6f8d7c4e01c202b48eeb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a99603a61f83045cd535afe1c58f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69805df01ac0c354a11c706761022e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a728c8252862fb9e5e432dd5227bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4194a0510f88c1e183b3faa95c70e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70ede8a56900c8376a8884b177fec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ccdc7ac5cbd299b21693221fdff80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e00f91e37a919f9520a95be7b2f98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758590c07e08ed5e89134516100780e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b2bf413d536b9458ea3ecdcf5ba81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a99603868478c79f9e0b6c66c1014652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cc6dae671f71715141a4ff5087bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebfcf94d37eed7db58c686a85da59a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b719ecf137d156f6769fb51119f0ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb294636181872157c76146db2653524656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea8844e0732508687b8cc1e02ea40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ddbbdda4f91e99b2178757007d21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6de473a9d7a187754cb6a3a236aafe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8afbf5caaa2a28ee88a9d06df856660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906dcfcc308e912cada6b0ce2b6e5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369d25a551f8890867be80c2aa84267662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6e30a9cf41f4528e6a890d6360784663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b162330dfa0eccc1719243e5fbdd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a77b3b662360518629ddea7dbfe1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a379a2e33139bf4f3ddc0cf6542c776666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e75ea1ef199c07c6fd5408b1eb33e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d44070c99a4720b0bd719d4170e73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bdd1e707c6f63b0fcfef322fc970c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab15d49aba4338ada330e36c18f3707670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7822b731f4fd34a75862303d51e362d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0756005d005a03e13022c895574a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d695b2842bf3547852812b2990723673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dc0f4109f86931d70a76ba82c1664674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84aa0889cc1a30c753997dab9209b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd69cd99d0160402d74c0d1de3a686676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092e42cd4f4b8cab6b99b0ad77b249677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290a78d6eb9b14b6d7c5e1ebd8145c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd2e33a3f0062fc03f1adf5de6720679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852aea5b12590c8aec519c034bac53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75b8b5d03dff9e6260a712d6ddf6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6cf5a8595fbbb2c209386ff05ff65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27bb2620581a371b24f63b6dbc0618683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede009e17e86dc76527fd201107223684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1afd2ca48c80c3c42fafd90cbda5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef948b505b4901b041e9ea707ff0af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5c7e9bb5d5715339cf31f6adc6ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1f18f45acf4b69c78b3813db35a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e985800cc57dce171fbe0ccca4386e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4218aa513154211d100169250355fa5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed7e627953d7b021ef006efc1f056691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764474a24d959feeac6b08a49eebb45a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aedc39f14cafd67ee90f995db364cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aafee2cee1e2e5ccec14abb88444ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900605b550d5e80cdeb675264509e86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec3105f3536a6a2f5b8942e0ada685696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935238cd5814a95aa588a8053c4d14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fbe8b6c24d2e9cadd87d3a9710c6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e50c7fba0c506b523a71d410d8ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d51872d3fe45ed04b3d22b5e1cbd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267507a6acd925cd819f2c505d14390701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668572be1254712042a698df8739ad9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f555ca2254391894601d8dea2950703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7ad8d245b9e4caa7a324135ba2e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c697341e8906dae056969549ebe4cb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae3bd7436903455522be459ed359bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c08c2acf18ff67ad01adf3966e7ab1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a79e68cea0f2efd43c64e8559e6e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599322e83e508a04135088606172d04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2456b675ef74ed8d0754c247eb6c6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394657bdfe88524412b33810ae5fa8ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737951c02315f8a69b92b95f33c4e8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1fc051fa7aa34be4ec7111cdb8f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a804a1d93ea1446b57da868831a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef663ba4ba7f39d67cb698d617c773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d0fdce85181668536193ae0a385e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237053698394af35d5c90b4266efcad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149deeed063f4660b5cffb4347d90966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceed3ea567fe39872ee1d12ab0c15e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc078ed05f8c1acd7020714f70aae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643708fd79a693bf195f11065ec22aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87ff7e6c5328146aea0a389e38d94b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2b689eacb357cf5af7e0b3559760511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9712758317034b00b4acc19a7c34b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a096f50bfc9a2763cc3eaa05733c47f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b29fa6ce5786c771d08bd8f4528114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bb54c312054ed03d1b873d6156e6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4216f673f12f2f1c9818ddaa64e40716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9cfd8d66b1a1732c5027c53cd533617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ad7eb13cd0ef2fd04dfc02ec580918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d49c1e6a67186a8f4b76ebf2bf1e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3e6899fbc59c0bc8fa605fdc0e90120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac02de97507ac11ffd1e77dd326634821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bec23f48e9087f47c0561d317cea322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d95e3cd6269005e78bb4779d63ba223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d0ef6ecb893a6229e0e7fc8044e9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c9888933072d3cc5ba8371bca26925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda5a1729fc39de1ef163daa3bbaa2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628db6d7f0907f79ef62d6a38583aad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c4bee440a99b0816d06a13f91d4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661acada5e483f50e6dc6e4db6d98aeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445820afe5efda29f7731863749d30f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e2cc7b4bf72ca7f3fa79bde4b01ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ec59b305472e9a371cfedcbf8bdb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e43340de0121e26bee2e1ef640d4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095866525f9b11f496bb4df3f924a44834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74065df37b0af4a990f22b87668f1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56197580bab8d0d94cd08bc673ca1e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcf4c9d338918b4f8da6bbd11b9a7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b0e5fb12494182bcb3e6773c55b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb2937ef9eeacdd90c6b5aa44a286c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce89ce01418abdc33381e1b4ef177aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9707e00feb4fecc3c2bc793c3239841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673266609abf46e857ee179804739bb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b29ebcd9bf5e638a3ff0cb8bc39cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17108ff10bc958b2e26a14d625b38144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4103019047d3288c693a4e5e693ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b3c28f175dc4040cdfa0b16d6c7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ce4b969d43ba75f6dcaf6d80a76547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48acbcfee93cfc19fb34e1dbbc2f65e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f943819afef1b7c337ddf6efbf7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd3c30f2aedb6b392bdb41945544450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40623e1c594267ff1081d351705defa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7b28615bfe5d4b9df1e2638a15c9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba11e706abf0ddc71f53366fe0d4f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b5913e86fe3ef438c842ac45220554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b1752f7ee1e3635fab7cf4624f6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366db84b24964a3d80187ad435b83df556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2aa6ba8f1d566d2ee97091f1b7c1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f44586b8f702722af2ed977b38372a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89634b56dd71e25dc50886b971047759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748e877c9f2c3ac9a5dcb89e5327e8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c723714d961f5dfec85942bb59da4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1569374c359ac7d33ef8007596065362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90433824d4f791aafb394d976856963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5a59bb2c6d2db9526f5b7a71704fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f0cc5ceae6dfdae576fad6a9ed4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07992c2295c6bf7053e8da1e935faf1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d18e02c0771b8bb5eb369e1e1318967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccbf4428fcf247c12078ae22cf240868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032edeef971c6d13932fcc941492a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a3baab7335e7ba25c0f185d3e6e8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50efb5176df1440ad4e4fdb72abdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb34c508088f41253595c416886c2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e5e785224ec2c654e10722d60b2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e323adfcaf9183932a6f5059766e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341889a3b0bcbfb5b5588b70e65731275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa27713cade9190ec27fb4cf2b757176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868207d54d502ca28c79e7609976f02a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c2434fe6394abc9f5d2f6bcdae5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f3f525129bc8e290a4f5dd9aac6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683978f9be6f89e951738b12e1a7d680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd539c4639d9a479808b97d4b512ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e2b44073a309712f9ae279d310c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9de2dbad20050bf57f2dbcb4c8a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e013284cc68fc41bac44b119a0306b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91a2331a590936f97a2c0fe826f6ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd0f477d22e51e5f0b18080abbfda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8619d634f5a74ec54a2130195df580c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a3dd2c2152bd9a16a90cfeea76c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287bb1517a2515aa0c6eb9c57292f5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20a8766b90c6fc951fc87330b26aaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b3650ef6da87d0cbd62fb9d8d94791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e6f654c1904d3ceacb93d4c1fc6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0b4fbc24cd494d82818a6743058bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7e605096275e607835ab8e2007c3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad51d90ea670a7bd5c97a0b8c0ac9b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742114757c805671db27873f38610b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8329f9e0ab2963bd23efe4e2c61cd9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf45e03cf5643a175631e04c8df4a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5645c60feff4df2138ba7e5049bbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47186cf4a82ee06d954097d3864c69f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e471b11a76f4a2f94193a74d9ab108101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f8f93fa6be0fe3028031cdfdbbda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3636cf2c6192bb4cb4eabd607782103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0bff2a2c4e05522620a0a755f57e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfdb707326f68701394c36a7b61e15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03449c95fb4dc058dbdd439d78e0b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185656e3dc73b8bfbf9d885f1cbd20a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca20828b6a2def100537a5cc8f6dc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730934bb0c4db85e99ba6b28cc826997109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f64f54835b2f40e9232ae35b7f531110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade6c0bfaf66982b2075ea89d033f88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a675a2afa9449e3319977aba8a2b7bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c5315962089e7d8f8d11bdb645565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4240eeb63fc33146971676293f44f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9bbbf93f163df0431bfaddbdb9d0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3fe9f0c6ed1c965308cabc1dbfa29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6644240034c38733dd37f96934abc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48236e6fe44dd58e6dad23e8969ecd6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed503c551b4488da83ea5be80a0b2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e0f18158cbb3add217f0163e1b985120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857a009f592a03e77483df911575a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d811e6186d46f52954e6bd5dd9d3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f030f39507ade03af35ecf64ebe30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829edc0849440384618afbd34ff1a77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f020945c3c08a814dc2db1d6b2ec14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705fe3120803da17ad34aad40717a68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ebe18d87560087665e809530494f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365a2a794e9eba057b5ad9e0b800fae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db97091923d1544519183a00c4d68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047613cb63b16e8010916116cfe22eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da316a3a058a138252021783b71e76b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128d45de749cc138a1bd7347f8f937132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a483a778e7359e4213dd623bb4d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccd1d0d1838d273ea508d10d7775c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d27092b0e4f571939f25e4459571135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e61b2900117a2eacba75d4f9ad2cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd89a5097681b33eb797a8e6b556b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a00d01588b8eb3971b5d906766149138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4366e00e40e4021071ee00dada5d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88029add5feeb436006d7e8374686f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e944f568642984fa0ef5acf79d10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2bdd7c0d3f4bbfba87c3f3eac55a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541951c12f766115c0520613db81d15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9aebd682539ee273d09f9801cd6c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814cf941ee782fa33230d9f60676ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c92e2314197013d20db6941e488ef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31570a67b724cfda806298622c8e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf573854137cc74388b3c7db84902b4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda45e81c03389f82ea0bdb5d123ac2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cededbed0a1d7da569058fce9e409db3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2e2147377ada7cd60d92b1b24834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8265aafe727fb3be8f9540273238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b629dbac215ee465e06e56cd9be85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba4747917f37cd57b1f7bf6eb490c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141330e35704e6e2bf7c5db369df5b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a84eaf4407a2a966d27bb0875a451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c496c260790b215a1073aae214d4ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89863252689384d3074c168209b90401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f9eba908d175fc39c35432b7ff121159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ca3bda2f1b406a3955efb461dd7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732db54eb6ae598292ccd99b9a4691b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740381444ea734a4bb40bab00584c328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6292ae67a8c2f91edc66aa9489a956d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb0ad5854a56a02d4664f141ee92c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ca8acfbfd8e8381b65788666329a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf70d4c9e8b20a098ed0ce7888a80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da391ff69469a47405907363b41c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea6dd4f236f15e22458dc98d49952168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a5684c130ff11d33b5be6a743083169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ba31adc1345e9694082d666caabf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795037bb643f9e465e9e42e50fabcea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a6fc338bcf4b2411e26e4d53028d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f12280f84d9ba30a5d9f53acaa9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e16738a43924eda3a9b7c0ce42cc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063ba0ee202de8a043fa370ad520698175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37df387f19d87af4e4d99112087be5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3208d9a30ca1983b5611cef998945f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef447ca3ccd594f55332a84ee18c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0f1a59ea0253220b3bd9662f46b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d413d16d0df2738d63f12a45115df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc086ac1c8ef7a99749f9640bf64213181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b31f242b59a52f366864e10e9f51e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8463c127f349121ea8cadc870a21e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414431ca96a428a1b9fb25f90fece7c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb82f02fa9c0fbc3d55f26c54be9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e13645a04d15c6997a9e0a4d677c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5594b0a300e413381b719413edc9769187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c78ff241c59b3b9cb84821480d4d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f85a0c5c7ac0766256984d1f9de5bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228082e064146feb2531727d288ed7d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494013fb08b38da89eff9bb3ab70977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101fc2f053eda1c0d7d7ec507070ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85193422002176cdd116b670a6a86d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2440fd2c0c364f1a11747ae6c8560194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1df2fc4117a6ae498fa200b0a074b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290427250ef9715e7d8a4be6b407f9bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a113f37b4f4b0dbcb8264a8b378140197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2101dab05099d382776fc0a73c3a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e7c27a90c5cc3b3a23051393c2c4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36740500c374001ce1e2667b26b9ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7378fdd0fbd133ae26184138a8aa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523879a43ba03b18b6bbbe803df0e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8f678331bbeb07ec8deb28934414203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac7702ebbcbfc8991f218fda875d6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8477265920d537744d260ecb0f63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e67ebd49a29efd83767f74e2a8ee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c23ccbdcacc5521da81d65a50072f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534e54ac499de7e5243b29bc38866c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b1382470220ed03bf8262e7399f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fcf37bc22ca9825d619dee39b7db7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a606640e985ee8df64c9e6976949211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450758bd99fef2887e7beb30b0be902212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd2460922c5764b65fb71560ba208213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7a8cc8fe8693c75817cd0fbad838214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea662cb3c3fa0466eaeeead23e98ad3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d10cf490466d9d7faf2e8f8efb0e05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cf30812b6ca8379fdad5d59142251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596fbb9bb69a0d680cddecef9edf8d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ab0f388151c4178879f29662c0f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6d01fc487447c7cb75967af6756d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37564c0da43c925387b6c52c2e7bdb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b57e2fd107330f11c372609d04165222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a717bb15d6347444a197242ea05677c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6ba27b8ec4ddfb02d5da11a88375a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f9748e52a1901a9c1f746f55eb49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a7db2121fad7b13628d8d20e6ea56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9590de88a15061b4a44e56ceb55da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4f963a2e36bae5abbdc20c262039228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c681ee1f28f9815f31fa877a7b13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868cd4f25a6916e47c15091e2eab90d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8531f6e092d3d0faf68b937ef16b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5138ceeb4dc6d7d57c7509d48467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba309c98938d40348a6774c8d01aae0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc7509be8432040a11118568a3dd0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7a1ee9f988d54323d546cbcd1594c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e4c632cf0d2094ae8d06a350c478f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b135e27b794c8fc1c8545ae8e3d09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77c876935c9451a9ca622769761633238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc40ad27205c05b25bbd5f5de86f72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddbaa22d7fcb33713f03fa442d654e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31518e2f0612cf2636490e02dbbec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810010449f5b2e0a6dbb4b46f34dd69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdc19fc438f5960b0de2e33d3ed460243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a930993afd41543c1401b2b64c47fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd449f028a802e8dea71f05180a8db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f49834eb683b613042eaeb9dd4370246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a9e64c5dd9c772353c44f1913ef0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398887527528111d67112fef8bcdb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ffc16fd9207e14f52f7f612616650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12b318e9bdc9c4ef8258cd027d111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe385318b99e446c8a6c5cee7fac24c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc4813e55ded2c202cfdf361ebb00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78985822c7e34184deb38c1dbf592990253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798206cc4bef28851d2c16b973ab8b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781513eea93b02f130bb398dc299c735255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4017b5d72c3b763687a214a47006dc1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d81f2b4134c38e99f028a3a97637257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ccf630c595f8541fbf973a0ac880258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b886bfecf3bfec3778ec85ccd237e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728069190f917cf7a5e72c4453050ab2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a77ac0bd0449f77bb525305e98073261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e9102b14d1945e63977bb08c8ad7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53acc353cc362cbea8885bc52805c52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b439a9d68fed0ddf39bed0ae4ae672264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a033c049085eac4c365e757dc0cd56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443bc999bb30d54b3074c7bb641a11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10c1aafc5f72752019d27284607d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e22711cbb7ed2541f516e924774ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f34729fffca658817783da02c31ede269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b4f088c54f17a8db57070b636cc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbccb8dd2c6d6a32aed9bcad488308d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce03db98d591a6508dda9c797326b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df9072e4ea412ddeef4750179e9d4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831435d982bbaa27738dadbf5f52b83d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f88de0d8bb94b8b865718a5e32dbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde519688cb135a48996609b7d91b2e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b2b0893824c2a6ad41b55c64c55a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfc6d47bd2088ef03002984dd8b247278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d4951c900a04f5cbeb10e6582406279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2ba0d8a6b8fb25624e73eabfb7e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f39dc77d983b6e1adfa396bf11bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c13b12910b4afc32a6289e0c01b392282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf121252e6fe60b4fe64f019086f09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4353ef1a4ab33090aa4185bf6128a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53066f53529b4e4c4b9d29bfb9781a8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b055e8f9b86de5829c6ce97488c630286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270205590abe1dee0f35a3e09c5408287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a20ce20e53c40d457017271ad8e42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939257ad215ccabb1fc7428da47a17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee155c31b7a5fec77c2c67867c24ade5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b79ae18b579dc431e9e5ab19a6ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e9891109f83af19d4da9be23dad1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605e590f5dac5fbed14faddd14ca44e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a73d164884796568c8d8f613ae0e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac7e71237fea99823a7f7258a1123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a63923802accf2cfb30792e2a79fdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7f80b1adc44eb1a7e33e4f995a3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a633a1efcf83cf71421e4e7a0b7e5b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e37290f23b7a29777e5a1e5b3de0f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39cdd85d587657ce0216aaf764af00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131c9275e680df889e2cb81381d720301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5782583f4bc9d767c4289cd83e8e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007ce70ca8917b3d46607cbb5870e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504df6c9f5fc5c50688be5525b9bf7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd73d098c561d5e32b664e126f7bf3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b1538ced7accac18fccb02612ce08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659bd22eb6649bf30ee4b91d9edd7c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66ebfb32a88c7beb6ad4649f4bf5e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12fe025f817fc761047898025ed330309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76646230ad8b38bc5f363a6024b120310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e46e943e5062ba1c546bcc0c92f7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf0d1fa589254a60ca75d48ad92470312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf20f10cb68c070584203574b7cf56c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f5e07f8286e06340758342bfb9ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24baf50ea1a51e96d6997e21be0e35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e34d62c659589601a1a7b515e821b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065afd662762e35b87bed1d466fae0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d204ecb817034859c6064f72b1055f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4281426dc33ac11916569bef67456319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cec3fbc6fd9ab55c4e28150f412d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb54840af5679920489c4bb43cb13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de0d74a1f305a3e88b1c17aac069f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13884295897ffa6edd57bd122d70ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5aa44f9f8a56cbb6f8c451a4a4244324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3aa8db799ff238bd338859d1e2b8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3810b6c6df319fc2ed82833265df6cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b460bc9394e115039be1b50c2164c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9cbb621e26f3c7632676eb3ce8e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a26b5c7834a3d69b97481933072e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b9d2592eaf3e09d1360624410049330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d792392f72f9067f2a20376a354228331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85257a2160973c6ab6654d38587ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77bfd0820022d5b3f04ab263017f0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f47138b4045520c7e4794fcf044a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19b39be59bffe98c16f7f8e23a266335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a0462abd96aa276ebfb4d153fdbbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febbd3cf96be4a225c850b9d06c6bb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882257f4deff721f01c7b27adef5a91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797cab030c5f0a704576cabeeeb04ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3ef42dd36e65f825ab25718d64b65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cafe839e271a7992f52885d54860dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838411fdbb0bb3371faea86b64ea95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800a88f81903ca83ef6dd3d2d2f8647343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521f8995a4cc8a6990e66918665bf32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc043d909d2d9729c7e1181636866345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111be7466492601a27ca35afb22fafdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cb57c2e7da5ddd9f6d3638e068e60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06fd0261c1766923972e3fccbeddc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8162cc1c7b5a5dcb9e10d85a05d3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b47903f0629e26d964b6b3285e716d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1bd2ca1bade566710a1e01f90d70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c59f9e05af536bb33dc821bf7121b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13346cff74a506e21571b0a7bdcd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad16fe5e04a2485a211793a3455044354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962789dc8cc3a903af2ef268a825aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea87c89f1dbd391a4b14d34c23392356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789d98873f53dc0fa4073dbc06d5231357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305166d1d78ff303820134155e2eb78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0b2bf2b8d704c0a277e57a06f3ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3618d4895af36d660628b66acedfe51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb722c49fe395ab4e97d20ddff3e7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7d1b89d73bd6ee40db0c0c350d252362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7af55517dca7a3658aece09f5ddb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871819067a32c48644c8381309c42eaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e9ac0fa3978808fb7b61c13af6f30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bee0be409330576ac9f52ffa31524366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e477de0cf76624d78277ec031369367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e400bcd56f9c362cefb278d34dc81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008644cf7b69a1e469894a99b8e11384369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b9a959923f6bd2632efaee4fcf32d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a3576b8bfe4a41b589a1664464c3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0228cc3449571e49c448f9463f3cde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63307dcbb306d77d535b4cd1d622442373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a2ad5ecd8cabd49d47231d6af29bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3623e50b56801936d14d2694619d50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca75901bf896458efde8f959203d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fde3d83a4dd9ebe7562d41597b43ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b21edf14d6b3f26bcf81c9a377fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a1faa29cd04e81eee925fd9cfc70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b75224acdd374668ae5af82200bef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d5423bca44c788dd74eaff53fa8df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731b9da9bbc5f31a1de4687e7f9918382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e729ca5ab6cc37d5274e1f0bfc06f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1e70aaa38bac649814003eab39ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe0c2ee213287041a3bed1f6da721385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae012af9232ea946e3bc1e195ea61799386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a347e1b096c0df5309ee97a3485a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2c3da0e2a22acc84d5363dc985303388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9e43bf259ddd42550bbd44fe35daf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3ca3599ce48b042192dbd722f1209390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dacbc490c8b57b17ad45a42da906a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e044f26d5745737ded098730121af68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4b45c12409794d02b598710069da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a58c6b401d9f8d21198bf05124ebfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c983aa53b2029526b8b05a1bb4d3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68388bb014dac7572b4db37d4d5d7484396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457666952f79f725815de60e6c2aace5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77ff69193c0de46208f9a9692b736398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773b30c822b05dd424b3c449bd7b7e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496eb68adf8b8ce596ec83cd42cd7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0b722084578821c284a3f93702911401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd660c3a0a2b98a6dd6ae3a63c2064402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f61c040607b69ee86fb385c942a3ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc20d7fe6a407b224450f07c961a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec7317b02884e63f21381e9c72ee14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb474585456b63267e835b99df4746406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975de7581f86179cb220c1204264572c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a2292f8c74ac1231baffe32d309a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9e5cb9a6b827280e41b92abe91e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262cb07a09fda8ff9d1a046af889393410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c084302b02b18d29f06ea2035978c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121be4d65d9564c0f19d931b41847ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783890fe13da6949935d74f7300aadee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef58ff6aa05964c1455cdab5f494c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afe95048f5bd407c0ee606b9dc9165415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110bdc38c30b3546a66f41261673e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5012e4891b866eb9ab8c71201f99931417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3180105afcbe920e22f830f61229f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077a8c244016f4716c106b74393e9ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e1c756e29cebe4fe17953a2264c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2f779f596a3f3ba5a309b281a1ca5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557616e67fd524278bda1ed22870e08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005510d61093956c742feaf8685a8b36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987345cacdf99c057cdee575efec176424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4b9cd47ab8cc8769ab082f71a63b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e5c3caac1d73e13ed896765c0e99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39dda6221b842a5ef79bfd43fd973427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50b78406837092447b38a7073b887b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792029ad969fe5c71886d9646c4aa71f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9434e1636c8bc2fd163324b34208ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925344196df0f772fbd2e2004f4b8392431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e532955818418d7e0300ac8df96de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8800497e59a201692584154dd903433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0ed53c81b0a34db9a355bcb5c653434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e614be815731194eb784bc3877bad9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953296290f39c4f9df7a4bfce9367d34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739c1d7d3b0e304cd9ea5a129b6cc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305df1c55fe32cc4956b24b08bceb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f41f639ff332ff7895c61cc8e7463439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c794c75360f1fb15fb64d283e817fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613aebbbe468dbb9a2da0ec73be7608441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d798da48ff7fba81155a96246bb0dfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddad692e8092bcecfd981f10e3d846443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24883951790cd5ad6e3875aba88beb43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878852affcf76c05be49cdce9bd63194445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088ac5c74f9b4b549b8187a9d74cc9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed660abf612378adab012768c12023447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c14d2898fc61f216f3a99d2009601448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87abf24cd1b9a3b38e2564594b6e5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae2cb7bd8bb092b15cd330b39dc3f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5acd82e523448c96d72fcaff7bc53a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7058c95b125c8629b2212bedaf0e49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15158c6904e5b06a78824b5a50dc042453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e82fea9403bc94e8cabfa8ff2074b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffe74e01dad9cb17628758d048518f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede52098c5e13536bfeff9e06cdb46f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702113b39e08620d7bb2fbf0eed6b3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8552427dc4bd73840d26a9640cab2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af2390667922ad55776ea0482d7d8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c90d4558bb0ea50719d0d5ce0d7cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2aa67dc0aa20ff1b83684acdde6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6c1f0625a84705b83ee7b7c326d45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f96fcaffd6d62759258c76818cad7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6f19bd8a769c95923fa160829b8d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03724e5e5eb02929cd10a21beadf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee83a8cddb4633624423cbaeeea1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7683081f8a49ce24d67cc8073bee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5136e6930f9ea42677f189c90d61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446a963e081adba71f25196da37c962469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725a0c5831e12e0b10cde7b6b40c73c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79e536cf3574a26db0c4bf439ba45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75cbf43db073398514e51c9fdc71e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e79c2fab333687e292cbb42eeefeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a0af42e472bb1f9566b987fbef2f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea51899744656e63f90961fcf954b82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ac51598806630db37283de1765fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a80d42c727689fc2f57966ab4726d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08614870af117e7d5220e5f32ab177478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6b8d55d57f56e57e62066896e645d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803739741d38c5bb23f1a88931b73944480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381746475e4fe0cc3eca4d1e6372efa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43ab395b8de6eb3050d5aaab70fdfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9280d8bc64605fff362c1afab5f81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb9c05c975adef2783c6abdf2220c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c242d8da6dae269ee6c1876a4dca65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a75c9a9119411920514ea923b648b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d911b8c619c47b1e9061bac408eef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a755288e4ce417c84e91d24f776fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d01d8febd959c7e657c10ad3ec14a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc11e36f53db14389134dd755d2f57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e85283cad52d586c8770dcd3fd51b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f0ce7cab5dab13c1bbeed14d4e15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd8cb54b5506daa28cd7f8f4e944d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69d350c1ccac3f7708947a61d470c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296d4ae981a7cce060ef2dbb94fc36b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f64d5eda442dc5afca5559dde13d16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c149223c4a5cd0738acdccd6a241e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c6725fa64479e200d0e0ca7485c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ac84b68ee5e9fa96cee54b38cc0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af7492521e74639936a3e87f394e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3b55ea068fc0ef563ef17d76b9f5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1a3ef22592ddfa54ede9a30dcb70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379538f879a19c069e87d2c2c36859d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b2807d1c790bee76c142b2d18b58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea51df3b84ab4a6322dcdc773cecae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a273091543f8b8344fb541db13dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686505c2cf6993b3ed50722a566151b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dbf7e5e7feb1855eb05e9eea08688508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7361222127c06f1b24833f0b35537b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a8af6caac5867a7e083b5f7edb8de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735d6de9c342e918e7f8685df52667511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ef3249c165436b937602cf074e295512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314c9b459958122cbab0d830a0234b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e22e724449e219728796695adead514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ddda199ff45ba7928cd6be9a92da3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab19cdf17b1e4f16cb23db7ca3170516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0ffa11613a42b52825dddca3ee20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270940f8ef8baabac56817d54ee6845518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772b8e07a99fe9c77671a70fc8221d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da671e747b2867fcbbda5864bad40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa259ed14da467fba6ce32eb1e4811521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aaf7bb4fe686b0794b1174c5a0116522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b84853680b8a2d0ed96fb1b9c9249523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c71f2456a2c455dafbf62fbdb4275524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0324e5cad20b84d5dcc70056cac5ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33579de02460d4ddf5d8b4a8d1fc9e12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b48ff0782b2a772edcf2beae75998527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881bff1124382ea24db9d9e8eb54adb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e40cebcb9ebb67052f5e9412be8a97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc23ac2d3a3cd404f9428d8e522bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b59fd538be20905ef76e86a929499531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6cda5b6c30e24e49c5e1033603e98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588c07b403a09d884a99cb5b08bebf1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3de8a3bd7c6e5761a31cd316bc66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120629f695e4849835d545ad52dbdf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cf9df8d4dc7a06e0c59c808db8381536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee075870fd383c244529e45e73b9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d48356ed7f8184f428487905a7a84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cff73776ffb921dbcbe4b4bdac46e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6228a3c21da7be33b8275b11fe590540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888caedc3a20e650aa9f015ec15ec0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4483b795891b2a922f1ecdbf572d01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b106c7105b2fb2b710b3d9f3a2488543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940e4d7a9f8b0cac50957861f7f557544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c495777c88abb0c615fcb61f65b00c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb04b6b00291cc1adff289e1abd9c41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887fe90813a858f14a0b7ee96dd78d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4b3ad45e2e586e0f55452c18b21e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf00385cb3ddaffc45a50f8a8d91e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2e81cba851bd1c36cf42985b92bd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb962e3eb3c18dc1dd4f3d2df234a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4fd749d76ff53ac9fd1413bfdd19a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f7d6ea8c94053bde2c3b7551f4d96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72bf08bbc060e824f23566709dee4b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88532c1e4064f286a103c148fccf19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9960ec1560f7993699d8321b86dc47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a87dd3f07fd26e3b35eb37beb190557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7417863bb7ff11284397909a37b938558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b7444c991f194091fec23f1ae74f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe44b369b354581cbdbb285d48769e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f0110dd6c91e2f5edfe40195717c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fde8c0c5df065026c207900fa9b1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6a647c048d2ff15d3937454361def563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c94160316f079d84d22fa10525513564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6b09929039fb08b75dd421de64498565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20f510cabf3e8468ac7e4ae4ff728566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e242918c5771e29ababd9d90e26e48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bdcb92707a5cfde8205726a91dc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dde8ed910eb74e86b6a52dfa869259569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d962889ab03a5c2246ff01a2745e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35cb3ca9d773224fa58c93c9f9110571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e27a5ba3aeb185b6627b9132614f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b8697f62e67f8f5041961e4b91ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993357d73db2577388f7c7b28070bd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3a3fe5b57de22f34c2b17e6acd2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3682264d3bb4916fe113549d740b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423351f9bb33bb12d0a26d4fc0423b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf88106f90f99aadfc568842eba601578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c797dffc443cf1a9b20171bd8a8b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa4953f559c9d04cbfdf187921a2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7ccbb5a324552a02454184dedf51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4985593ab0c01c4d0e647c4f29c4b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37155d6915e5c4d329fa81ed36aee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98a39d522c9666657ba992917368ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ea6f83580162e9e19a1c92a9f8fde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418cedc16ac5051975421460a88dc56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61dbf828c905fe8ac26e13e0155d36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e722451b1f94759c7dd7faaff011588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214c3f0458d2eebfd1342e0d801d866589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377a6a037b946dcbd1492e7f7363e4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13387c73ad785ee8c643391af23b5b7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f47bdfe8fe0a21ac1f15593a3673592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ab751631769a67a87b1800335273593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059321b4f8c6f7be802fb4cbd2e72a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d6ac1d288728f0fc1e93b5410f8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a401069e4a59b00b58ec20ab507c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d1156cce7ad14905c83454415824597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034237e99caa98ce277d11ee31d5d6aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222f690e4b7c8711e4533286341fb17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431ca88cfaa6a9ec55df3c8b6ab872600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f64ff2032b5ee5d62c809cb40727b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450c05f67fbb260edc90b7414a05913602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90e0d92d950d20505e2a43ac54f50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613368d754d1485dddfa507048242e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f14a1296584d1cce1a59898318d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077581a47c996d83fe0ff3f949be4d7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac67a3abc2105937b3c1af32639d19b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0a45f551ffdb873763c2da929314c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f75d91e552fc7dc5bf0c1cde7d2df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce7444ec7a25d55bc14e8497968ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d6ccb515fa430bc784d3f58705c67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c0481047ec1b7cd1147d2984f9418612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290451a9777fdb7c89c1f77f42af8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2f7b83ba8989ab502410caf14b26b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3458df4c212b4e04d5d891484a66c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ff16e67233bc3e618f09b3b61df95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f674c6d13c329bca3445c27f2e5d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c41b5715e18d00d89590809787d63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975a347ccb89665e6f718b08f3acf3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff320a0807f44cd57871b6a91364d72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54847146f3b15d5f782a3f9ccaf12383621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b879df1e568020c05c6a2a4ec3cb49f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd74c84b2c2c359721616b976c01a4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe2b60edc5b81743fdfefc736c1d90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a5732ccb8e6b848f9597dba33adf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1ec6f95f011f94b03d6baff6eb98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e829ba22cc2aaa5574dda7e155a4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464129298376f2c36f606c7410af4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3609722e77c32360e7982aea1bf22d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cb8f9965563c8045dab7e8b7e3041630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001a51ce2232ebd3981f6d1a41667d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00493147a9f7317e8806bf8e4d981ffb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cbc1a83fbdf701d305a1f99f9aa31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d7a278f459f1afffbd39ba500b52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4b4b9e5883f4efa8d7b362735646f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa87bfe2e476e4b659e32fb4ed82d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f4c3031a579829f9cca6d3314b7d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f127d6477cd577a76c98c63a4da46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297cb2ce68fd78501f51ec734915b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24108bf6dd1fad40045f97a608493620640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0bbfba2916157e545c57b21c7d7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b420ef5f293c92b5fb2cc8fdd2e7e51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f7c691e7276320aad91282d9aee65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5093deaf3d9f315f437a695da21d9f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9944fb1f8d12e592a3f2216e96617645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82aacb84b8c79e592e435e04352bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b2130aeaaf7a23d029bc99bc56679647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818fc48d70d2ef4198b67f96c12083648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36525e5f0653c858765c883f1f726a7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d960b761e0090381ca87f459e191d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02864d37be252fdc9876d74d2ddd1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c50bf8b41840b2f34554038ac9ddc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e76a462b19cc061e51f0f84d6e959c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078faf5537a740c045f5ba7dd10fa5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41695875436f07d9d2035a5efa6cc528655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3ef917a4996cf6bdef90ee020824d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bd4168775633670579fd7f615624d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75211d5c6c1bfb6a6877564508d11c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c270430bc7cd29a479771d78b0c824659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d564963a011368a8941cd9cf2b2683660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da523f9fee14452f72d63853ff52bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0944d403064a863d4362a46d6e79539662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d82d8d16de6a90e8a2ba08f2e9d902663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9c7718d2f30c5a60f3ce7a35397c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a7aae21e3102f54d46063145ddee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb158c62cb5b3bef31fb633536cf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11fe520c4b785ffadb0a90a81fcb24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7afca38dda62dadc8952b7d7395bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff87db9d50452861552c728aa24307669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ca1e1ec3c9b16c98c4bfed138bf64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bce6f596d7f853dd13976ad726ca7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9b680f4ff040019e21e17773621c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb60a182619df168ff3d22654361f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2304fcdf7a55a09b3ae0d92b3466f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428807db99c672df83fe72025cbcfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075e3cbaa4887f3f8fcea980e4bbd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8157eaeb6d8abd9995dabf682a1d59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a85877517b5924b39cca49bc95954678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82bb01e4117b43305a576122689b4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0949242484cc1d6ac698596db43268680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>