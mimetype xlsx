--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df90a140a2eb725c11e1688169d5b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc543b3523b27b3e6b7bfd8bf3d11aa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ab489b787f059e19c4f7179e5a543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45d73a765951c1471f3237bc4b8ed14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180d5e8f54beb34037a75da0d0944665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e682780e6d60fbcdad11af67e382f7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1e93eac44d6197ee5c272c41aba37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a44377c568ec853561c3ca80a8b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f59bb1e0438bca4b71d1296cdcc2f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e5a657f8766793b5d5842d0e496ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a946229502ca64358a31fc363737f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa307bb067138c183c02fb8efd4f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb337c03374e8b4e3cfd5f4950644f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3210b689c7c631f0019cb32e74b342414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e5d546d56bddd0c86b2ef3c452c1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcdf9e8c763db89e5370f033d6774f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd4231f33c89f51d18255b387dab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d55a95fe7d3571f2b172b2e60c0e3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b8ddf578cab3d9f7f25efa9ecb40019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9666464724c7e1ab3aef007f88b39220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b67580fbbc5cb8cdf78b60b9ef2d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b9206a7ecf840ec5e9ea24d6b79ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffb96e551e468732ce8219d0a1b5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c18b8b5a9b7d3f0cb1ca2d90a6cfe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db03c1425ecb952bb4ff1db83a8370125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103501a257855853def89d64384c42a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7eac252e812990c589921c2e0766427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1395d3364b03e46db764385bc30cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a3a45e7f059c9d14d95cd35ff82429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a95f152f38bf9c15025b980d5763c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd4ed89caa565fa9d0ad0e67bdfdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38035b47a0512df950c64758f6075a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72c4492be5a39d9813c9491fee082333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ba28d5b56a783fde7c95eff5241ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457b2a2aa1fc95c27f4c3e9523229ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cd974a36ff9356e0df28d10fd911b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a6efedf2e0b36e01d1eb2723058ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04745d07ed86bd5aa6fa1180d3761c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0d57767f3f1ef94e023eacf37e6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898b75aa92c691f5ba05b5d4426d7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae6a8feea66947b37121074e7c81641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac461cc74d14145c0687f33eca57642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c89eaa6e08f8bbcaef8ab10938c9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842b686094a1554e8af69726f033a2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da9eaefaa38241b798b62139275b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6ace47ccb7722d2ad3412f3939dd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49825218cf349b6dbb259329aa86fd4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab735a8504cba39dbb7f7e0f91e6c67448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b3d6805bb65977f629fb8550da44549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ce6602f22191f20a5cadf6d296d8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6faacf576c546bf3144b107342b44651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e6a6b7dfbc41b2253f1ea327a1a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0080744f51e858e8049f9bc56d57c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf807a2c13b1678a9944ef8c982c30f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a866014249da2432c0103702531f2d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45371bf365d8dfe94f490bae1da7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5c1ff8ec87e493b10aa32bd88fecb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc638ffafca6883a62ada3e366fd3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae77f62cc2d3b34294531852a495f3359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769110d2b5e2b95d5496df6de81853f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b0abff9555c07261182860c194d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f149c1aadd3939505ef23d74cf523462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdca664e4b05596795412087a237be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f587a4e453d4edf3f96009e0876ac364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34603f5e283926725637fb3df328ef0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2633a8361cab0c63e76a5332fcf8d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf06ee9b7f28ee67627750e06e1db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971bb9ff5ba19925e7609ace23c95f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c91e0415c6c85cbcd64ba08ed4038869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f195e6d1b17d64a974776904149070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae68bb346e61999264ba678ef34e3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a069fb0fd3f4ab7ec03d563a961355472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008dda4afa87d5294b5ee260f715c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d967a99683f2f4d1b3e71326ca397c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37452e443c947dbb027335476fc01a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3c2fc28e1688d561f34f95e0e811976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d18dbfc0ebfcf1716335d3a2041b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe245cfb675349a8af6b8b7bf6579b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f25788edf540861926867920860d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e95b43b392864429a249beecc44db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c76b309db1594f38e3968659ad3fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e098733a35e542fc9c144caf63ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87dfa50fe948b2ab85e4702c2775a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c15f5ed4af0b6d3620603ca6d49e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0049f1abdc01f4e0aaff473efe7215685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767113131ab409ae18216012a56514986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24faa487b4dc93794b638e7213db0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446580bf05577ce912430cfd86624b3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3132de71280460981ddaee7e8b1ed889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07112bb96872affed046fcaa7de07390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59215be94bc959564aa727614f3a77491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757100906604351a6f999b19b799d2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d02b498312405d7ed68baa735dd79093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886963472d30f1232a5434a4aa77e11b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3fdd069d84031177c643f9a11db395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d1df820cb862fdbed3a6936dd7bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dfbca87f55a076d12b9e02cdb2e4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a6104bb5dc408244c50c75f24eba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7738c0f191bde7b29d2ab349d93d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677483b6ff1ee310abb511e65b01cd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf97ba612b77e84b8345c9311b36c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c4212324d1b361109e7c67425f6e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f4926306913680304c596c53d950103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b85bbb0e4e7544263320d7d13c5c18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bc93bec5dc66eccd51810067aee41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fd38929ee70f0bbf993af0de1af5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3b9003d38f5e112c034f51509f949107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42694c4eb22b73283e16584801e3891108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b8af8555d16b966462e391b4a8d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbba8f50cf4b0b93000b3eb36c86d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440827431731ee31e700ebd8cdd3a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add5c0f8075bc29929945b4e84d601112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a1b1a1faf33e0cebf2c245148d176113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac65d4bc68d20c39cb6a8347319874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9acdb19c0c9b78fb528e87b31e2df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e9b97a64ae7c9fd72191249e25772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe7fcc4226c537f76cd7d0db3edde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30755271760080c93d8cd265c281c556118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c842f3f103b57df739e8f551ff8cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4001bd0ded6d9a1fbcf7d176a31ef9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adca580e91ddbda8d1654cfc5492a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9215efb3338c940187e5ee4fc3580f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf2bb89c3895d139cc4cf28fa6b872123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317bfa686975bf6455d50c28ee5496124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332ca058a4d72b1a2aca896505a641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84842cde47a4aa0fa083b37286bc123126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0346cfe0778392e38cb4459d66bff1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982950d30b3546e3334c4eefc53c47f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643779c2e6663d022b734834cd8aef58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843f9a5da42f1680f677bf35e109cc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975102f663b8c02f149907ced564d40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e6489ea287260aa51bb9f82424f43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff164a13465a28589c0adf96072f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51506e252997bc058fa265be83110468134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306bbfe6720713c3c330facca50d60c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b2bc1d0834f1382160adc40b2714c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5905d4b3f81869c83e594d5667de0bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2dd920f22d5b7b276cdc91422aacc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5226f13fdf14106f43d15bb4b8dea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1046f1b00e47df79defe5c13a4741ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9df23980cd46a75420abacb561cd0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411cfbbfed4dcfc6065ec9d770e1f78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f860d98c9fd512e5daad0f36fd4dc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b7a55eb1cfea201af134c5ad1f01d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a28dbd3607c390c1fe265b5cb48c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c818ccc27b38ec071b4f16e215ccd2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0057d4d41dde8636b47d733c6671147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388718d2fcdcf1b3512fe965217113148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d287be458d38a21031a38c1f5209521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f8ee59fb052a1af2a77e59d796a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1177fa417dd354d333a77ac4f61b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba0b79923e8b0d89a65a63da5208b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae73e09591093b796a9b90e278af64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a14c5f4a2303b66fe6579a2f0abd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eedafc55b7dc02a52017262a9e468d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff97fe1bcad7cb9cddd23e3095c7c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e574ea2c877bd7582db648034bd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48597e7face88fd79aabf7e0900a0e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09eaaf93eab7a4e0c9c0f01bbfe139159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649c1b1e88cfce51d3a0d8cb44adaf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1fc32053cb824a0969d5b32afafe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5578d91dd77b910408be98c5e32b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5a499c3247d6bd4fafaa53f7bce63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374971d976f6f7eaea9d9422ac46e4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a763cc0f4d49d1e1f72b66227e5c02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da32ed2962cc3a9042195ce45f9baf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc110b0b98effafe0f1166c3562406c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297208c5c27650b306a738eb9d833b42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36784e4de304e9e7cda53042e81ae40f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4064fe212ca96bbb129b86fe48e71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0f53f858e915e41ae1bc7b3037e4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b94b4ffb5fcec93e747b6b35baf2e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805b0c2fa5344c60484887e01f3305c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7317ab31c83bf9b58903982d65e36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e92822c9b50a6cbe9f7b9350c6e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9c4e9a7a1ba46d763953080c97f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a127c83588ee7f277d731302b4885177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f02784c84eb062b53dfb4eed9230c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f699179f2ef4fb23ed7614a6811562179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a404fc77e6c1f4a59fdfe50c721b7bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2a03681c464d032b1b49b6fc0168c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c44772877d96795197429b1160e729182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9b94667c01c64daec1e9a3bde5e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cd86e0f04e07031b7eee6f0a28fa2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9f95fb8299b0e8a5c6232ad84172185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c57544f196262070dd434a03976ce1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b517e7a3ec2a67f92abca91946e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c07dd1beae8997fc413dd952fd2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcac62238cf50b2a3d24cd1658a32b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a9bfa824912c1093b4d273c766cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71341d9f20bf9a6237bcbdadeab05505191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5cc44215e2da14cdae711d28ee077192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3f98ef02dee47dbc89ec2107033a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8439748f6dc4e5de5508e6f7931cee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a688585c0f8fd156b47714e9ecf9f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b4af8d6c02962c579953f3e73955196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379bdfae192efea8c508784b43d6180197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9eba7e182700ebec89b0fbae1d03f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c104ad1afb759703f895662302640b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b7d63feaa6900d2cfcd17cf847c6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9652f5bf2bdf6184122fceccf1ced201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ebd6f8f3e1a8c6c91c360e3bdfc2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177713a5e6750f9b23cde0966f3ef13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ceff1550d6166952f53630c657f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef14960118b0b4661b78125312b3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d64dd68aeb390e86de82099f53e69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca065e24e3ca3fc15d3746e2b92f6e41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85bf0930540c2c1f8a57c172e601c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f09b42882b0e6aeddf23e3c8d49e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32942c3b66dbd4ee81c90be3124f70f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a932160d6c244b459086fccb7cbe1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c0318dd427908f35e9c34117fc1f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5dd3b1e4a52f20b12c5e9ae59d35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a4b2278046ac31970630a729e2bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed2806829e355736af90f306bd56c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5d7abb180071cbe6d0d00afac0dea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8836593ac77560325973af634fef70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c81d7e47c24433a8582b11c5b94fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c65615d0c001b3c2d9897f6830d74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881c7fd2fb7390c2e9c6716a49cfe0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c2ca63e06b518661e5361c25d75b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f470f0232d106629749cf6509c2c28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109de2e3c950ab76f09f9d2a66c1eaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ec73b212a2ce267d7ba60a2fde783224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8073511783d2538102c4961a1df84a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4325a549e96a083188f3f9ad4b665c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643838f1f307daf1c152377371120f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba943ba94a9c06fd0911550000af5e06228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c1a4a5a61f7b332046cbc5627c876229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8064395047fe7ccc068dbdb31b32b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1adc2bd5ba2a98723d64dbb52347231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77932f8a2a0b0a4e6637c00b5314c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2a4c00d0d63ba1ded0ff71e9af31a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050c7ad70cd64ed44b43b2edf07de5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27889a29fae5093d49c5cba69dad6484235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eb018885667bc923aa4ab97593a79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fedb5101b87e30473569af7c13788237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b34fb4b69191dcd78f24fdb48ef94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2619fba6084f5bc657732a5dcea56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d47cac879a66a319019b3fca348d40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34fa6d9b166ee8859094a39ce36d08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679a2f4b2b8d45b7786f0dbec9f3aec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac82a7cd056ba3e5a87900f99542d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de793b260454c64c49f0f77b329113b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449feb10ddbf786a6327a307ca3d05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91801bfe5e618d4eebae055a58aa87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d4708602e7a62c599a11d81467b84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c5e81330b1b75d5f1aaecb87d694248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfbab49477f6c47ea0ab84a3da95de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34da8aa2763f55b44f6ac495ec30e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6296ddb969a86e62ba4d6967917c51251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15df907bd9263baf908555a99a498252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bdbe6506d2d643c5dfec33a6fc830253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a296835c3a04300ff5a63d920e5113254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cf40bfef65a7da359ccda7fbc6669255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a85ca6539607d1714078929e0ab4c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c001768841497cf94170c8f131ad019257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae2f3b079902522b35c2f5c6b51148258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40bd2002375f01566e98c9b023619259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c5a0c85d68de75e9326a6838e74a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26474d78da8ef6a1cd439d660997c3ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c42bcea5ea7c578a13873d6aba3297262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fade7f4ee8dd0ac07f07cf8f02841263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d7bdbb6f982164498d1f8560c1931264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70db05d29f4bfd16c71cda3267c7ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b402f0d4cd09754cc1fb6fe2bbd97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac81d91159fa02a351b8cb97c4c1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ab64f5df0f8db29b87863750c4b0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99e4b13b7c37a6d4a42dc3d989cbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebfe35042af5d6a706e7695f8b0e2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1306e59c585dc0324fc00b11e2e183271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e648da373f49a5a2b937b102ec85140272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211343b5906a8df321266dbbea50636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e946f0c8a464c8cbb38cd36276f40a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf5d9d8bda567451789f0f28d9071e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40577f9d51be988e065f87773bbf89276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd3ac8415ce7bafbfcd3b9f578eff7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c00a905af8cf710a2764b5b445b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9c0b0f85ea2f4bc6eb003e896752279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9e40a52e39713dc4c722864f44dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d52c59359fa7e80fa7723aa36d6f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13e4b8dd648c3ace138a20168ec8d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd1aeed81d01e98cc32815d068b89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243dcb053052215a34095330aaa9e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ac773f6b7153adf4051d59783250e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967949cd97b85b26d7d9551b3dd767b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b55bb565569414ee565d0ba4b024a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522a7dae338acd34f83d61b2956051b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17701f9175bf694d6f376e343e0593c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3a32615270d5b308286604aa9af1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c48004e16d2a0a70409dfdae524ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c601ecde1f41ea55a5f07ac35b23e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43dd9aed694ce0f50997713a8ddbd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a01aba65a2ba1dd89059560404dfc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77794ceb1e0147b6d849d874324d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5daca3c6a1f2f928907822d713bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a6c0e1a3aa29da947374f6ab1aa6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf266d7dc6670f0d32ea4e56b94b0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cd4c66eb688a15309fa4fc6942f8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e428746d9668aa719b526d3f83d3979300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d842debc25ebd490d911b1068dc74d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014ebdfde0dc2e05d047a0527d82f36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f464477d7af225e0e62e78c4b0793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311876f6a7ea8970eee943edcca1e5af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9eea64501cf8fcd1788dcb4f22662305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72180c748844e956c0378a2f2aa4e79e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8978ef1aa994c55ff33af6e38954d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f57f1515d34a9569ae38dad7317fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9348826b30f69679d5dd3a98ba754df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb102be06aa167de821673acdcd32f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d4d79a0fb4d277a19662f9fccef58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd7aee72ad09b77274d37f660a57c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303906efd43d69627fa0afb360ff5db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3ee287b216889f38afa39bfff3e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e96af2e409c6d9e7fefdae064452315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4370090c3183603bc655067ad2dbff6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953382fb1d5428dc0475b3c6596dce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b50b9656293c7e6ea9c6b68b83e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ebf8c1c0f5ddbadc318e278af316319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9d00648e45ce86d5782d1ab1ad6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363703c05bd84e1d0f0f6061757f718321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd37bc22a684b1108639ae369586e93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e8fcf49b75f48eb4d4e078092f6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6863f8a5f4bbdd437786f89447b496324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169769123e15bb6e4a93b8eba71b37cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e0a7ad43240369f8bcfe9a759af13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96490726c6f916cc5553e34ef32f1464327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dbb7632cdfcaa31d1f361a7a61449328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59912aaef7e56b17430635dbd13f427329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ab92dc4ab8a302d480db8972f6386330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca460ec5696e3f9a454366b4b6388a4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ca213416ba41f64f3b718cf7ed3a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5f18f533c5df7d40579bd3b76e8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad0d06ee3b015ef40ef232d49f768f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9b549e8811224e27a2638d55ed81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06185d12af09a1539e4eed2a32675693336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14c05905cfed9d348b24a918640087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927573a253bab342d1de1d8503c3779338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f888adb61c04a721eb5e464483f9ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e487533ba8653b6735f06a2c136e25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7a9b4b257fe6714355c7db8a9897341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3795b27a2f3360267893fb349f13c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040484ff45d6ac71ffbf091614de8753343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e1b75ab8cdd595b2496c4ea5098a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd601dbdaad80390e88250a321b1180b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c348624cecf95216611e6a4a77f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf58277ef8c3e92b8d01d57cf1dd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937e55ef080ef76acd6e873ba05f17e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff71c8db9999c804847c9525e0da04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10eb0262cbb0edd811a30bdb803efb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c8b6b82ed776a30882e94ef86cce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ae986a81ffe1d71b14f4e3e7e46f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ede5a9386aef53d3e07dd3a52332a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044026015d58d4b5c6dbbabb628b9a0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114e0f5c6a7d9a0edcde72d3c8ef1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0817eee5241baddd204f71386a90d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5926119ebd9fbde1092f558712aa5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779af2cc6a4694ebd6dfe24b1e6855d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906714dcd86572b4bd7e4bdf00ad00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5633471304fb890a5a7b806e9bf844360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a6290ad21130efd21e63d4407b2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda87465cb31f1b23f4d619b1e54781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a799355edbdf817450b9f4908157b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7e2c8374296c544c5420c2cc9280e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e4958d5ef4485663a08b031acc74a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9109607fc696cbb3af272db63f02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11bf6280ccd2a772c3bff5eca4bb5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c876a235186aac47ffb364f3fb7d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88e761a4812f9647cd40014123991369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e2bf2f74edd00bbfbd8d89dd70cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb176856c824aeec2f785a77fdebcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88538cb4821351e2bcbdc8b1edeb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270f11e2176f5bb1b48a70b0787e9c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423cac2a147b9c90a3faad791f2b78a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc60c278487ec77d2413c9f6e5da2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2e01262800d5381427fc46074a3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc72ee64694a892dcce61f6c4feae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d1c01711ad9dd9b3d52da2572a45c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7dd2c67f8a72d5ee4351b3e9c8ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48022f421c82946c9df8c318b7fdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0187c9f449a3d2928bae9e5cae71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe037e07bd725a6953693375fcecf0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c314e31efae348186d7478a68f3c57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61f9eb4898ddd3fddd93bf34bf9c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43ddd02ff5345954e6f8b39e725d61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623925a5b3614a84ae04a6fbe693fa4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd738c8ed1a58da753bf0ff6e5b6b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db733516afe8e2863226a4dd2855fbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fd81ffdfb1d46877ff74ca0c847b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4120c265dba78deff60ad5ee21fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed188d23f43951b66201bb0e26be0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dcbf285a5ed7f53bac4980fabbd09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7498ced1d73d371c5070b7c207a53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c758962a7f7489d60c75e068529d2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c01c7d9f14ecc22f88e173e6d1836e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936c0fce115be1a0747f9adadf2a1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3437eacf81c4b5686ca5e9ee4f32638397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800d18e3db0dde0773eac716c9152f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3fa1036c563db13ecdea84d889960399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27743bec7b28afdd94ed5a9bc9bd38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ca2d6dd60ab4a3556434659e7eeff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b02f0f8a50f58c9317ff8c260cfa88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b22278dd00f6e87b34fba06b4cef0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998928f09f7878abb4d75eb38f6bd9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c9977d5b58b0d95f929b4ecf1b4cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27f759bff9babb32a58c000aa5284406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe085f6c40c2b3f3ae78b595633cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3411769e28b511a7c53218c06a463408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa1b4b663fe7370ff88ea12964aa9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9b816faabfe8a4262dc5fd5276db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cd7ad9526b84cf4b2454bdb25b761411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb9113610507b6e5b741a4bcafa2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c21f320d53db2885c660895b2f39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dfb389bf23d77b7063b2faf7c4faf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a4ec2033ffecf4f4e095ad81e345f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b71d83ff441d6ca76423ffc143672416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb706581a0eee029951ee850e51e9bad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcc347f80bc66f10fce790cbe42877418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502bd9fd9115851b828eb9aac2b9ed4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4332e665728ebbb58949d0341f591420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1208ef36cd807fb9b5276f1fbe5566a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b112f261677d7bed058442131da4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7eace68b257e238265ef2b4fde86c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3374246e28d31795f11c634c4e05283424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b6a60b0bd1ae8093a395ff26e1842425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20887a4daea14183e9f7ee953e16fb70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b7ce24e02a1781257789a60f89bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff47193f74915a3704afe6b2957c14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b88e1f26e1001019c7fe60eb8a2f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493e02b1f2cd3dcf54f8860ac2cc82d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aadbf4ab846cb75ab4040925129a35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a9fc458c5316c50f056ac6d82a09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ff50c58e891c465247755a8fd4f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75c80a7f6bf082218f9659d2f050a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e018d49a8a0bcac6c98c13f52e4b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a104bece350ada8543f2bb3d8c7110436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490f30daf481527e0356984e5edc03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbf81c65b578b8bcd7e5ed83246ccb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c499ba4ec7a7c1095e0f9b0c75acf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b0545064be2d1eb36243798a7ac4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a316c468f3f251569bc05f951c975c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08820e067c2b62df493be267487e281442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aafcd668dde3c3ec0e4a4d07b6812443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131142e5ea60765641e027d78b42766444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39704b5286a3c33e99f842b9688b8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230bb357c44dad913c8ba9cae047c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70062b4f944ea196221b3f71734a139447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73bd5b0d2f3e21d4100b0f1bc9f50e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d5c36f6915cf2e7a861f52b808a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116475286741f8e169a385ae09b38cd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971dd18a5977ea96e0f6d2fe178789b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d554dd565ecc02c950ec8d328e4f29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad776dd7cf252421a244e15e5534712453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a116cbc222fb7499beab6afe9305f30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383b15f9585d0fb8ef6da7b4dd2c331455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a450052841b6308fca1a0f3292e0cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeb9d6ac0f448cb6512912d6673dac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd99fa501d585ff12c3ec899b769d01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1c8c022ed0c5ffdf7a7f793e29a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3321afa4986acdf6b657133e26ac0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39878638e6d7fc3455f1f01da3c695461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af9955ab08e95f6a138948479526a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648aa1d91651f674c3115ea538dee1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f639734a7488a213235f9f28de34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ca693386f2becf33ab39eeb12f7db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660211ceb5bb85318c8b4b2d5cd37e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a04fc1e4c3f79ad4aab4a904479ca8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438dbde2ae112367b02b984a844bf34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c294c775ec02e68762fff8a399ae51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11826d2ef06fc6a0ca0c8fc71d1086470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf70fee6aef1597af40d2c7019c66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12f9d59ad75b007ed26987fb1bb8dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4608b71bde8e64b1e95821ebd8c1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de2063c64e272f800f1657388f0612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d390f28cb2d5fa244af625185cde475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bcce1163b7a024d6118c4af70aaa3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e437c2330672bac0f4fc2b9b3ef5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4d4f5c95807e008f30a17e4e8ee7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1413ce4f7b900bf75a5cb1e1ed81429479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e22efc626291309df1aba157a79012480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cf7fdb965fb4a1cf990da92f91044481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898014fa91bc62ed106b07d49f9a660482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3beab8aee435bbafd34105083f9f65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3d43b9996a5f9509af5ff2c4ae55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1f32e5a60a7e6525dbcfc465ca98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1e865668bbe858d35bca7e0cab0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16bc08ff090eeb67e9302698e12851487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f535ef58bdf6b824d669ea8b317a32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52881d461bcbf28afd70231efdd2c69489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb1f28413063e6c2ea38bd71cd709490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694db5f7caacfb8f977833efced19ea9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926c531aa7673de182da8fbceab53c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7238031e6a49b0bbd5091f6d693a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1ef195513e670b8243ce9f6106f77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158303866e006b1d0049d9ec8f4ebaa5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92dc33d8b9be67cf1d3e2e489e03fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ff4537e34a7f354eed60662dc7779497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a71712ff23325bd187d2e28ec00988498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa615215c10dd084eeb6aac9ff4d72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91855162e63975490d46db9eb533f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f5d521f31166d9a4619ff4e137c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07deb65dfceee14700691a26875dee3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7becb318125710cd7ef5ad9f8c26c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd962fdbd6abdf5a8d6902e633dc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97615931f14d369e116bec4c157d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9af4e09742f1ab62ae1eb7481eb9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b28cc93f437e11ee81085e38cd6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a3da7a165fefe49f4d83008987fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b66e81104be60300902aa0cbe5fed4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11351a9b43aba02a62250bd855e9916f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41907db8da23a6fffbd9acae0c01056c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ae8acf83f1639c0604cf9554688c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee4f8d9632bbd43d13477f9ed6afc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a9e3ce319f9411231785c597507f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a059c71eb666da055fc9d974aec76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819468b38ce2d507261260f56523b254516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a22f2b8b48b23c6989222936dfdd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e1d4e1fbb768130b66b3c099212f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb729479940b3ccf73e6d904a868ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3995ace2a8f18db5928d4cab3ac36d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ded8b1a9b2b8a73dcb26ea2bc477521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e4f6181245d383aaf5b9eafaf347522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcef9529ecb8a9e5e663ab162496ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e91758f5fc6fcd234aaea8146558524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae75cfc793f8d39b4ac043469d6ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed2c669f6a1821aad7e556fea0adb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae265b52f7674b05e599303664377b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014a30435327ed0cb6c37e305165bc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8306f1904714802eb698bbff78c568e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5c0fc3797c007e4dd94a312a6e27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada65df47529525efb3f339f4bc18442531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7358ab59c9d48fef898e1e392e33d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd54d9ed7ec01cf323ac15eb32d15a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c50551ebba07f7dc443f511550088b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d394f4a28e4aed8580ead0e7c3420535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebc1ad1f5f5c1bc890969071145018536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d18a437d2224e12f979615a3abd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab15eb81fbe2da7f9e9e01970fe06b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c95c38682aac60af72e8ee8c55c728539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875d20d6d11f6742a5989169b5a903540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e221b5b5cd1dfd9dcbe1f013bfbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958816696506e26559f66d7dfd4be1b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e3680a7d4b9dcb42514769cba685543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e159c4b56d7f45452733507afe98e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f501861083af06ee5c683ce532b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a020310770b00209582f7245ee08cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c27dceaf37bc1dbe329ee9b6967df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd060d63ef7e7341579c6ff504ca17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a194a6f0d267ba5ecba38be6c518549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe236f84d30652f956752927f33b1a84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d39768f5a39a80894ec32d2426d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2578243d70713db971570ada393365c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fedbb228d11af8ee877f66829f02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d2269b8d02ab13284e1e8d7b9e3b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dde1abea879ab45aa3e623a0d0e70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d506adc93f2874f9dcd4c9703f9c45d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dee26c50ba55d35ac4b54dbd60b574557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e435a263ed9a7acb549151eabb83f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa01c81ebfef7cff3ba28eb0df4aaaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930b7d801df10caf383401ef81b2fb8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2bd5620502d7da3fd5ac72e02bf8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c9bb835f121de02fe071bb5deeb47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e9d128efff38c50ec4abf3debff86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e05d0af115286fc5db0f05623036e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b33b3c37e1c6bf6c9ffde1ad8f7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869b11fcc2a9b72caace678175452a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932bfa30d123f3b2b888491c225e06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29061ce6b788e98bf7113295ad7d3f55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88106906a632208a2121bc13f8822a1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c68ef4e18bb3efb6b58f3add0873f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aeeca0d24f324771a28e4ec0342d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a23f97e783dff5d9391b2db8b56ce0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca12dbfe78867eb88f8e667a391cf1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e8cff627ab296709a7c94d5a94da6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927481253fb00be92d21cd285f7fa16a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310aaaf083583cde44a1ea9f6d8dfb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46dae02f98f6f1fc3e34ab07fbbefb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9601b2dd1eb1e7251302a5cb641f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d2741c74059aec7524fd653c3122579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24c36024bc30b91a7d7a365fe9b651580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39bb96405649ce669c1ddf387a977581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc951d48b3cb13277c8b7083302b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec058a3e535eafd4b820d66a2af3be7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b302ffbca6a2f8057d89fd70d2ef88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a704c8b2e053d67adcd374dc83cb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a08d5f3ab79ecba471fd8bbff2bbce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a75918ba773a97a499a63563fe83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a3337cad946fb853fd13aff04d11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e27f8bf1daf6ccb2fd0f923a16fd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe45fcff043473dc2635c9c32b4f52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247a8a12b05ae225f59f7db5d1678de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447d32877661a42db9ee0bfd778c77592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d5c1a5d163a52011870a03490fc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bbb619c8becb26c44ee4891111bf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b003b063b1feb5ee664c226d70ad6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba6f6babb5225469dc7727fd46e5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88f1c2adedc5c8cd190709b9604c50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c1bf56cffa5f4aa0adaa3976f2f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071061860a22cc5bd25a13f1990ee75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5be681879da8e9ebe7b754ca1010600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c24017cbc47731e6f0e5f90218694c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c70ab5c7a6464be93b62b9bf38e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadf664eb7e9544c0f2cd9b67e2bc21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbbebed9305079c4238d4537ff0aff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0682d0500ca3a04727a3307e3a8ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53355621c133cdde78c12ab65961c83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292fa1cb56ddd7f3e39db46e9c1528607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ccf802c511878e61fc1fe2f7567f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c115913603bba0c00b96ec70a3716f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d4928d075b80a81bda87eb87e9481610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0310926dddec0ccf4c1b1c5236506b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd209d7136c394873ae4fdb6d9fd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed995ab5f5db363b9380f87c2e5bf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b87c905d67fec475c357fe353be22b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b921687fb987ad523dce7adf9c544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b4e22de4744259695ad1d57056575616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b8e39dd5638e626a3997a23205d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72b1b2a8ab29d3d0aeb4c9f6665ccb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c01516e071827f027733063993dfc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0255c7592520fa3aab702e91a2df7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0406d849d8b040ac131d4388023c3db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf987ee43d14460fc02d7d5739f637d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6b503f3bdf4878838515196d40630623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2f7d36e58359be3b7fc9aaa11811e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f821ee59cb706106bbde6d9983fa00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acbcfedb7a97cb75283c33f411f8ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ee9c88d43f39c6346845a9fd0009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc2adc1b31c1d11b7372926f7c23da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66285cec8f8db115863f71eba3aac9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa83fde24aebb0cfa6923e8286944e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df7d74b3965ce70c46a73408f2157631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ed68c6b787ee70e8806089b5739d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7428c3440f448e43a3207624ab3a29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc4bc103be37a7cfe083a408d12b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80bb68640df723c3fe7977d5565bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f15943f1ad71820f2e1ef16b45d3b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce3aab44b49db777f330e7f7557255637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca42a6783a7b1a5220aa5f44f892e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823622289ab3b4e8e45eed626a51d948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44628cba430995117def8fc71ffb7c65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af12b40be750ac336ff4e8a375f176a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318c5b3fe7b0d938f1e1b1c1ec39bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cadf6388023b3fceb226f081a15bcd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8d3cb8ae81352da119422e49cf366644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396836dade7ed2bfc55e8ee1306cb4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df675a4582eb2f2b1550ffabed39d857646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c3c18a388a673a9873ce3e3e0717647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d01771779ad35b06fddb234149b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa096ed26976afdd0dfaf0b2a34c48f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87283c811c249a216d5b3d8e84df2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516dd13ea7cbfc76781e2cfc226a22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28fef355a4689ac5dd20aa426721c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121822ff7273873464ef00adadbde02653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de36eba4f29f12aaa503a3cdf63d048654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5481616f6b2e8abf764427b76e84d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0db256010114f96d664ba27e672d4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597924817cb6d0a5aec8410b4f8345657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9810078d34367eb10e7f7a2367910658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5fc31b5ff99a691bf5c5bb0ba353b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e81d9bc1ce0cbf9f0a27d6b2a23fab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5cc498a88f1a0fdad2b64ad490ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7fbcf2959c4a91caaca54518643a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959986e8b6808c0f16336b88e27853663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7dade9a2f89f559635a6ff8c0caf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e30265f587cb7058d5507a3d66ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccec0d033747364c71c89f54ccd38ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc45744e75a4d6f5b6ccf4e3d084187667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c8734d814d93a83af1ed2ff0d56bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a1cc59a6f84c9017b1926fa20f3ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b58a5acfaf76d5fde676dd81ab905670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232bc573742018626bbbaa24ff7652e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c38865abda43843d7718d3fdc162a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831058f643feda3a25718433e03344673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a61b593046b30f0ac4dd376e76226674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611094f345e316a4de592d5afa90319675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a7d6593ff95c47a993082d345f39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ae741392f3b644f549f1b3947199677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7532fb7a27860b9498485ed799ef6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680566a9b7e58f454a7cd5269346f55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ef2fd2a9c6ecbf5528fb267879929680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f230c4ac38a0b2b1cd0118eb16ee1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab37ce8b15a5e6bcb8e20696fb86d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebee69008fe7967ff7739683abf217e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfa886316c2157b9f3763e58e0dfb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc260ba8dce03f5558d013328016eda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c75890e8c1b6142a0d7e4d0d0824686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff04118a9bfffddaaf8d501d83661687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96177463c94f5f7306a5cc041c6b135e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5e6593f38130b11192739bbf76fb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6be7559795256d83c2eda0c5f471e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4edf7a2044344d7310ced4f819cfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea126808d7e7d3e16bae5393f8c05a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f68604b57ecd02463244d50f3fe5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0d92b643c441a9fc342cd996d806e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060dee087ab16fe0b11e5f1570e5dc0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e760d858cf0a5bc3bc3cf271d0ab63696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cb979144c804290add402aada7efe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bf8bd0494e2fa6bdf3367b8bdfb9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7a1a09dcd8a22af527295a6ff07f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90cb8dbc2f1ba9047d0a9a14d6cfb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686325c70336bf9264a63b217f6a97b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c71dc523224e17ac4ccaf06937c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ac8d1d89413f3e99de355c529b42f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6395167969049a936e61a5dbb3559c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0eb32e276da6a4ecd3e90f23305e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a45102e3b9382d3f756e2f71d69872706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4052563edbc677b7808ab6f1f289f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b6d36530a72c84554ae4513b1d12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c511357f15b3a974d84ae33be716709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2258065c8fda22c7aac815280dc6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b587607e9a9674ebe50c646956e239711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bede341cab7db000ec54d81d6ee2197712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ffdcb6d55948a0ac87f94b3a74f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619efc56d477b20e2569697c5fb5bac52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82394e8408e4974f1bc9650d8235953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f18f6bbbc7967c457fcbda3c2881f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b434e0df009364af56b8609969a8215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90799664267e97dc8bbf9d4a07e2e816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4406f426a899e3c260672e7f1a12f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5143f1515092efac8e37bffdb85de938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb5541e536a618807ad1bb9f320b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b934f99c9d3c5e637e8718950c9bf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6f229d15dfea7c810a7698d027fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2fef6a978980556110d79d90850812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d2e3e524dd4e25fc378486f1d089d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef4320c675d770efda4b132e93b6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36059ca8e528b2d0a27bfb2291f33e6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3412743f349d3a3c9173b9ef10ccd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c863cb6c3acae777bbdc3afbe7cb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325f4f6bc364600c2d7d1fb2f9d6a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f58408d9c052693953bfbf190bfb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf15eda4b74e124e813e6d1e6de852e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bedaafdf3f28a3798e95003457e69d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd62d5959a3d841b3dd8c0cf2d5f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b742a2be892670ccf175a3cf1a963fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14382f953aa6b538ed7f82e8e3cc216c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648df8c632ca28738dd232331037ba0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121d4a461f05323d9ba417f6b9adecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16814b8c9e4087282f7e4c91a23f3a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ae6a42d2af7554b1b54a5bbc709cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ad13c67c4560c8d308d4ee2cc91329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3dcc240b09238e91719e3f004115430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c802f0d2bc6c012ab84f62a30abe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af14a73edfb629becef7928902636b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dccc4cdeb984a98af2bace2ff5538533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f053a11787068d89542a2a91bdd8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398304a306818d1891b3673c168b7f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4ea440351f45ff28520fc1b310e0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9efa6b407bde48ad5d39596b4ddc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa83f7f08de369f2434b4c56bb86a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d918951701f078691ab702ee658b7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068f41c9f55198a574e3a06cbb5d63e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3362c59d2fc145fe6f0eb8bd4f14241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8bfffbd07eacbda7e5430c6895f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e6248fee57c2cddc54ead596d7c5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5afdf556ad6d44c4c93cc99bbb492c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d72afd69546894afe42f02bde9e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe5699710ff3cf2929ed2b472e40fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894cf06abfd5864d37caeae8a63167347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126f72a9df8c35bde5727dc39bb9a0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a39e0d835e6031bdf97e8a7cbc55d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e982546d3a8ef1fd7db6912b13a262150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d437d5c208ae7aa7020ceef728352951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5fb07e7e6254bfc8047f2544cce0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a2264f1059929eda1af1ddcdc43de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16efd555f8ccb09386d40eaa25e278a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432a343155f765dbdecb1f431f67fa655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db8aa4ed0f2d2fd9eeb8148356fe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa9767eb269be85c3eb9f5fd09e54f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7d2c3bb872b6c4a347a05fe89385b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bcae70bf8369d66d357067868370f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679fced238cc459db15b415f830322160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90e8f18a9dbf0fffe3324ad418079f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6aa0f57f3bbd8e741ef715ed149b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cfb753d6a5f6ea90fc53505f2b55d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232bf6667d03034e4dd6df12f10a12664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aa07b3fcbe66a734ae4aefd8700e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c38641205854f18af90660af0a60d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f7acc81501c674743e261711643f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1d44d6973927018182fdad958c56268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea708b1f9bbc1bdb0394050ee2cc5e6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7fb55cd6a5968d36da4bfb6c232c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ff9d4b1ac080d4a45e1a3c278c3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8cc8f81907cf22ee076653269358272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb39986f87dab0631b539c82ea18cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6f95e352f42483de67ea707edadfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d54d7aa299ec8ed2682278d0122475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e724b1b4cfb271c0d6fdf501dab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622d7cd855f9b4397aeca2f4106e7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8639367218e089976df25f4799bf94d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738f97957e0fb6941c260daa442a37279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba01df6977a781c23b1ce26ad32da680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830743d22ad87e50d22ffc07550173a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a90870f75e54945be003313f09e02d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51540f50514340bafa0f6a2d85e5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ff4a9803f26a37d42a8d581a6799c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77e9561809723b32c2e77f2e3560d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296b4ab385ad1f8b02f2bf1af6cf9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3ba2a64a1d03b71d307110679d9ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e4303667cac9f1e406e75e8ccb8d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdcf55ca201263bac9f6ecd0ca007689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425608e322657f93ea9a69b843d78d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d15456bd91262d2843f894bcbb8ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca377643e5d5b83114253e9e716965b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d3274dc4eb97bbc87985a43d312193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8138a33556438b0f459965024cc6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae6ef1be7935b3395bde913e447e8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad7d4eac03baadeb5ffd09fac412596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9839b2db46f45fa0e4e09f4183764d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0bbee593f6f4c8367bc1cde90deaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ec0b816a793297b16e2a98d5f01b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ece1c0492a10b46270491fde9d10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587083127a8afbfce853e48c75c9d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c2c1b680c24c1c41c70e84d11f1bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8114dac158f324d669d6174b8ee7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d7b6160c0024d9e32faeca493edd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717f4188471fb09378e92412d2944d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941640d42e1922b3be9df29d3b2341106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7253af3592ed023d64a6ec989787a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d69ca9a6515e5e0ebf82ace0128e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79424a25e7f5cbe9ab7b29b4035ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b9a90e7b150ceabd53babe3f36ed4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5e772557e1f89d1881de7e747414111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990a7e7055c40d1976821bacbf9aaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ec1c629cc5dbb25d7aed9cc2a8679113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8b9e2b5eeddf57f911b57f3fd53c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022064eda194df8384887c2a15544bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025d15304c502ad1b17c7281fefab3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b9e5c6996b462f7c7446831d4136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f337844c5fd044bfe784fdfc193c2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b4a4f56ab301ef855afa6a21831c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a72114178ba5c033a5878047a5f44d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097809d8f612f36cfa997a09ba682c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f243da809068d4a77a0ec4f3488d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415fa2330fb3f9f84d2c853a5445d10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afa1a86967b1c556615c515f5ea79f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f255a10eb7c357ad5448599145259a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21087bc4a1907df71eb12b80df197126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d32aef3cc410ba3fed42c36b4224d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84c4f40879a5263f012424969575e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d864f876a5d083663bc2955f5b8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30960b4e681e8a1922a6e822d27f5e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b9f677a9f98ff220a8fde0197fc81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d6edd1482154357953f051c7f0a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107efff4d85b6a4065a6b6445328b262133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fb64d1f24caa4707c1bc1d2fd761134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828093ae2161dca69fe8c005532fecef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d50064af25e256b710afdd5736ad4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b31000599d4e866ada84c87182e6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dbb95446d291ffd1316570d8ed845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203358f552f60b6b95cc10752913ea0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b8409589cbb3b7d1fdaea438dbf6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b38cd847165106949fd8645504687141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc1a34785323a984ae3abf5c7d431142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69384dc17eca7564fed6865d9f7cf0dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfabfdd929d32ecb00961e95f94370144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b333a34635e28dcf790fac17add02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89448ebf371e934e3cdc209ec85c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3e7cd7b6d2a732d81db0f8fb2449e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996687b61f0aa059f8510d0bcf301c94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8953059b3c766674c98a6d37eb0a1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec4ef5dfc381b6e11a8289cfbb5ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3f55133e10a10013f8bde3793a6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fbea4810af504d42e311acc515aed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868b010c8b0485f26b47eda7c6897bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cb0ec4be8c8247c5c32b023393f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ad940ecdf9ed1a6fe4c734625d40b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35695bb2412620a517b980fccfd991a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81a2928a06af7c7c326632c96a8e09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13b1012e21ea3b6d463b9432443be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e710d5b963d386aaaa148e187a4f8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaebe97befb64725fa51086f30912f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3deaf5d6b942503c2c78c3c08c5d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d560883fb46fff4d56563406aef53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d07e61c84608a5bed4c3e987606ae7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873dbf10276710d0ebc9f08a25dfec2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a0428ce222cda6d1f85d4126d2701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31c8f6522e2ef53dfc9ec946404ca3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641048ae3f6eaf1b4470d0b3c9275c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a5bff1f1a898628d3dfde78414e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed4332a0e23b71ecda99aaed2dde68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906842795a954e7d53fe3ee234c944170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c117ba1157c7a9996e90720f5537a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8deb966dacab0d480e516580c729d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19154e06af10a97dbac2dca576abfb9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987865ef00eca5bc743951096dab6da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8c7df33dfa1fa4075091c12fcd581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71cda742593d62a1858687320bffc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54adad2bdcd9a561e30d0a03f3b538177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f7f492f7954ff6c4ef3108065ee84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf13869ef6eb69aeda3a6d7342741c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d67bd1cd0eede6f8f6f5ffaceff19c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97dc759b37f981fdfd2207f2563178181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ee06110b1af088af4b63a91d7d7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205868ce05b0dd6dd0577fb82faafa0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10808206e934504cbd8fe2cf668a5417184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e978d5821afe6c73e5f3442cf9b8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1ec5cd438929051cb1c8e47485a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf2e6c624d70ae1be5be325c37559187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eb43c236de64690c4084b6bf73021188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054023573bcc6f17f05f450eb813ccc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a3b0c98419c2c5c5848fb39b22b90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81ba7db0ddac9ed4d97b98c3e3fe68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04137a86c59b99e065109913cf0482b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6bec8154a604dcde006297d20b5de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f854413e5a3d3050b8a0d4ee6cb6057194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f137cb395abb04dfdeee6178eb68c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25fe015341c3997dd789036d9fecd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22717cc38d564d4fd7d93d1551845196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b160799d247b637971fb10384a5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112a22b318938cfb6a210ccf77f8e09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4967beace0d8b4bc3485606dd7b19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0b863e4793aa4fd8bcdf7ef722302201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd053555e87c6428c0684c21329c0cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854c10fd0e27f50212ba5cf7510b44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3dee0c4d8908b5daab879aadc937204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c19113add1eac87b74003d2b5155205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b349a8c96555409b987671344ba6be6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c55e2aec2933265389164f2345c439207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda8ae541447bc0ad3b4eef292b6307208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51272371e48a8641cc6f03d9d8229744209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0551b97248948bbd620a1f362262a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb93047526f928c7a5d855426af53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708c00f43b5987734f95e63cf3d5b58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac275e726794f7c9a4418afcaee6218213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a2183f17ff0ec28280ff29ea27b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48170a3283100bd0215f9366a35f70fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2430a9fefa79f3357d3a8f8c42a7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39160ed070a8ab9e5ce348ca6acdf84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb40dd8db8f70d8d032e1ec6d0d35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a5053d7131739168d9da5fc20559219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a6390be4fae4d171fc3566f57585c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3cbacd9accb712ee036432859518c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752c5396ab29a6d515bddf5422db70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39868c0e935773ae310be94921940f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18a3917612639212995c0e14be0446224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a75f902c366a78baccf3683f99f35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822443242b7373f86aa7bd1f81c192226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb14f2b095b93a9545ece2d9f04a15c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fadc610dcc691794387dd194efd74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e2bc8a0e2d673a1b1f39554ae992e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f78e38703be41cca048b771a938ac6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e49dc71cc52d4374b94332838636e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c824454df1dd5b5e7ff746ec5af500c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095a9d491de4c70f5755a8c93ebffb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f290f5334732591cd6c9fd58cc3d0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6076e9656cb50ad97cd955e40d063e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0430fa0146de470300f14b4386d5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265790751f42105faa320ee61d55d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd249bbe80fd577c740192880449c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761200701d400e38f7c5e34cb21be381239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755afa9103ee1b32d5ceb809faa55450240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43c2809be9aab758a240654bd23299241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7749ca74608909595985b3ac7667f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe378a4932584684d314ee3ecca7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13eb8db4b46b5cada0432ae49d586244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae491d51095fbe8cb7db50f11f80bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e84250d84279561d912d0ccb3eef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed949a8c330303fd6941e16c41d9ec5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d819b39df2bcb1a4dfa805c65028248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dfc7c82d280306c32f990a89440d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b22ac4bcf1d0d657fc9dd03b59a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae51be28dd2876f85cf2563866f3e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec314497456fe484245d31a46752097b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f723fd63a07984f7e8ac2260a073f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49561cc74d4a272cec1c3902fb55e936254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417440ec1842b3335eefe75579b199d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fcc7d8643068a9c0c59843a3cf577256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050bb642540beccb6ba92a3e7a61d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135047bdcc7ff38b8ce8ea27d95cac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c728c1307d7e44730ef2d0e472aecd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac39db799bb61288cea8825ba3d0a62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680c9688bbe6622632b443ab923150261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0767c4fe4b977ae4046f28da59073262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce40b2c475aeac95a599e711e744c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a88ddffa3612a27e385433175cb90264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051043cdda74b1d3ae9d2e9d96783d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66e2e515a1cd42abe950dd785c879e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402a841cce681fa3d3bd15bfd77022d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9f6894955a41c2e2d4550db7fc1d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74103480d1ce86d80c7fff38c5271048269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb933d5b5aaf3061766cba11fdf2009270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3919e8f31f42c1707a58d89f3d14c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87655f5939fff6058a578746673de6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d630b4ef6a18ccae9957995f39aae9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316e04755a077ce493d33edc66d042274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2851d72ef3a0063fed0302447323278275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfdc7fc1b6f240921c9474b0c6cfc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec6827af5784360b40095b0ff21474277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a668543c933ca6b75e0d3d2a9dcf15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d94fe1ded080c26a36ea818c911817279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89aad888d9d013782365143961b406280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878bb477bb48b0a9862b40597a489ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220c09943d548c75fe3355f761d792282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9119c0bbf03cdc9928e6f9243e5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbae4d4fb9b0824345f747c7166ec6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd2ed605b2e3e448ddad70d7e6838285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2987a26f7e52c50a1f59682083e80ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810392227f711d7488d2271237286ca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42128e4e93bfdcd0de716aeb9232335e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4e34d4425e47c43779cbd06c71d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5290cd14bf0d0468a0ae23406fc41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc7c71ebea0dae23ff60e1d7b8e30c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018eec3c6464bfd0c4a2f0110122c22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69126517fef641fb3ab8f8e8960368a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d30b35666f8f513b5ac59d71f8df3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666727b6899ad19b34ee644d165a40a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe642d6a2a0d270388e6c985a60c495296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60e01f15ccdadbaf57664bf968992d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659c3b3c84b47a3e82337555d140631298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b76730cb381fee4f633f2380017e5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd80d60de1f20e62515dd83cda5ea80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e66bc8a5ece0052b6ec477ddfe551301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf07ffc2f57fc9c6cd0557005d98190302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a93439af7760d7c2366f8f82c63c2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594251ac762c01f10f49c3e0920d353304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc9cf8ecb691f70a915ecc4a0a7b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8379f70239642800e6baf8c577bbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7241afce6aff29f70a7256d77a887e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ff06e0ecf98ac9019bec8114c0fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccf8e43264e0126c4f6f78f750ed9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d3c40e27420cc56437cfc7333ef0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cf7ec0a5dece749c43759d1c5afb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66210222eb30f2ab938d7f35b11450312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba071ea14f1a9154644f43eb2246e646313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7af207aa35e9de11fde94a94f592d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca36dd63a373e2128b1c520c11a6bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25efaa70e3968652b074b287b3337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241e61b3a270433fd7236fb4a5dd0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72975b471da7dcfc36ad09332f775216318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633faeb4a25f021c9e0cd014a6dcbf1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1634ccda4683890ec8febbf1461956320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b12ccb0cbd71f1c80a3c200bc5060321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469160538a37327c335098fe9f26f6d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf6073bbb737546466b35c0096d57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbe4db3257c9c3a58b4a64c2c398fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f564fd5f45e654c553d59563631676325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc70329efa4235f213c09062cef3b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905b7616d05dbeb5d57c1fcba9594c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8b6e1b6c3b51104646325c202cd5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748770847d7783c3cc3174b2d88b7a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa0caf81a2363024f297c9ce219649330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb70e1a0c2cb0be14b3edc4379c589331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a08bfcc4c9edeef92cd123e226c39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c648631055263003198afbdda120a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28ae50004cafa339153ccd5096e13b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351684870e4029910aea24a570fb6747335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75429fd5af02aaef275d992f8e73d15f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2fcdd196e1057fd443d3b08664e09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f254f40158096ad1b0b5c146c126b2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2481a02e4bf9e29d0fa5661263e26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed18f5921e906eba7ac197ef7e10fb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0de6bb43712cbe51f1058f473280341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a8607c6fb09cab4daa802d744f032342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf08bdcd3d225c3ab288228ac8613343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42197dc2701ea6ba931895d818994a9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870dfec42832113f9a635cab670074345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462e00213eb2a5f57b7b1ee0f24f2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455739e139a73a0c7fd607f5d96d9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d671c70290a919e67352e3afeb652ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdabdc79fb62224e400dd5f59a1263349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d722ae98458023fea30f168288d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd4f488ded9e3a7889b83bbe1e054351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fb3fe913dfe232488e072db860f9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a454c41fc94296516e160b3baf3ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34f411c866856deed4c09ff29bfb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ca21604f756929abd9461d7c593d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e25156dad0c605251963f89dcfac98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0f2600cbb064b861604af8191c5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d9d132150877ffd8e1cf31cbd872a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075df1fbe7e2d9f9d0baa57aeb24cda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb069bbdeb12579b2cef0ac912713f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899deaeb6e22fd1b589b7335ae3068a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbd83b1af8d0b5da07c2ceeab8caa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa847e1f5730638b26a7cb9227ab4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446e10a3afd01ba8ee73877a2ddaa54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c6535d902d9f0b0abff8a6ab0c3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68fdf3e55f67de02deb29c88607cc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fd0abaaa29915f7bd1f0ec1739f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e1e97f1f438dabd4642dcc185560368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7bcaffd9c7cb14e7dabe2346768b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf1fcefe4f5925ffcc7276d759a67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee4fd45459bc77bc87d1f58cd68b09371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568691a904580dc51bf7017b0086ff3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54636d2b5c3306874ce31dc419c836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77345a52338d33c0d285be34746cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015303c3967d5caaa17a13c02e8d05b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b185aa8e5b8751237afccbe14d4db6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de354e373c3194beb49e7568bd18aa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369d6ab76c7854dd85506a3c2bef28a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d404e377fa3c911d6a5074daa6abed9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a777659933c26540923faaf2e6cc25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fb1e1128bf10d52f7795587483fc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4d93ed482796f77977d2c47c6d4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c448387ec1cb82ba8acbc686ee3c485383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583af37b7d82b315c3fa4a614871eae3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56751e5dda2dc680778d32e875d653ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748fbe3f7a53f3ee0421753d2e48ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fddfdc98d89ffe7f79e4ec66110a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54fb1155faf7557287be16a0f24d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da3ccd8c2c58e026a1302c1cbfeb4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f530ba92c08a8c6b41d97005104ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6119078b36123246363709033a681391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1515df43b935f4663ec13e8774f2dd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3065c1504604a86c4b3c0d45f9a163393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d502c0a7f63182f98b9e3d0ceadb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527d0bd3873c3595895b00976cbee0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13278f492546628761764fd0af508b78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a46bc6ea20ad9dd454757379b00ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73fe5060b37ec61834573288ac3f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdc37f4f72b7cd01a78926b0d12e9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab7f7884c9e0a59e34a661238cbc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d23620a88c0fb8bafda2e960b87d25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f6cdf3124ef783c9c9122a66891cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500f0d590c629850196007adb78efb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38b19fc6c3079e4079af504d499124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdab381cb0cf73082ef2ffbbe7b5ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c307e0e844f6b13c3a58e109e04d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b62f4f53e3771b63ee20b2d0fc592d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0194e5555696fdb7438ae4ecb9fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9792c82dbb71b2a772763a0dc7928409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57092d7216234675ca04857724f8a58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343a0e3d444fb311ddb7052ad68f50f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84844b6b4b90cf353cd458dbe248b1b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246b55452e52759e9917c7b39ed5f26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf71c47ffee104bf585285a1cea23b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d935eec574c8a4ca55828ebdb2854a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6898f9fe42f68d344c6f545382dae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db3242633a134d7ee7ea3358f708ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc24d6993156feb82cd06ece3767844418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77cb4d5a5994cefeee16ea6cbfb27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab2952e4fb7ba5c7e0623492c9476420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472bf893e075ae2f393b49df961b381421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81676ff401d9df57e525f2f81ae062422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5acc6d47498119649b668a10b32636423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59711201bcace759d9707db9cf0d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5a9b4c013470daea23ca370da645425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ceb5f41d6e838b7678dd21d4b1649426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc29fc050dbd51b47268a2fcb844608427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0074c0f31e3dc551623b47e9fecf078428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67476df2a2e56c05fba52fea906061c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae3ff45c991ec47a7f69bcb5fc635430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7f9bf38d18f47f434af43a722546c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2172bd798a21ac0df345ca6f7315d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56018e13dd569a516e4eba7b28457576433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a31736ecab3eac1967d4f14c002ff5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c005cd13ff48f57fe9cd151880b8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456f0795974d9e5f848a699d41dd749436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae43436bc5db38d96e112de83ea4de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb4b5678ac8bf01efa7c757cc7ef42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9735844e087984a338a1ae06ae075439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af3e79d27e18b6bba248e2685364e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c017724d1d1227e69cbc11c3c820441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c5cf6798e6d2cbb5dc4c1515953c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e745779072893dfac7f9050ad4b52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367d8242a0fae70ef9acb5f9cf2f0c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3e029b12300ba823ae5d87c97a852445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f85c89e505f2fd3c3b6f68de26cef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b3b71b35ccadc84bfac776a3cc61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22e513f9e640e756e987dbde79127a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72206343db27d1e5358e15a630a84e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefead9ea5b2bbd579e535e3d8fe8db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ebdfafa5ffc4bf58ff1a52b88573f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e806d2e5e055b435f5675f5af24a88b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baae81c3bb8659eed4920bb9a51eff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3812ab48711c94fa2973aac161760c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf91993d4f73977b7186a154c324528455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763411b741b1c28f655b446b0f0ded71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dee7fb8feadeace6dfae1e2ae72a5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7392efe09f595d4d6421f0360b7946458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868467a33aca9daf4b7ca6262169a50459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184783f1047dd89e0ba6c7cfd4424d50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7237f10c0b178c5ffa3478473ab3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d0f9f63b0a5aaec0cdc91147626f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5ce36b283e27a77236822218110ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7381d6ee1a5055bc87885961b70931c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af917c4e6499cae144199c68d07bed7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36fc729a7a5ae39c11746a946cbca2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744038613f9bd3ab97b78af2e7fa6d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef10415dd3f53f3ca697137c11b77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90e4d7b9744347cc54824fd6506eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b869c260b940875339fcc97bee68e68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a9ee8854a65dfdf54ed0d3914d07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74a50b5db5d3f20f0106503c3177ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f563a7b25e82b67fbb220554239b87d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350931cb64734ebb3b8b9c2adbe7856d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1112c1ffd88b35c6603674d5908e3fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fc55532c0c158b71c892f6cce9839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd8412829c6d8b71940da6181f5bc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80770a67bcef2a17941050dffbcff87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad36af2f5d618a7f6eadedcf2e6629479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c3a547ebf5b11d8448f7c36c72f55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11237b64ebfba3f8b8f68b3fde005d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b64026ca60d9d87e4119c41d49c40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcfa8ab5fd25a129ca50db5920524a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9f309f472e80587e139478b2ccf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9caafd660db75244f427727da3547e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207dabe520dae93de7ec69023abea68486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cc609c4ec58c586f6c8bc56bd16bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6470a3c95607ebbdbd569d916c7eaf7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37892541a2044a90df4807bfb1d54b76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d17244032b3846235acc3abdc4f67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccc1630c7fc3f97f9a01cb3e77a2f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d759880067db5ce7b20cd3676462fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf29ff43af61880ea9bfbd896fa9a28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2ece11e0c4deee0696de19793b8f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697796615046f9ed5301069c7d35dd8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2e98976feba2dc39f3bf49f4269d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a05fa1f0797656c4c609a0e2fa4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f36aa19d87d16b8af08a9f280f37a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d5a76ed684959f97f6d21dc50f47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ec672bbe0d7e8bd455a5d636349d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc0964f9173ff92d597e80270f04aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13c4afb6924cb3404cbd85288bf922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7c3cf5d9b8e3cc35668c98885ea7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbc13f697ee73c4d9c4817e5b0aec8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210b5d1412615b9a61b9441ab78a1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247d1d2be3130735f044feb1b6889f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ba842aec1ed99f7927638bf43e412507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17bcce6c67342c7d2cf618fc861436508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6606f31ed5c830ac6701dd4e04d40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc7554b47e9d1aeac51d855c5b35b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a12270e92c52e23da5829b5155e67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad31544feafe1a2eb9faf6306a78518512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e2746d722aedb0af0dbbb313740c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e90dc8abd96d276bd323f381bab2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea592273ec8b46a03ed800ae3edcfd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eef4f6160a65292c4c2bb3cd1aaebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae1df6cde7725aa8098e167f0117e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53817e17fd1bc341538ca3ac46ebad7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948b3b557788bf456c287015a9ba85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db0bc67ccbf0585ed44439c6f5b35c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ca09c7c70a1f92b4b06ae1c122c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8030715169f0e12dcf2d556fda2c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb16215156329ea1a82c185b75d183523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f9cbc972746060dec2349d9e5ac1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f39a212ae4055f0116ea2e0a366845525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379a864a9f480bfe0560d3fe16e521526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e948fa962fb3587ab0c42c8e46f174527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2af80794eebc4cef3af8f53aed5da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc8be309f86ee2b979defdb2875a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aba6fce26b512aef5b6c39f6b4a11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41c3217e649aeb7754f4c3e4d1bf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a3a593e46b151147384da6799048c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c1c1f27c767795faa78caab895b64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b8f396a3aafbf8a95e96da5644d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a373d61f1ddfb0ee4821becada8e452535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a783596b9f689864c91322908adb4bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638be3462ed2def2a5b52e4533f249537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8d4bdc4e977403aaaaf2b1b541de8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb30ce007a1b7b26fd98edca7b3fea5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6df3c450857d3b013b16fd1c656e53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4eaa29cf1cec6ac6fa61e96a96c79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c6da1c70d5b27ae15515919232787542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d80273dfb910ce72f75d18991c0bcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb40a1d29b679d99913f0992ad7dce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34506ef591e7134e502ecff84b81f79a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c2527e901c8ec28869381a7e385b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d971a8de47a36a5c62b32c3321a21d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c194605bd7f01f5606f1805cf4818b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f2865604e538bfbd0832a20c3041549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df30a88f615aee25fcead18b65496550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792a80dc8c5aa3e063336f3ad578a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c83c7fa2a5571f139a75a505829f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e29f95f9a638f862cda6781532fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2bdd767a8d9c4cb3bc28c99858091554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53349fd1199332350404c8cfa459bd41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db185b61eb933f99b5a21558e30c696556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10504e42fc7a74fddb574aee0360ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5955c2e1a77e3e357839aac760a6fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5359d471529c852e768cba8ccd2eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c57900948112f54b2c1c278f0b8fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923209a76934deaf0407cf35507a7d3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac9985263bb28500be0e9e1d3b6efd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ac2ad03f9fecf0a0c423404f046bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696f39ade480c1b978223d40e0e1f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c8b828afe39513d60fcfb9ea36a57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0e72033f98c83daef5b8eaf3c4ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4470bf3e74c42f1bb8ca8b9b3260f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb61f8cd43bda7bb5ac8936a158c42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51032f191a9d3a06f507ecddab36c361569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2feb8d11aa3041ae7d7343a3eb58b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340775dbeecb6be9e12fe6be5c6116f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab4d40bffa19d05983c34359e484c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776e17268dcd1155b72a8de91b60ead573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39074de927bc382a3c3e3da3c837912c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd2aa0aa9cff3486339800015467cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14e9ffb34c1059fb72a76485c6c44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be48e5025c75f58a043266bf013026577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036735ea48a9611c90ae2a6b1584e55e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4cd8f3ca995bc41987b34d5d08722579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d9f9d6b732a15265402e0c4657dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd729c6435d1b8d1109568441a708ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc9e7da91af81749d5323b0e1c5411582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c57eba44699c5f2856bdae76e6737583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2658a4aba83a515ed63f0b92e0dbe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4e067dc267025571852696de593a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd54f3f449e68895042b3c1df5383c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba028156b64ff96be93f46db36658b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c04fd03984b8773b026e91826b25d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a3be04ce8b19cfa4eecdb01222d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8523d19f51ca35e871a569ed7d9e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5521927756a687b0c829a0695917a2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262fef13db1ba7e4854611888c658a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5ba682d5448ad094ea8af131fc211593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529c17aa4b3b9c7fa2108dc78d4a14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8f4222811074668a26259b17e604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4233436118cf55c0b4d0d131eac94e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbdba1cfc6b752cc6ede223bdc03af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280c9bfe355609778ebe535eca5c77c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77671b7dfbdf2f29c9de8660fcfad8b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec394eb6542e9d85584fca4a15647948600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04303961699bb636fa46523d3a72ee5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde20fe71e59d8d8cd06e6c7ff82103f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0227b40c2d04d846c32438d693a01d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe8e5c3d893142276ed2adb17d718604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7150ac9ce36b857cce893a4c6bea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da7c6d92eacfe277a27eb85596e91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc5536704fa3df9a87ae41a44c3e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603555dc17276841fa77857cd7d1fe9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42051dee814c6fe08cfd40ef0d4194c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9ea0b4a0fade0cd53c6419a307da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352909c7b7a28247ea268800d5d8468f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde879cc65661d8402d51b1e68ec978612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a955d42e5e89ac3eb8c855af8547243613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cc3938a0a8831c74a02943cf1fce6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb524fa5f19f57b425daa3ce3e16067615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98cf0c312b4a9fb55560a195349bd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5f3e8ae2cc677ee9af7bff3f90610617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230bf5dc6079acdbbb5bb628b1b4a2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba472bac3ceaa2cd04a5db282d8845f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86f45930fc530dda7a2bac69d44f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abd9a95645e51d9e90d8621ac40a37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661afd00434e7d84055d4560cee287622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719329e7224dc89cffc71e1e24b58cb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2eff21c481d8fbb78d2bffd3f5fea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c218677dc87bf45321438e796bfba46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c32cc93a0deacaa616ce1eefb6ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe6998e5ed2e61bddb95dd64606da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85f339f7b61830318e481b4c0e588628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6216bcf3ecf2844e5fb12a567e0b5a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c490cb5bd62a96977eca78d40981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56584d0741d1589f4dfb0260251f48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218403dcfcc290ddeb1051626a24ec1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c78cde33bab77321f91ffdfb24d7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f8a3d94f567eecf564236a9cf245634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91362eabb6a3712e59687be537b9a432635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd091fe0cc0332d4ad1f2c3f6805549636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e426dd5b8f00f27119461c255a843637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320d1c9755d7423f43e7458bb7645bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4931e968ad19c09a181e04d62a1ebbd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729dee0768a8227cd9e22eb0e41d640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649511525f1530be8aa1a2b132f5dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86935696e8586edfbbc8774aa5d66ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720209931505bc5aa205a3425093cd44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261d7abe917c45a0e478b2819648d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cce246c3bd8d2eceeb45ade506c17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853af71c4bb1624587639ba8696d3fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22963dba641caeabdc374b2c1d710db2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6048fce8e13a9d5e5806461b1eeb38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac901e66e8c7ae3bc84957cdd02532b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa403c2b2d30d280671e5821d59f2145650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e45d8d09cae2c08ea2796b9a42e1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee19f8ee025e7f9202835fd34b9b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065a11fc3fd51fe6af06f0834d0d4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d41e2dad72d45f04c834434a62dfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91638429a3f8b4559ef7f55bac4c67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c8c7d2ed6691ac2221bd8402f25ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29ba2cfbab0b913b403de09ed7ff87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158702fa084e88378eb20349de96a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4726c6a8c9ac3daaf2132b2db48e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf8a2f6828555695d4fff73daf47cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb16fdd3eb6a2f7355aef7270c1d408661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea1d8035ce45f03dd490e9e7a80c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c7cf28a5ae4ff4d84fcdfdc1957d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2070d1f36a3510f36c62ce5c62ff2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da54eccf787ebc546607179f66ec5ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67c1dea8581af47329bcaf34bcdf73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3de34114014baf055f0aeb5738ecb1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f601eec7a12001a33bd6dfa54d13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492084c11e92bd67fba0386753fb26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948d03a8d52c40413474b42ec847931670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0220b91128f9276c44271f6959c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566f2e465f5ada2f072911ff801a116672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab16f4108f916b287bf072abd353c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622acc230944cee8e7edd48b27929b1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc226fa2d71b97ec2b9f01babe60f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dec52acac12a99b7556de045f50b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99968f4476c7c71b0dd055141bbcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c7d806fb3b567eddd1f1fa772ff52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed19a0d9518369b16a4287c73ab234a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4586f48de36ea7a7094e6cc656b7f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>