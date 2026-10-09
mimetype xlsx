--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f20d88b93e02a93d74f42c519a11f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a25b26663857876d5a6cabbb371ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bced70b17e9ffbd72f34e0933038f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ecbf40fc900f34fb99282684710c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d85eb7f3425fd762773cdd4c827ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c43b66ae3d94f40575c12331cb3576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b228df15af94ad0bef353c04ac74a017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0364584148856a645a3e079aa3099948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67641592c87489f7286778ae25cf23a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304d997dd0d21dbb61894656c57f8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e35fae5f21f849acfa75383baf07411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e244ce2822a5ea93b616b65819fa4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2427b357c8e6227807574a39710ec813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77169d1acd7ba790d029298a03b6184d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2b07421087908d16078c7a7df475715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31745551027d1108ed1be9cbcb6b4c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad31d0514a385d9dcb0d086c8c219d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1675515ce2302f8c8de4067807205b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3b44cfc5e65a57e50b072876fbb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8b1f8236fa87b450cf4b082de429920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467770dc10fc748b54e0e2cb645f8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34669947cb780ef5bdd1076511640e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d7bf4d6144e002515a01dd523a52323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a969c1316670f3f2849e3e621cb1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b339e518f1ebb6179a52e9a6a49eabe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bd240f076544eb82abb9971acf13c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee124842916b77e11bd501f54c2469927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8dbd7ef9409dfb9257c04ea60f6aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e80db3a34a5c393a25ae8b4fa949ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809c6f3012252d03fbb7470973c603e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aedbd6ff9264a0c88000f5a58aaa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04078931291fca81581997629e8b29332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743582507e96f2bd100f5431b4e87f3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b803e8fd7d6646ffbf3a06b33bd5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0e3df8a3c4339cc9991cc8edc6b9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f79daee55f512f18fe783b46369c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa607329234b6d839a5bc8f31ec0a1e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e8536a7562674d51b85f64f1af1f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb088202387bc610e0423868e1c813e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53dc734a5178cb7bf7d63f112be75940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415998511754009a5551579c76bd8c8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca3b6967a5b65ba90378b6676c11542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e7f6e64603a1519a67d58edeb951f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77270c0f007f649e0f7c68f42bc9c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8f45b5754103b0073b63946cc680b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc21000c12518fad40f5ff9b23bdab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdd9c2608250763fc41f5ec01b5a4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c7346b7d5ac60d478060d129ce35848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db13ccdcd9337fb9fd094f365e6b7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680039845542008c500b0a269f184450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7485de1f1f996f795391a2b21722551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f21adc9ab19e6d86106dd56f1dded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef64ef2f2027a5c652e1031a40e1bbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a6bc89e678a271212b2a917acbaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78514fdd3c453e3ce39706db72123fcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecedfb35932fd58fe58c1e9ee75f0ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d564d506948ba47256687e8901a4f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d5c068d3868b9d07910baa807b0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22504a85dabcf09063f353b2ee63349959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355345b1401c794d3fffeee4725159460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f3624f2dd34f0bbd35d70044ebc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c84ff12ae91d8044c0ccd739d02f7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ccc100fec49852a3d7154a870299a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ea971ace7c800282a489504257b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af38e705a20146165a794e9edccc2fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7cf785d9673823fddf563ffc8de7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab822239eb43c714300285729645c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d0145f7a156dfd87479616604d4df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525cd1ed7adf0518bb416a73383986969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c772686bc68775c2d486d34ec2cd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2190fa5fa33dcf69ab9b45d9508d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4cb47ee7e2293e64ec0168929f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de017bffeb3dfe2e3401f777344d4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe578021faade3dec01751da9b223bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a327709dcae3dc0fb658baadfe3754975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b08b7d6530f049702c9dcf1f0d0bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cc1359b59e096f5c6ebdfc565ba0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab64d37bf8176fa1cd5ad393efac28178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a046de13df8729e4c7bae570892fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3846731f9da0640cf344b2a4372fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79d0d5f36595c86f4075932b83100881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f025527d6823ed6dd5f6079d78fe4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e6962f9c3204228e025cf0f8afdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9ddc67d6fd869f6133b953ddb0c2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b7f8de867875b9e62304ddb85e9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deaad11b5c7acb028dfc0d5a0780d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d0140abba235aa3e49099d46e2bfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef89d1effb624a01cb6387814a404988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797139ddd45de6c32c172680a25602689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ffdf24768c49b7a7d160a4501f26490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3edc419b96da0d965ba256c154f6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793746df552331be43702232d1cbb80692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc08f8ea8699f998ceb6e19d22b63a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fcb40b977340770dcb8e1caeeffcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4268edd73d0595483481affefba915f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c74956b0b7abfa0129701b4c1935f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d65503051f5994146f1d371cb47d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b9153f6d63d9c756a4cdf55dd8a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cbf5b6afde84b37f16dcd313e69a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae36e5b23b063039b5f1a95caa824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ad223f88997afda2fafce75b2350101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f39dc8c72aa67b4e6774cabe7e6f6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92161a6b53932ee75cf1969715c05dd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6ae5ac53458df3fc2b8e8640dd8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b21e2bdf00c39574cb088e70dcd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e83b676ec6187d174504aa2a579c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51b7a2c6609952d03238999801ac34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95327a403561a38640117f94d845c408108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e7057287ad45bf2731cfca673650109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946d93b24e4581276c9290338a1ff3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8cbac6e0497ae00e6266e4597f342111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7f547b5aeea0e2359bb18655668d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d33d7807040cac502334da390d97e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3dfb09405466b645d5e834ad9aa26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6801dfc0a453a723b86f3278f3dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ada16a8d4f016a34fb1448a79acb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738196f0616e2e3b72d74a1b5e269b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a5dd3f0160e05e27d4832d37e592118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ec1b221d5f93ebdb0f8911122d2f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245170553aa518d08d871994076603a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ceaf8bf56efb084feeb36f7a382b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53e6bbd3d94c5583b99feef1ddd30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b58d77d4ccc18c733bd944611a68c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c63a01d6763607b8a067c01b71d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7b42d2c2b5079ac0cb10cea579929125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedadfedd788670ded690df5e9a795a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b66f8074e571c7bd3574968f70d9b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e180f6947a83fcb306bcab73ec581128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4787eb7a39bd15d6da63aded07bebf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422416cecbf13beeca5ae544e3a7274a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9291d10cd941cfa7fbde6925f1d7286131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4cf594390fd60fb3bdcb88d288e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339ba393abc703bcf8a0149d084e2db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da90053c4b714f8df1df673e31b64c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0480cd886708938f7ebc181ad92e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d854ef5347aec2f5da52ef427c6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3e4df4e7c36492ce57c3794fc329137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5813478d0aabd17afb0303519519138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda1a950683c3d2457648e551c733c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753d103cd7a60b6dfc7b5ec85440915140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c398c2c0f2e0ac7766a103b879f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777329f3b8eff6579b4f406a9a49cb3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba55e1bf4d41c2c309d425dabdde7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d05a207b56fcc8da57fca4d45ce86c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b73b1dbcf9eeac7f1b4a9e76f8cb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970793ea5ba6882415a850eb80fe5191146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968358595c8c18037928505b33b2481147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baef754b382b998cdfce023b056052148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c377fb182ad05b605d7f82bafe08fae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b83a1c56124dfb98228443a53980c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994419a860a1d0698c855ba2842a3ce9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04e1a7dd946b4563a9273df24e57df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82e49822408e861ce3b8c88b1ff5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d39c2109ecbb408b9ec57c2827b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61b197f4f6a542373ff4c629f724d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a2d9f8388095c5ab0f6063651bec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83fd24847bc38defbe10d81bac21d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6760dba5e04f95f6ef654f98f76770158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9fd96d52e0a5cd115186f70859e9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ff2b757a1a9bec9939d3d395c89d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450868647b6dd64328eef5cf98302592161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b6d72fcd169b612075d64557bc1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d662fd564444dbd3d34c97e31a375163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ee1460306d4b970d1bac77a6eef2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9c4b8ea09212e2e83f0166789cf07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41196246be7cf714447b8d6a01024c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7275cbc9f9b7050e38d260720032b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a426054d313adb81c6d8b1ea7d9ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65f028fc85ece3dfb401e11143e6e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee195dff0510c150d51e3659fd55bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e62ace1f5a63c4fc2a8c8c3ebaa1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc600bdbec2c6d1a1de10c4db684a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c448276c52b04af910a7e8b29f080173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d98aebfa9098855b4ee86b679857174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee3317548bb6dfcf83e09210d82e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89ecc38220eb271ad3ae9c20331e93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b70619b39fd3056573dc4f302b493177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc83d89076fd81ab54283386719743178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c7f5bd381ffa5cd2119cc5ba4e36a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3faf5968aad4fcf816ffb45bf0477180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccc0ea074dd49f07169912e051b229181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e4415c77893e168c13583f7ef6af2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f9ef27bbc6ec955125182571b84e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce5f4b7247f56512835d526d6ae1c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e05426b0ec20d37f2fd7fe678faed3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e750af19507132b81b89afaf9612c38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e2185a92603361eb7c0a8e385ff31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb18c81e1c944499efaf0d61daa1a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bffe9aabe4a604f81bedd5856ea30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f4b61d24ee4cf729d6374323647f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2352e6b874cb2104ac356d3187eac2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74a4ef54d56deadf4cb395bc49931192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e244953090bc21d60f9a35b3c57b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b4e8c7159b78c92e1a3d6553c846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394a8c829e23239c09d9ff0207c2f9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166be94a749299d8b3ca5070ef2ba16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd3fba0fdcb5262e6d51829ba2b04b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96981ec68ac9c2c967b772a236088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd192f4df759d80be20d9bb4c513c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6fe4003a8148041ad30129d9a002200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a9dbdd209acf326c8c4325515968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d562d1c9f674499fad181e6a30feb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31f6829c2c05786725e81dd8aef224203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc2443b762a08904860271fd2494b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307d2b534bf0d9268924166a35fec8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abe8c2f4ccfaa70ef8d93ac50283f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883aaad0ee2bee11abf8ac238e0b555207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6141444a6d225950534b8d598ed25b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097baf4f19a93be867a9fd9a8cd83d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b938181401d3cb2ad24b6ea98e02c5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093883b4e21cfa7d28c2ebfe539bfa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd493f2b5f72c0933e62d6dd37707f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02575e7cc202d003c3d5fdee06d06d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7efc782fdef5d25f1197f8d4c3de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99f7c0083a92bf5a4ee197739e51af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1a921df43c2794ea37cc1ca05497b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ab7491a8d163efb4feccdac2d12e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabcbc35c9ca5e5ee7553b5672c31ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba4be9e684cd82e7a7d77588448913219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c13c0523dfd1ab34b60bf72a0e85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a349ce525023e9aa38bbcbc68d70b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1890da527ca26dc0ca7a655ad765222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c3388775333f6002a30348bbdcd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee7b2d1db88505cdeaaf77d4878e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d94a4da32664a37fff83b0067a8e3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216a70890a149f01843c957384a7ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42abb6fadd85c22cb781eb8e70e8a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a55a341cd03b8ad3b8885d123650228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569904187e7259167aea40483f06e8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22f1ca35302c99da106b5de7b10b68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039be166cf8aab01984e6e774bb5bc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93a3d115083ef088fc60ac4160dfe1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e050717dac4d33398efca38900d9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98636484a305e1715256cda9431df7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608ea26fde070021e4e8adbdaa1793235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377dbc4ec91524f9b91cc982496163236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead07b3e5649ead4ab216baa052e0a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf5653be1d895ab9cb83bb7bf32791238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5db6ad35f9b667f44343af3a8f85e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a715fcebc33092ce9c9ef3057b660ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72466eb0922b2ace50e533f1d47b81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678faf7215804f4c0b1e0ac75ea7ec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805086b4710d94e27ce33a00d5db05b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e701f20943000866c0167253bed2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee5f30a79e7af13c3bdb3c49a69861245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a025db908340599b813c0910126b4f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f2f3c55d9364404b3ebfa5327cbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7089bc47bb7a9fc134c7b59462555f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448ed1c8e2a0ff1fdf979baeb14358249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffadaba4ecd2d4342e3ea4f4d73d8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f641090db76e6c7556a36517f729b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc079145b93df5404953e075ebe9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c864e3c61944fff10d8afd5d3c4915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ce49a09b79caf2a8d2a53f36a831f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce063574c0fb9c1f4aad984af45fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20749d575760880a642e492ea3c010256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de80a92301bbebe31f559aca3556e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc64f3e548bdd32da474039fadfe47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306da958748114a58accead3a38f1ffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650fa6cb4570ec2370657b481f2c84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f8682be06880f51d6c9db65a2e28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e557dddfbd2345784c3c4870f9893c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a938f23c5724daf24767f0c15683de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24d2b60a56bb1dbfb8ae7eaec54ee9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0b0dffc0b4b718eab2256b7485ab3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0676bf0fd0065a849570ff0889a32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada327f60717f8f3c7da2e66acea795b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebfa6dc5dadacf8374ffaee5c4992f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5226326f682c035b100fd0607829e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f4406eef9e60ceaf9a54d01c762a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73599b6716056a127645291ffc15d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38dd4dfea11a263df79fbaa77d3c42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997bdccac68f53dc707dee0931ff1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d16aa904e9809163756cc91068300274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb856e1877e8e3180ab4154b1b9bc95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fcce1de1c110cf9d251c0a4582dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe7c0ac798fb369a8d48bf7ede834d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f66a573cbc05e03fe81e9fbc1dcc86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05d03f9c129235f043802211b93a45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f8a0a9f1cba7cf3032d29a916673b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef924bd932d749942f0e0640f6fe5d6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad05b24a0d053debc79e50fb390e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be1c1c5984b2626de9d2b7585d84d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1931002c4adf3d12ccd5676c0977284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e16fa1ced1101525fc42fef7c62a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893e4d92aaa4fc8a23e510039b3193286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ca670dfe722da4ef2f37bf9f6538287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a686ccdb97a24f9d9e95b29e023306288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a6ab8e5e34360b0b6c14f7119e0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5056d8240adce9202af75582cdafde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd0e3d67e4170b1d1ffc639302f6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e79bc74a73a686beae85621b1bb704292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18aaf1fa3bb412ab8ab8d856fae60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c7ad26fcc14e951f3b2cd4d43af5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402da7834b40c20db3519d6c4907c3a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6359925db640c3a3ba42a17267ff4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730dad81796e5c96e969443fa10854297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2639b93aa0933bf7d8ecb30665d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7cca8706baf48a72c83c01720bb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7c6fadf095037cde5ffe849e447fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c7c853944db66672bce288308861301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6e8d44ac5a919f9eba47a3ccb20c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ce9d31d0361b92814d41dd069868303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a394ed18400554b0e68a28951d9307e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517c932864bc23cf74d8caeafc0a2a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99f73e5954cfeaf2989e26489358d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0bd40d50c076b83f39bca603121b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32963ed29ca372ccfd9b4cf20ea95abd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d384b7d342c9e7be916839217fae720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454882246dfda8129320660c9dda66a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308901a36e86e1011171bfc1f8e7dfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4efd133c42b52be70a79a5f52be7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8825e4424df6d7085d3c38c94185f34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c526a1af647bc66c8b1fdd2d7135314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd3886557cbb07a8802b4ac0eed502315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cbd1a3588bdb0a56c9c34b8a13859316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853d0634ae61b65da84aac533d104a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c03bd21894da57e5876da5911d3a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478abe40a4289a10cc429ed1a472d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c2f45662ec4e830930ac4a6e6b79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520d17077df294b31d4030341ad2f81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f67edcc2074350a74a6f7146b0e72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc72e0c2039a6bc33dc37e33545284323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cccde47b621b7d8073cb478f6cc57d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e73e483a50e952ba8b55ab5f87355325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a44c344e573ce84013658e2213638326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6ddd3f65776d2d41eddec617eaec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf27b5c370ccdf129c959faa9e0353d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda5f5810a107e073b7f8a759682ca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96069b537679fb77dcceb0004ac787c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a864987c85d76c43eaf31e6123324331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e7c23d5946bd62e622600e5aea78d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a7e331e806ff832deb37374a670ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e808aafcad45e82b1397ff50bf56d62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908995cd4c03435c972c9521a1b64cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d93baf86fb4870d39acba2fbd7420336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9fc5f80af69e0ce30417ef250174337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59396077c7170e6bb75e3949f4cf9efa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173448b304f005cf19b5eb6fa5549e0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862855a577d5f3d747601791e69c041340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c98b2a01bcb2e4b6aa058ada79f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5a1a8146f7703781d681f7afcb256342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb2227c860b99e372e77b40c1d36ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36d2908f0459178a0b0370cde19b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31052b06b5dd4085a8e26e93a85091b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af183d07bf8f296d2ed80ca5bbfdfa09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6f57ddcfc2427cddca89b6a5754c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9304d8e0d0297cc2c63c03bb72d00c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25befd4388d0f93c12409a3276ec044b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e790b6709cae690a5981b61cb392843350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eae4c411436e8f5fee5638ccf1f04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f621f53bc53d0af50658a20ffd3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d22ff4ea76e410096d3bbb3a54f82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547aeefe3cb9c928a6e794594d06113354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d5fb8c906e3feccf5fb562eac979355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746126e814acb1aab9acb32185d4ca2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dde9ee136db1231607c7e244565bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bd1d33fa144e743a939d73ac6ee61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66097f66f7e6f809eb9f915beb194d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881697de43f7fc9293a8e134f2e6fff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef62a6d7f00bbad2c0bd2fc4363f29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301aabc9957edff1ed9be59c977a7f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129443026a602247b4d7b9f7443bf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18eac295ac42326b861811355cd96a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b3a253cc564c0163472a5a8616748365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580a477b47a692be2e66f274dce0981366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182b14dd0c250a1ce30543f6a276c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e7b122f4b3f628fc6802b8e44b1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea9c2434903868c4d695595e2b3c7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee1cfeb6d121ec9ba07e92e1453b8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8b7bb8eeaf06e9f969683642672ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9bfb4e52c96a314d5cc6008624061372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc8d8a2fd523c430086fd38e35d694373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2c2fd3bd03745755dcc51d4667fc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206784afbf491e1b8310ef3e88aae7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050721772c762885e5ecc171d8ff8040376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74243b111c089eef367aaf3c49f3bfa1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e314d2f94e464417ff91a558d218dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935118332a365c6160e8dc6ae63482e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9d1045713df6ed0e001aa8302e673380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdab519e709096066c0d79f370447f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299410470c6c1ba1c3963e553a85a438382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a6cc584e25800735dff139d6ee4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130c929858e0b1b83a8592390d2bcd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae349db8f308e48a157ff591fcf5b94a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013294234f8b3b4d83fdb7d79bb7f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f32c92c499141fa595c5d600a97271387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327baaf125d7b8d6719559c99e0c52e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc3f128fa4cf1fe53d5fc6b2084706389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a4fc9387ec68e45738479b9ece34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37edc7410f8d71ecbd416fcc17980de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f901979452dd034a6f8d68d6c6d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e713c6984cbc8de1967baded50861393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007fe56c0b9d043c436c737a2b35d0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677548c8c505899ca763d56087af8bf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef421c314a0f1b76213644e50f5656d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549c7ba0ca4beabf7f3185cc4a34ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495f34f4e5a4b3d80e4dc747f047d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a7a261de905d33da0424bc1267d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555498c7ea34261f7bc36de894dfa4ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a621782b8f9979edc0856a0ac8af63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1fabeedfa159d663bc922556040d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf529f3e3f09e1a77cd06ef282d5e1e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b95c6c79b874124757e304746b15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957e185a06bb3ee0becba973ece63a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238dffa1a72f6f8396d7713757aa949406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b860d604869c9a311344198ad0940c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b633ebef8f6f5c3815c069d827c3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdca4819ef6266a071ed426d01f509409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745ba65b2fffe3359654cd5be6acb4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517882d01a75f11db3235fee84583d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba6ee129f713e215c4537b2dc3ca63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8b5fcfd323ac705ecd2f16507354413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e884180477c45fe8230b343b1776b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d69347924457aaf687cd545da121c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b395d899c1a4e991ca6b4b16be50e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a315b8ebf59ac679e002fcbb177df5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac025c6b4defc741a1f4a29890e3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24452cdc1f9162932bd4b2c7073995f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246c4b46d815c8217411d00563f8e2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109869203dd2c535916d203256ff054421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6893bc721f0e65f0266a2270d8d7ee7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2bd3c2829b58e8c7b7433272f8521423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d7c4e38cc16d74123d9025e8d0a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c9f86497f6d8ae02b146a9aade12a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6e745c4b7e10d07f488011d483aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce989ca7af2b65c13f38946eef0140427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55097dee6c352e0749f6193c74e0af6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff41f73c7eeb42d1e1126774c09f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571acdd537186b6ffa3014920983017430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5045ce8263aac1504200fb5f52ad5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0f5c4257457d67c2c9b13dab2bd4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b80988d57b2430d64d36415bc446e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e18e947c1d204c475beec5ac77758434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeecadc9c5787aab18b69885b18ac3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57984c27f30984b96207061a88987d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd841fb3ad342cc5943d047cbab79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e07ad015d1f3a7313e1ebac81bd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49dcd4f56ac6857fb389dd41e6d8af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8b1a8c3fc8ef22894b14f3579f74a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff21a6be9c15dccaa1e330a32a1a1e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac9090ada0756f10ea36fff3553b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80fc54b3cff45825635ce570bada2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4325ddf25408a45a420e695958731444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ddf34a6003ed97252c90bf15fd5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81684ac78b3e43ed630bfacce1ba54aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798014f6b840699328bdb094f74b33a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c06e510a275e861e45dd5181990e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73791d87669ce393c58d087b44a40745449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814f069af6e53a867384eccadcf8f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f334f271d2a535511ac01e821666f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd77ba7172c15591762d5aaac3306ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d8f4f9d1a8f1d678ede1a3ed524d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9656a11270c65a392efd9e086ede71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22c9eb4f1a6a994b96fc9af717a60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f273e451e994d4286fb3ecd044bbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9259e59605bd5a3ad4b8e3dd456eded457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555e32fc8b3cf5f7c19ce40f185817458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc82dbfab91f1c277b7dc0622c33c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d6577724ab3328c45aa273aea08e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3068cecea144181eddd993e4c12bc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497289e7c7bec7229a62f4b7ae84666d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757718893b1eccc9be44b52ff780aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1d480f70ecf97263b88d39d7eb856464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146d476f85824e6c0b493eeae57f12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79779353a4fb4da7ce0c5c385dfb63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb470042ba72a53916ad9d2e1c7c8947467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5a6f65d6170e313170cb0a2906657468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4c1b687cb2f031cc7d5ec154f8c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d20b457a8702bed252faae7899b54f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2a90cf9ce2e58e14b09f8138c651471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1b8a7a5035553a606810755cdb7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761eb44c293baeebf0bcdf3d2f38a05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e2a5d5b5dc1824be1aef457d5fbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf824bbd82cdba67d8c848145c8a00c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23223ffd01d140e99eb7feee894ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4100684079c486061c7fda5e9071477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a810eef03dad5c4e56575b064fea902478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a838cf46312069a26a3c824fb558ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694a65f688270ef6dc6943141c0c20a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93716fd8147c0e5fd55aae5043e0378f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526895fc3c2e2ebb44f275811226d89b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7781477e5013e0d2879bc22d7ecbe8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a332663c0ad46d94f3dab7b344a58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c632de8ef32d6e41980b05101a86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4a52e1959c5bfe25005b0cc5f2d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def547c005a97ec9dda95eb0580b0123487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792604bb9a0b8ae5f719b3c28779b318488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce75e6641f0e6d77a852d26a79cbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec74a569d374afabbeb0f91217ac03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c410f8afc08f1686e7bf146812cb5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3fa55a83655ec44d1453c3098caff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d431ddc549524298d1dc7f3636d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cef4c794ebb9b1feb8bf90cd80dbab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371275e9f1db2e88d104a6f743e9887c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f39286508cf6c829dfd5c0c51ba229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a22d787bf8be86b29ee90b0cde5d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d22c95c7fc8a298a89b2f09d115d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590fe61aa86578faf685fd61cb73f74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975641b3a8a40ab99379eeb7c9f118500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f598c7bd97cd3234d8a3148b17cab7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60090b6ce9e11f1e40d89d4037e3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81c2d4060728fd34c8e024971860f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24c0dfc51a5dd4df3b3e35db7d0b05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fda7b81729151bf7f89a2fa3c1a294505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f99a406c5c0950f7dcba1d2f27322506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e25ec2ff504c1d427cea31e77fa3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af763c3e43f0c03bb06b011d18807f8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed918f84fff642dff65388f8872b24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbf013b803b46af57dc7ae2e5c3de7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9d12bced3b652458fbcf13c862a5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d9afa3e3aaee2e0fe7d08a768769f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484534764c4a9f3e9665476db8a081513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568af70aa8e09c219a76cc2cb29c2ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354518e8dde93d95583f663e77de87ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c07a8499ef54bf4ea82671552d14e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7232ee22e3f9f619dbcc0bc7e3ea15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28f0129ef230e4930501c94bb7ed54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6706d43de027c233e0db3e772b64d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0821a033175de9d7571bef66cce2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce631c38588c0f73c991e431f4916521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511654bc6e89afbcfc58cc2faf94af8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e04af257e95f4649bb99e6e59949523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f70b55c075af95f9ab1508de35a3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17655ae2fe0b33394b124eb641671c47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbe5aa31e3079622de6ce804d08703526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b60f9216ab0b5f2ee08e9dcac192a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389e409b71a644a3dd01821e9dc325e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05b8e2c1399581a5b7c7f574c0c0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1b1ca63878bb83dedf079355639bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ef7d9b26da32ea5fc308b9d38795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ad5a61be05e90c8053f7ff6d9d8a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aaa70b4ae71b854ffd25f52861535533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501614ccfabc330eef27622910ca68b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faad3a425be0decda8ee1e276a2dc1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e749a532e7b5a9745796deaadc1c8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0402749bcf5b25ce30090cf5842add7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa86616ca369f530a218cf7c61384e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66a37c824b21a3ec77591fcbcc04b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28f722990984d661fda3ea3bcf5863540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132d94668ce4ffdaf5f5ead61ff9a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff1b7e1107782b3123ab344705985542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4289c9ae2393427d6f642b2d1a8424543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a04475dba2a4f9cb15c6c93ae02e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f8391ba16928d69aea58e0a936401545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817cdfc478c7be10beee25f1861631c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d340a79635a666a129d3042eccb5e0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951a93722ed9c50599ccb4e610fa667548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79159bb139b41804b4765f6b1bb520549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c758a64f2de2fbe6ac3ad8d43a40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434a13c526d7d173a3d261e0d75e2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b4edcecae0a1273c6ce17954af783552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd8049818ddb8114f987163daadfa4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c036e2a03f35371e34683b3884f0098554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3e77ace7db65bd062f5e259019a15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68aaac9575f7effbf53e99f6418e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f10c58b04beda16e4d3bf5c0ad2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa725c5a85441be8ad8c4c76a8b09d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ca4909b4810c584d1e0e441a280d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f02287291833131335c26a6475f9ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974dbc7132d5e76c469886a22bd35e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbb5c9d08f37eecc345d247e83c584562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70ed2a9abf17ceeb76dc76f8f45c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d57b23431ea7ce7d5f7f7aa01ace96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a844dd4fb3e48d56e10cecd6366ae8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaebff606af3d8d1cc58a536f5a3efc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4df68938c390af09e73803a345046567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b85c8a9a46bc794ed8662e7df376fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029abaa1e676c101e42342d7d79b20f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c15fa8661ecdafccf5edb4000dfc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb577a9e22b9f42f59a8aad84bbf66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39bbb8373fd5f70dbc588c539f340b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07dc750c5a62845fad27ccc8051e88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00035eb9bd6ab4e850a9f59e17ce5a1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5ef99fa3c340332344c0653dd5a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a378d1e0c981c1c033477bd218661bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a6759d7ee0887f50219ececc9d9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e0f0f5b57e11dd6c4e409dd7fb9d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffef43bc48b607c1ea3f0168b1498e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a4d0b7569095f68199d90d12c13a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6e86df416cb21f0aed915b7f08a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0c66f26e5d6b49ea33b76a1cd6e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad593d85b438c7ec971fe555998a45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747281c1e30feaa4822b9cd28379bf02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ec7b7fc9385e5ff10984be0cd698585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a407acbe29f722ed35caa9f4a478586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1adbb8ea5cada824f76f26add7b837587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd403c5a5e4780c6cec84e3fcd35b4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e444bfa05025992d7f034757a43a55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add59114492ca6181e46993189ccb97e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d07c160696404b3593dafb8b4d120591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e9a5980259c0a9e620e42656018ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302b78e847bc8dbe060bce9f4f17805593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6772c34a2f680b30921fc0a4b84fac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a47a9a9eb7ac3462cfc9ce38781ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba31761202e01cc82024507f6604d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0e83ca8be5b06dbd8f89ef20fa69f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10943101bec425c5474951ef9b86953e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf673961b13d04edb972b0495de984599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966da0a7a52dbdb9b9e91e400efd9cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c987c193d9c0de6e7bd26b5ba31439601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a62b147b8e7054d333b03a34ee66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d843fd2f9385bcc1e5863a0ed769e0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73388a017f0a533047544bfad649f54b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e54771107e7fc5130ee8aa124fb6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d16f0996e1d8d4b394d6c339405b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9ba88ae50fef8c81c9937fd6fd12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d364d3073f08a639dfab0d9263baff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99740b5d253f6c892762d8406e80d7a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c5c144be3bc239149bc33fd69068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4967897c4c564fd0d2a16dd55de3ab5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579196873d1ea6cea3be555c54c16d7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af57a27fa4af42894d5d0cd4a96ecc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df260a64b686ccf39275888f4ad3c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581219e82b86268e5ac2fbcc02b81759615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552037535c0ee3debf8578514e7e034f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ba9cd44942efc8492eb3a814004a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e2262658f4af6a85ef0f8e0bf7c21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982a5441f6a42d7ab2b5eed3f228c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d6c84ad61eab2e36f71ea8ee566f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5758a70eec0d9c1779c71af5666e47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141fefd44046c3c23bafeba40912ea5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b164a98ab124fa46d5e80bc4a55ec6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5aa128c7b7b9ee43164f0bd2bef18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf145a629913ee67c92ea4ce18bd60d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17584cbe362d465e0c150ea463a2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17552aad2e6504fe2c3030ae8c1fd37c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d053225eb7887c2a0359855ba10b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a6c80058c034c80af017c40eb195629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ce4b6c4bf6c5764832f9b1d1706d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04629f5898c6d87c60363985c2ec5a61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8f589fe7565fb85a27bb3c3858fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96355a910e774234f19c4d8a3a766b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813a3c77c7d5bcee2ff7ac705e58ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611bc59afe2dd3673942038ce66dc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2204e6f36098187f5dab8f597d12de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97db9a877a70e1f372de5783f07a348637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7913fb170051c76b31a155528d733638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df3c7528c0eb438c64fc5d00dbaa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2db140b91dd9a4222ed78f9e198a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993bdde63772bc5930cf65e1dce4c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1e98d902372795515324deba3067642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d246a3872ee0fb7dbf0b22cb553a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb72bf9b0f5efcdcb5d75b8ce1746644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e90482a68c969221f7bc1e15532b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f0735f63f8a9a93d2506d14f00c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01447fe95a3fd29ac9b5d79a03761db4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87484d5c5015cf13ce7c0b0092c1ad7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b8afc1e9c738bbd0167bca40c18e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c38aae6ba550982b04e8de755590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635067301c5aa556ad0f323f223bbab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f3a7ade8fe6dad2d7a92ec706aa6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818baa03b6fafea1b9cfb32fc95c25d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60caa4f1f90fc71ba12de1be574a841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b850b6d98a62cf170d44da54836d1bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e5a00a27f6b4cecddb222125979fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36bfd6f89eaa978a5c9f660c8008ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af3bc2e9922e6723b477277bb65e8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71567a08742c8284cd683486570d85f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b002048c7a4604d79e33c64e7a91e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04274747ef500869fb50379f51eb31d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67507e03e2c61a9218cdf0e00b2836662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c8bb40d55a77a98f6ec393b2d6c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499978f3ccdbe5e3558100cf8cff8e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381571f84ec597d7a2f911bae797fec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c37e37ca6ca17174f097aaaa36fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfbfdb0ba6e3d1fb8482f36f9e0aa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169edc3402a4f9e62fd5253384b3738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5219183bdbb286819256e300049d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e64d7997d0b85d8af7145c5539f8e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d9cec2a6283ceb7f7a755dcd90a1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27839e405b3d57d02de49d9377085375672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34132f51d53c39a8e45fc12c0977abe4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744a04309867a882d073a9a2d5d490a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb7bf3cbba95c0f128cc03c29f120675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e38ec30fecac5338384d3e6e071b7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c801e2f22b11eb32e6b8494e7994fff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64dfb7a0e36bb6fd2561f560547046678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0779423d2a4f5738d411761f41e55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a575a48b92aadbcac8e47acc19eb15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4431a2f012d39f3f0178e8e68a0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52405e7eb5bda5b3820ccaed0e96408a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf6831a66e8cd403f3f85df3b18986683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417ddd8955aed4676fcc019ec2affd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3da5baf8ce215111d8f0706be10804685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80a6db97c692e5626fe42339f39c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc145e358d868fa2bd9cdf77aba598687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded48442799b4ccc1e7915c9ee3fcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa85b5f916737254e83137c14b7b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e6b1fa41dd2975c40980736a7965690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5553602ef69f39532b5215b909b6e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa91d46e3a852023026db1328c827692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261cbf3fa8c1628ad8414376d62e7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20650a479accc9ad23a22d566477252694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22b88cdfca289e124748a5cccc20b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16d8db1c48fbb17c760293d5a06e77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2cf96f6cd38793637261e6551c8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f57d9b1bdf7a45fec404ec65218f43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229782cdf4846589d5e9e31d253a88ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154df59c367541d18f89b471348acb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672ebf66be93e1d28115035d63e04ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66cf0277018007b2ef83c70ba66f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b867285d78988e328d9fa04478c77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594dfd1de10a5b506e65eb54a1eb7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8d90a97c15c8cc884d1ae8d925839705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0e62c2713227a15f95711741a40a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb91cafa6bdb3b8368333b667d50df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef303dc39480a036c73b0260d4f21bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb3648cc0fcc801b4b8a6b0981ec5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2beba920431c3a6498a16e66c8bdb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf9ce0126959c26a5ccc9dda2e2f10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262028147a39faaccea9a49b23835b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040456d76b8a920bf646e70b04205881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2ed5564140e7926493e4cd08dba9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f5abb9f3f9ab45bd76ae08dbc70d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770032814b385c80401c50bf62775644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a74529e6b143a0b1293274768c2235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00114e72e662ab48a303d799e6bafeea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f7093afe093aeb3855af5c70f9277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c06c8b3e1b3469e7162e1d5e18640b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ccccd597c095bd7a73da13ac630109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee4580fcde020c16e22a29fd0f1db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532157ba71e2e9ae9cc9d653b74e41311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2e459a282822a754f1e0c1d4003112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43fc520af07d8bb4d4d6d5d5b285b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d7572c72c982e0fe117e36f5dc6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c358ad83b460c79d789839de3665e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b7905f7215f2242a061cfdc2ac4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e1f89b19b6e90e54021ef5682b26017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887976f985e68f1685d8f716e69ec6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af37d085e3e276e8fd385d1eaf5a3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7418a6c72aad542d68243a2106a31520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e49b3d205345540a1bc26d9a14c3ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616ee8c880d30768776453f9eada8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a2250fddb34e33b4d9b2d989e04ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525684f7945a809055ec5bc3d1da51a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68311dc9aa771e5c6463302bf62588025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9fc161f93e842b1bc03d7647b202c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabae1909cc205e23fa8090851e171727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f6628aa4f341f53a4c265a03aa91028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab9a8827b49b769527c6c37064a8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db91971b332db9dd6d7f2899281c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98962bd2a6b26100d822a0726383048331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b16b9c947455ad47be0393158fb4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68581e8c30dce0479c1e0ee2428d15c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7ec36d445417ca75589cf6319c4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc10c5a05b9c17eab5812761a1e08a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13da94b9f0ef90bc188baedd13fa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30624a3267a6444310a4fb6eeb641337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423c3a80fad0e4b1937e1f929dc86b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5d5828c6b5ec4ac7d628c000049839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f683dec77a975b964fd7fcecab7e0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23180981dafa217fe72b41cc104db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244ad7cb7c4b99d87381974e348cd7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcee1b80962928aecc94a179845a2c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d16d1b917eccdcd6e88056579af244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad86352b41f62e85bd46195c7721bc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c275b9523c7ff275ac8863615993146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1065ade1c5ddf6b8aaa8f5dad99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5dd94947a0f65ae088cb26b78ced348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95477af77bce47a82d29d2c04df62649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a29bcc85c5556f6b5e23bff7555050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b1ed591cb80fccbbcc7ac93527db151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad683fa51bd7d4d97a25948d772893f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c287713d6d4e03657d0321a18d1e2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ae5a772fc22379f3a0b86848477d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41727f79f4afd59b352e61b885c9bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e43b47d1baf3d4163637916e75b74956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2885f3375e80b13f3abab3de635bea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e726e69d9c3c285f12d13764429cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0c839f5f1f2ed237fbc2ecbc2138b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd4fb8df0bde3abb79f1a736d212f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295c4118b6a6b7822aa6897510c201761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc5b60cab6678e320420f561ce93662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a1f4fa940e45911aea422bf2e42d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4157351ffc8443668e005727ef93064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b98ddd9a62a13310eaaf218531416965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb524a450cbd846350a0ddd3883082c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1a40b505480644944ef0eadc7cb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd357ced5db2706b27a04096b59200c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9f5e9cd1cd2a1e0d4c46250b024569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07142b1d34cb5faf7be022ec93b9b77570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b79e793893292aa05267df24efbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09f8debae8db9f1c8d27ed342776072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a8d37edcaba71fdac750c65182b5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5b56780437581f8cb61120494dbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ea2d9405be2f716c99c0778a4065d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8babf83721a4e81a487c9e5c70227776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ac061439b097a4389714fab245de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b22db0404c5445fa2befb8faf5d1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b09f63920afa36991b0418575d9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a7355b2ef86fa51c643939405c5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a326084ec6e64e2e99780700f086c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624bc374d41f1d7ff8027cf60bf69f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc184396f68a9bbbc27fe7b62c3a27583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d98834aecf55fecc9d0cd01cd61dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e979855765512de05f7bc2145cd3d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709f24b60a49c28b5a95d2653f2ec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bf545a0563a72a268e502bdd9faf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00742a3b5f0b6d42a2bc39a6d14a63488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2969ad4626a66837a63ec0af03da04689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba68ec4d517da77571b2807b990588a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b47864cf39d461e4c7fb0d156005d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42231cb95a9646788d3bd41d653c129492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246684d55f9e763409d9065cb3ff8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76c274d7cecdc47ca9c391ff8aff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce07519732d35e45ecb223e80ccf5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3444d279a9f71bb7fcad7c56f277c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe203f020f497c9657d6fa7bbd67c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a1ec25f8e74f2ca6c6aa01e7401e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7559245c1c5492e43d086a547d52cb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb2afea55a82f005565e2670d19a51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cd83933e722e43e3e6c8e4a156459101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab386b391075f0015fd62931900c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6cd75aefa9438ffd34881ace58a17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d42d4ab28d763a58ae88b520cfa02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e1bb3a98ae7753991544aa4a6ee96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b9116ea12dfa67bec0269cc8afb53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a57bab2cb5207e9e3fb349155835107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b09272d4f11a96f48c111606fdbcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979f4bbfde906b81b92dd71cbc1c9e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7be1e0e0792eb54b093b9dddf20a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ddf7cfe3b2d6768c42b1eef8b0ee3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e947035b9272d660ed1690a07c576112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce32864a8e1d351448e8bb1d2a11c42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a1fa3dbce4bed9c142540b85aba3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716486242034850184884cd69ef7940115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79aa81a87639a56a1c0cf1eb5aa70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e9b6331294c109a52377f091e9a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a52cf7e770cfd1e0bf029047230f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657525d3fc2bef8f15828ccc5d072e7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316952e601d747b1b20c3eb4cfcdab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e8fa6a5f8fa303f0ed9df0b59b47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd45e9d5cd7a01680e1997d149277b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece1549519d82b0d6fe73167162614123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3badfbe4be8d3d347e3eb08f93ff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e5d49472a96d94690c9b294ae787c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90711e1cb18557a8d81f0db4a0284a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5597fb6f76f3deee5789235f578193a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff3d8970e7bf9214a781ad7b666134128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40319cc51d5e4730d9b391c0f62c3497129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce57debb26799a76bae790ff9dfe382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1771dc49cca9282973d26a2e0dc57d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147c4ce9b75d8abea86c2fa8545a308132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d6d8ee02756e1cbbfa5696e224b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1173d8ce13dbcc2e97c6dbc6c48e48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e6816ff3ee29c4b1e8f272e0b04ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e98b4123a99fd80c9b0aab0346f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ca505b7a9a4159bf1fe48122b308137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c40da5f210f4fe68e8c8f54e7cc505138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ee96d08499a889693d6fa7411d3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4709d938292630c4ce349187d8c64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2f316ce86fc04f3cd831fbd9e6d1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a993309d0477eba9ba33fca3a718ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc6efdfdc5a2cc1aee2df0deb59a3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64234fb2125a7e700f917b331ef3bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f567db17075f3d8f7cb21fa47b9c10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d63120648c2d4bb90984456be7d0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb003ea076eb90efa399451be282b7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c7f3ad5bb9ee0fc497f9279ad9ec0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20232c44c4cad9c48a1b96f704c68b75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7723b214148baccf33df62d2f67ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb66f7cde0da16a44c22a74bad015b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5f0316af6d1091b0d38848c27c067152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086342251bac90752b9054855922be6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592518ea2d97bdbbc956f5acbaffb10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82c5513c8cfd5946b4c2366d6f4eda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191dcde855b580c28695b4f6c78d39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328aaffc9c21133e10cbe56bb973cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295cf8169334c2f5996e8493bfd9a8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a189923e8c7e482f16f9ca4f83c041159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcfdef765b8626cc9a7a73b8fc2e91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae9473d9ae5562e40cad415deb3e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438701f8494763c6c892307e4d1a6932162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fb4db2e7a44b3188928bfbba72bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3e8e4162e9066feef4ed19f327987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fa45707ffcee3fa6247aa5d6a86f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548248f5c590f303ecfc3f6d59ceb6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088be5882458a17624509793b61f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4049b72a837007660308fce3f48bc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350ae9b72dcba92b46799f5398f9c4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ff71796ec410d04d851d79a69961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c02d214b89ac4a15898726021a0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b1af817b3bbaa0eb3eb218a78197172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d117adb97881d0ce497394acf5b897173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df23511b8981ea39fea3305bf9ad0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8396e78ce00cb5a35b65a437e9337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddbdaf875f8a6edca8d012ba7a836e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9b4e7ade77d28b0d7632fc17f480177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea11700ce7f8050dda0e89c4d712ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed32b6d190db8a9315eb4b2a46dace179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f37ea8af2ce1ceecd8796388f647e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7a963cb09fa4593028744a1914964181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b47f4609151802e7b87d3049e61ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c2931788a56379aa60f52a4c5ffd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd4c086d97a866c77622f629a1f89c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8432a937ce1a8330a9b3426775b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc41bd8121cdf001c39d670933fac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5f77b0eafe111e4202d20333afdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1708d09567a60e3b6fe77f5c505a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a81959723987aca0876d4566e86b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346612be4101e6b958076b5250bc585190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42de417ecad6e25121a290c294077af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1ea0af0cced5912af581c0ca37f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee3ecccd8cd9fce36a6e43e0ff111a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73879a6e6921b37ac3b672654983edfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d739df2213fbb00898d35ad2b0d9a79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff9ae8ffe0e6ac5ce72d5a211fd942196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc30c0ac3a1a53e227c6a4883b138a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0bc05a5d4e57a818ad7df5b005cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8422ba019df1c8c443888caa5547c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b51d51ed9f842e46d4beb6d062591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8f0d62c6133950f1092b6675b9059201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c96cbb736fd8538206a2d9b2ac544202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea0cf011874c6ebb6c266739875ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe120e96970db35bbf3cc5a1a23f53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10551de5a46cb3ea941db4518e1d0fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8be83fe5458d13017d50a67b03d49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a41c158de74cfa90cabf4d76ba20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba52709d2ae2fb9a4db444d9ff0855208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879fb9db33e841826879dfa69ee82c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c1b6c5521fd9c638e113ac8faeb8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f03854a518412b28efa794fc4047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dc70cd3f5c18c8c366516707b871f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2eb7463e77ca97bf9eb48f2e0b82b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d994829522f9e27ae205f68edb2bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5f1d8917448dd3d5f1f49d3ce9f88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69939c5ddf743b3daaa6e3f6b741102b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95f79705fc8da60b7cc7bf00be2df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4af5b55ef661549f066af9f1ee86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d79c6525cc3741c68cd438455ca8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad0e14698db75ef324b2f85fd261ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c07f5d0c81d847ce0276a4896d9c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e5e5307cc1ec488ccab1f13c92ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391e1329c9feaf81455fcd79e4733e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ecea26d5bbc076ceb7d503bdbe628224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb9f3aee40ee128e036ae8192f01e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f0e519e758e39a4a9ee5a981d856226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5a864abb7b54fcfd514ee743dd0fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc753ccc67ad70b4498f8adea7b934f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35ffea18aba756eb28d59589cc569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f1252d16cce9b692459eca9c5073f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51836b17288571176bc1b5ea9c23e4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa5daf0bef5d8429634bdc4a2b3d1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44153f92a3da98f536ec0543d437ac6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eb018ed9ef926f5b954e3928b3c41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe261b70b4c0a00756ca3001d4c46f15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95edad22291cd8421e969f3b43c6fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613676f4c37f955bebca2dc1aeb847f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6fbf3ce3300fb9c7cd51d4c034ff1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7505b8f0c25d732fc7e2319909b4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da068070d7ce98eb6694fb6fb1072f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026ce02690da5c4b9f8c9504f41b6d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2fa0f543c18590b1a19e248536758242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfe921816e96cb61ebf149c72c7df9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196b07ffc458097cbc0afdece654d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd21a7271401a13090a5d2deace3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157a6d58c40369b46bec27f86d09ae5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d9824fecb9f93cf135dc22667f2c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff31977cc72f77e4e2d221bfdd7c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913d47430fb1b4071a35c25fbc7c1fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf932ed8df5f37701aa8406471b8da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8dbdc17f4b7ed957f92f1a078798df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fba0d30fbfd2395ae5fd9dad2c718b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0a691534dc51b1b2de263d41f280253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543380ebb638c051f4bb048485ceca13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c29ef932bd90e6c860562836525c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7c9555f7a5e36dd047b80a2ba2d14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4333b05d02cf1266800fcb13c8d2d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994d0c8e110ef16a52644b18450d39e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c6631a47d3c26c27e5f1a259fa93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab94affc8ca3ac44361a0a330f04b56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d07e0d08e83c9a6a4b143bde97c09b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3470ba09e40bb2978bd23fb34ef482262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f079495539ae384166a353d894a608263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eff709ea0c229f336a07f7e1e032ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e687cc113683d1b1a827ab4f560d0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023d976e28204d134cd4711c61ca6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e674aaacf8dad6ad11779a7ac144267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520b355bb35e33b5d25e89ebeb27b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e3856d4c3d6d8acf8906bd3cbf7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb8138a2e62f55746f5496e93550f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44aa701e803e5979b28c650ace92a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14f8aa3a0472486438277a3109772b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62263fb58bd10fff1783b6b8a1e22797273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670e4f6c4a82b6961c586db39cd9992274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf80fc37ae333c762c73799871194275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cbc66649e26d72f3f06e2a5dcb3d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f336d76530d09d66de8a6e1961807b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ea1067b3d765fbefe0b7a45cefc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5151559773bcff1ec55ca142ea32931279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f22e1a066c81a7329f354fe100fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9894b73916eb1b59a4f6f8025ea3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f3d4489753c350dee0b483b1fa389282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0518ff0d375ee3c6be4dc5e0ab6875283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236b326c1b03f1e41ed4a259e699eba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657989fdb839467394f8a6361e970cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc39abc946520256b8be17ffd52cf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa65e7e4267ac2783394cd58383612287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0cd80eb1e41e681321641352d40e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761916e1a850ae16a648ceafce80ea5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6bf96dceb2f8e128b1c3ab2d897ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed57897091b4af1f1507bc2e40df962291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb0e43fa3ce00c48975c1fead2d52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11838c35939e11e5e451fad7e1e19584293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eba07879eac183eea80105db50508294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73cb1aeb958e1de0fc81375ff11daa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c04f8edacdb6ea58df2b271fb70d46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855a0fa1c239ab4ec15db5b34fbefe6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69584ff0cebb2015d1dc86b1309d629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a34507b20bd98f58d376479f0466e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a8a0c51219b56cbc8244160fa7ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813c8d773c7f5ae7a69a72efd480c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477fbf2cd6ef8158da84e6b94323212302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61df6049c5bdbed3c6645b3a997bfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09aac89f19989f543c8db366acb0b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8342ceadfe728216b8a4c8c96bfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e9a333bb6e0b1b8c39ffabe553d85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849c2950909886ce453738790775b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac053442974ef8bf5e25d4b6d903c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e774459e150a871b154b89ceb4cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb58b30e7715d0b8c5e178aaf469c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d3c05627d7750a91c9fe8a5d253b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdb436d50bbd94132a6ead34e04eab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d584eb1bbee04f8bbaf7cb3a2d12fd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cf42f6e2e512acb8d3bdf34e7521b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7058f4b2c12c0e0fdac27f88912fd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391dc27cab9a70f035afb4a9c3a080e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e120c97ff8e88c7f6b3f6075014a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52495979f2b4a9d58dec7ac498e09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46724921b410b9c4687339840ad4394c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2379e0fd33dbde42f0f6b1bc2e506320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c49c5d2f212795f74c91a8ce41fc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b5e5b0bdf3adff0f67be8b27c4ef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378e07e00e96eeca7fc8015728bce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c2939574380dcc7a399083d508df6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df79dbdbe1e0dc719c6a18b8a8c125325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc52c116ca35dbcbaf0c2cc5f52d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cbf64e97611dbef0e9944d49aa6dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7042bf4a69e2a12605cd6a299a5479328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e9ebe712a6d915e4957d607b8493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb74a64ec81b7a03ea558b49190eeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ba789bc546ef484c11bbe85311a44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be889028e753e205bfbcaa79ba0714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b14f454cf1b6503ddcb44f334449a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b3450ea79c6355f0261dff6302b36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c549218179dbcafefd41c0fa0887e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185cd8df40af21181ff5100f50ada2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa7d60d42d906df904e31909b3070337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16c63a322d4d2c17eba4cb17951cba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f3edc64d5c6ad45929c3ab2b14ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91f4e29b2487d2fb807348ddad34f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ca2be8998d94f7118279c32230bfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5240cf88fb2213d5ff670b3164c159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850a8f2ae1dafc835611a350186e90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f1cf2a3ef8862255aa3029c4e2844344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605746495f657d87aa20d909ac03fb4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3472f71119fb967287efe5018426e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da0df6c47a76c5e07d0ed76f656ce6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb4140af0273fd6ef9df8d36b4ea6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4975b921eb93975bf75276419e5dc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebd5df42bd16b65c6a72d6994347a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83d84182a2c8bc9543f205f5bc1e7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f9d5e6de99d176b36ada70716e446352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de190d3fda74dacc620c8168a1341353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec567bb53a2985a33b42bdac3f1c2ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb781609428fd6d6fe59bc0c3ac243a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2ace08f2d55e12c6224771a6f52ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0911b5314c8419a62cbd6404beb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe80258a2a44bb2b30f0e86576979f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43890f06cc1ed828695c437747ca984359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946628dd90947ec347503c3a4fef67e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed513caa74901b110e41c431b2fb3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1883c7e901dbcbfdc2b1032ccb30a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b1824b2b1c6ff99e1cb4ebb853ad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a4f5971e3879262f7770d26a1b11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47730defd47943a259aab74ed67a61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297c7c6930773dad994da8d98cd8ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f13e1d6154fe52556a486a737a7cbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f645737db69d331c7deef9044fa4ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db95c3376a8ac41d4369c1aa4ddd25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae6caefc0cff31a806da7cbd134ffe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0223c78b17327df154097965330c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed001ee893aa2893d7480206b41ecdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ad5b2891a19e25e927461b6358f4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157d9855ad0f83d1b75ec049ebc9d08374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701457facc2f5f48d02cfa4e9c3ec1d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e17b6daee171a128e107e1a83374de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1a4f340409da49adba4796ca143f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb85b97f794dc5cd473576033224d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d08996d5d2122d2f6f19a50a029f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d635852fc28e88d875f781c3f8e111380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd00d84b3d2cb17deb8fe79de428d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a0fedb4900060109dd9e34da15d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9a1d687e406bfd14eb87b7b9eb1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b72cf723e4c46d484855f27cba29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d0d253f532078588dfabe7d1074dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3354d8f6d95bf8b684fc2b94b19be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b28a115a3989bb70104e3cbcf3934387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c091a17da814c0b82326ebb64e8521388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b30d074cd2916a8e9d5ec4e3fa318389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3776ac3edceb1aa17d8e0e990fdddd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80f42e6ab3a749eafe01b9c26ef52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478fea3c86221b6ef0f1592bab43e2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107385ed1ea2f58f1f71f6af9a5469ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26c02548d0c754fa6406a411b5b882394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baad50300cc710496ab7ee9d0099136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd3ceb4f7aba69f4fce0e4e9312e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6875f9a12058e0e5244b8d65b9c274397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32695abce9ded5bb80e4e3faf7ec0d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8175b90fa15fa59d9ca07425b15255399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80157462417e4f8f71a91bbaed83ce96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b396bfeee18c47943ea47cae97878401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c6381d745ad6264fc71e0681559ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a284d7486782a6f5e3ce99c12bc9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeead1d181dcc4055ae615a8bdcde4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a40584ad840ff6e0b20ee581f519e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c2aee6074754f1a9768ad8be2d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f29e47bd0a7fd57df3cef0d0c44572407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b336c10931863b0a21b2a951dadc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79f1b8410111dc6feeb94d5ed7f70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a284db537ac924411b5547ad2e89c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcedad826c80b7a2833ada01459f8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ffe710422728e41d7f37525ad00e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664180e1937fa01a6419697f9fcbd3a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd1307ef2b7a814b57d40420188212414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f42f138819b5709f0b17165648b2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a966cb8b4ca725344536f2631f4fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd392b6cbbcfd887ddf6c7ffb23f4d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc310f0fba02623ee3413f6a9f1fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a49ccdfcc803ec0fecd987cf4916aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c7df0a5fe0756f9bdd902cd46ca0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e37499db9d9b1c3d8478bf507bc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9efcf57bc0debd09a22c076b8088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042d1d8034359ecf3fd0cab7dd06860423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403386be8e7f99ab5107dba0072f2ec2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9757d68908238fe1d661f9487c569a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240395dbeabf9d56205f7be114dd4e4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3f03bdb1152ef43dee043cfc8692d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354ce66cabfd48654716ca4b0a4438428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb5e18896601742d81e6abfc6ddfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73ce3cafde7727b3ef07cb4f19598430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403a37fccb64894d5c0029ee563a40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f17f0005730e72575e16add5a33cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd04855dfd17cd387702903d33d33f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ecc8322f7896833587aa181ecb09d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e529db23a2938ae99be44931ee7624435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427b50087b70d86acb3f9b084baa98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37744206f00864be0aea899757f8917437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b59817db88217a73ac759c6237cce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4669ac38f16da7d27b972a161d79f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6d19690babe464db693b5278e5324440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74bc6da2722aaa73db2e1d0cbd592441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ba49c0fca728ec1a1685baa79d5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e71447829c409eaef71d737c1e846e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7bf76377371c1d224770f67df85e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54246e1033d30dfbbd0b2b2e4cad840445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d737cd910581bae1c972ec5abe90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e92e35907be8d34e54abf481e7c85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698c841343b7a53b9a56dd153d6ad31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b2e534bcb7af9322325ba3327bf40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd1dde76bc64e87ad5b8791bbbec77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187b633d4f797ba6a8f83fba6d5d39b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783f3bf2a8c8cade3026fa221d4867452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90756fbde7e3b42a721037631810c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de27955f724e7957c4bc28e99d8bcce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c9895128b22d254640e40595e3a08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0ced1e13a233ba18266ee036669d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46add4ecfddfef27f857b656c06b1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e3ba7b58f1386c602ab955e71f1bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c18cfbea39700511cb53341096347459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37583e015b1676e4c8378b0d08259e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e71a6341e2c774c2dd63b374602265461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c69210e2ec91fb6a60ba96317ccc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821787d44afe5ebdd07a16cc3c435f05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75e3e3abed2a52e2875e37db782a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b78288380163f5cf484847c1f8ac08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140ed4431cba458e03ff61541109bd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f5fb37d911c9b5a041dbc6da9060467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836924f99771085b0a0c0b11981fac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b65b3db30028ba1638ab11b32fed1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12746785c7f3ff6b0985a509b833e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9155412e3e93372ffe33e39c3ec7ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee6e64c14c447ac526bf202bc99c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bbbf6d37eee0151d4f3bdc398ab14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5412d8894f2586061b4ccf5e9650fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327de627243f4e47e2211ef5df26a98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407567c4982d5db9daf4702063e6ee2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265fa03cba747446d0b4f7a8c7fb3b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03271d843dbe2e99c90ff7c7a59327478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d5d644dd351c0807d1b9b84372a1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced61c33168d46f86e0517a69beb29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b14809efbf3971d8fad84cb8ce4053481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca0bab8843a9ea6c70dfda513376c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b975ee9cfdc92b2d1578cd20a235c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c964d2adfb1e18b68cf831ff31c33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0b41c7b6440992497db78b9b88eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa3538ac222bacecbbc110525a09e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd0ef2fe765301ddfab3f470d69a2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09dfd76216653d788e61add0f575f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934560e07b63035567666a9b9768f32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55384287fc3a48ab6a2886f32f25d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d685c75fcf730dc24ff2d42f0e186d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516dfcb0b1613aefa94378a6e8ec0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a52c3c0819538df1a1d6b8e78b7c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d714715514b84c588bbe54e9e2c4eae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d676c9dfb1f4fe5aa74997aee7a4a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b13dc6352d6020fb2edb31a1fa3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2bb2559f9c5aff1cac5aedbf4834c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d2625778c8b9ad895be9a7ee4b0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86a5bf9414bec26169c0d09f90eb83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b72b8f74995fd47a9f97b2cff392500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2ccda6c950a62ac763272aa7dabf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359838da6a75337076eb42013f542ae1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c80f6f52d7d265e0c357bee1afe68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf559dc0fbea97e2f29659803b705c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5660c0b4c23e8f02c66b0655d6a27cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49803ea79957386616e00abccf3f0c95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f16f4dc3855c615ce3d907708ce19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1916036ceb6511d706217ce4953287508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec5eedd834c6bdb56d4540a2836b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ffd18a7997cafb0804e7298f94290510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53979776910423fd6dff8d6f006ffd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288bd8f51e1552aaf3fc66bb466f30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b3791903e594b7a9ad0b1a167d2a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ab9d89e1954f3936917143db67cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f6a6ec9d374b87604ec4bdde834d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250e079640220cdff6df9483967300f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1046e6cafc0257e6570a2bf861c0dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0078fa976341c6a0f4c0925860d0e72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e670d646ad9b6782b1578f45858a498519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f598391af0498d407bb5ed435b8f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6b134fbad434a6cd5d523bc6a3804521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b5e2b5331d9899647a95d6fd050c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1186e2c317f5a0397ec001d09c14f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae96b25cefb859d24bede0e5bee91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd909006160a365441eff7690d259525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46af552751ca160ff5e1bebb2402d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa1c83ba1a0d16e9bdb0c86b7db9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cccb0df674fb8e9b8f3d11381ca591528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab35fd73cc324c4ec8ac444b548fb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19db25cacd241e424364010ec56117530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df852fff0a4dd23fcb7f635ab791afa3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3a5fd49941ef60d4858a8536d371b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1df74555bfc311e479d1cc9345b9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51458e5b683a1249b4475d2ab7f5c4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e61a8ceb5cbdc5a81f5c18bd66ddb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aaea2ea552fa89efb315fd8b1cd9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a5c6fc9460493f2c157d6153f5433537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59d87c54a7b7ea3131637027fb696b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f7a77ca46ec9b0d8cfdda4053a42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d0af1f536b5653e6ac8f806f721f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af69385fb319a003a24fe92142fdce7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b91b459791ef245a2882a6a2036ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff571eb4ffcb03d257732d04fd9c17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbfe1af98779d9d90f6d0d7cf966e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3e216c987172005129628393b9fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0aaa6d8f00320a24a5e2ee83b7e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d48bbfd3d4c34cb296ba116077f35e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5614d3fc14956a2a929d41490ed52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47c2d14fe0018eedce2d97780afaeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c94b18bd1235449ab623c37caa0f0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c7a1a60098b355c9b4250f339a0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff8bafec52c0a44b5ffcad70d67a15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbeb8568ed09648aa5fe5151ec03b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e3e937ae5de364638773ee7a049e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018b87e353a358d6e10229a9d50be1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7862dd93b2e571ffa82aac11d53b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba15b6d1044b159e447e140a32fc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbe3c6621041b0799361feb922ff04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfac7823bb9ec849e5641a82257ace6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6832094f95ce13498728f66ee5889560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bfb8314262b245b88d6f723ba7d4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41138bacd8525e80b953f6dd01071c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11bd487a46b7086b85d9abb4de96a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453ba242659f47b28eaa552e7796a93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1544aaf954e3aedfec8b77d24c5eaf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b72cd5b581e0609a9f111d8691632b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44965c534c631b60556a3dbee676835567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6eac7c1693e04c59fad173c5c1d5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d36b69e40bc0916592a6cdc607cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6235b1ec9b0b53aa77223e5667ac36e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f0026dfc3cd59662c7c71648383f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdce29f1ae54023a1c30abb4f5206a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94105b21dbfbf0b600bd6cdba63716f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bdeeee5572a02e67270a3dc46e8c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05992778fa3c9661bbcbfb9c52738d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04886fb8e5dcb8e170685ec628b5855576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4639202061e74d811f1fba6473cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c65c45ff2080810e5ed05769b963c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e29da0b7366ba32bc0f2e54394553579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f210d5cb5c2bab8e8cf9a9f7329a72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f52f882f9375dab4891ae405e39c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc05cbe9122cad57993941107c35ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f29d1cab344b91087f85b61cb0f85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576a58b7ab3fb5095fb4d321b63756b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da953b6f85e4fc42cc91211f27b3f52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085af21ba81574a626a7e6e184e5d4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5555a568684ae3376541f5f953700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ede939e3b208bd3d3ddae516fbddd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec2a0f4513cfb23056169be4885aa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d7d25795455b5046356fdda310f85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c58d025ecbdd553d5936ec6b97a5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee023c271ba0e0ab651f1ca54abd72592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dadcbd769e74f8987b653dcd8c4ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a079be61ba64162962d359157a284594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6692a9aa43f734f31ba319679ba0ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74e214a3dae97e60916e6188628e57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf2a5b5d82621a8ef0a009e5699e22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03459cd01a99cd6ecc89a582d795867f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f28bfe14137f5cd35d99e9f194910599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd04d3bc3c0b845dd79481453c086600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69642dfc38ef2a944d2ae2694a886325601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7994f8c61bffecde3c5136509b73240602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6d58e279562512c8624779a360a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea1edb031690f15129d6194462895604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed93f82cce51e1df8bb168c89fd56e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fa1a6bda31ae47c339e05b0dcd6a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebada80a4f4797c05b3dcf11bb2d09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd2d9875402e34c7f8b39a01746db2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415d2b67891621097d9d7d0f0ba88a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec268c48eb5b18d2f5292c406ec220610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858578f18d683d179ab60b5da371e61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b2d941e99fa4abe1b8e7447d9124612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c3db8234c787f0e75ab805e065f67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e38fa99036056aec7dc1a08666568614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39223c8e6ab26818f116f077500ed1af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6c453dae46d06735bed752d93dc13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa279a8d690eb4814ba9c16d54df65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486eb6b85cb628f09fa9cc2c97aa51a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca8a0533bfe0cdd248d3061bd4c43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985af7d2d4155cf0fb1741ac0a7d7f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ded1b972cb95e2013587e7113d3ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1df1236472ef967931b5719ab0081622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66846dfcdff8ff54e45df7bc058ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051e77aa72c32b79c99f09410cd6d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040fce5f3dc90bdb77cca1c8333b83b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fa08bc0840ba3b2bf104551a282e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bec1ab6c67b174b366b160d612570627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ce6e87c284eac6774fc9a68bdd9a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264f1082ced6a8d889f2293c69d71e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b44c0650fc51c25f007de84a2589ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41855a075335e126c7d9fe4e3570f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4132c8bbefdd80e1e85eebd76ab07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd941953cb1e7bd23b1bb935e1251c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36c7418a252312618c11ceaacdd32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b84ef21900b9fc70cb751099b8d62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec79c744be002e436f13e56d6cb38f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2921f71ebe455f758c90ea570ef0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accdabc8f6dd452dce7128a72d1a9f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70129ceec9c72f27b8034007c49af56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae605a991b7cb24b2e448355b4ad1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb1ba45f26f7386bc6d7183fa0e4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55500c5531d559d380c5551969720ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc92a96587f9de0d1905f6f8ce375643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5383c22039543adbdb7b0ab51256fda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd809abbb9629945ead61f87591b75a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fad3d0173770fb54c16293dbef2f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc39b1f5893ce6d9a2c3a273bc94b38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882afe9a8d380743d6d033294bbbf9f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69534213c4d840109c0d5f507959299649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13536c585bcb2de9f7525065ae6634650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb3e24d4c811568e535ad40a77678a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3c13ca60eedbb03f9e7c3eaa42ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fae1a8fadccc32ed100d5e23f1356653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d68fc1d4b74755ce3d02ddfef58a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ac45cd2300d1ba693ffc2e1d5c78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86cbe653d58f3dd93adf59c4c49df6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27771e391c6dc5b726e1564c864923657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827bac30c226fe7ca2d67b30b98044d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9289f4ee547b3e2b7dcad0ecfca100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0c6a5ade5df8d0e7c2ddad745a31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2244f522ddad5460b85ba4ad76a39e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94766359dabc2d54498650c873531662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30639062b9f7311c8d10fc9a4b49ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f562c575d037601f8d916cd406b292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659b9fe7d5c08343216011c3c2a51fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236bd33205855776bf39fb06b7ae939666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3875ea1799d02d44eb4e00c1c9bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a33d3b9fb68808294675eca19def5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfcadd2b051bce2e47ed610afff7fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4fab5c0c6536f748c3ecd1b6e80bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047723920f5a0d56b39d76e3afe108671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107d9aea8c43283fa72d26956585df4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4edb3058a1e33ad017ca6dfca436b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d05aaa66e67efd39696a7df24b9ea1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2581091440b4e86cb468b84d816fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68ed47ff4341d6bbc536d3c20c60b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eca5e1994e63f77dfdfd29c61e515677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd486407bd3755abb666c93b50599ad8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f9b530700e733bb18fdf8565a555679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f67795756b52faa7e30f22b64e6e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>