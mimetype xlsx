--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd1c147efbe6997b3048ffaa3ebd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531bc98b5d9974b0f0eeca050307be42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005ae2d386a143e6b5fd69d7448a9cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4531fe2ecd1a6f3c9f3b110a3b6a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f84d4e8c1c7767f34c2d4c33b0fec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7264bcc77bb3641c6b93b1734cf1056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f46720214743f29abe11706a973647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555aba9627d305de4f8d4f00aeefdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dd22bb5e51dde32cdd6e2d10b873a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d64aff01b01cab5c108653e31552510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffec1ff235d2547a7fc6bfd3594c5311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ab3678c04bab73a54a55ad784115d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da92c2803a95a80452d83514f2cbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e0d4b77e9d0db64bb131a862f039914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c0e2ce3f37d60c20e35eb1f9676715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c9c647b5d6af18656fd4243261a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080d789bd5dcecc1b5c4049fc025bf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec50d52b7f1d3e67db75a0ce9a4fd1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfffbfe5c8cfbc3b290f4b1dc49715c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1f632799dc0e02f152b1651abd50a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a919edc17b877e6fc4acd10a8d1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423f306f44be6d1a7f476898dbfb73022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb74e6e8ca3385b8647e591a4d4ac123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94dba1690101e8b678cc7bac8e0e1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c92dfa9ac5b63a9bf7f70454cbf3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41db0c3b056bfc3a1de0c97e4cbc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b9eeeceae15ad508b34fab8c7cf0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da30538b1e37a0156faba2cf13aa728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45deb750fd94f34f9fe7a4bb19287c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a13712b494affe2c1cd3e3ecc634bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f3d5aa0998e5b65f0d61ff05f53e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b790e5052daeba59397c95877d8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce63f5f8aea7357ec2ba3ae601368233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259eec1996663fd86097a547d8c42034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a48ab81276bd4c4b97cf12408a87235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4959bad76a229b47256a08d359b46736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5815a49e4b741defdd80d557ce3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4330882817865992b781e615c8b2f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72836542378b6713a5c4a180d8fa6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879deb3ed361a8a98237a2ee46eb998340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c68aa1904d29ce9c3c60ce9f7163341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123cba1e91ce7cd6a88932aa188a94e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e98f473530e007e9f85e395923958f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a141d3e74eae8302806f95a3e3b20444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35bb62fa2ffd139f341672057bc8f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de081af5c95af85099c63bd1b13c4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813f52d233407cbc172cda57c4147147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18265b38362e9581d9bdcbb3b478b8c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2cadec69ae56246ebbe0a57db71d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f385bf26418df3cf164f9b4a765d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a7825506d76eff915f899d0f1b84351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57933a419178734b23b73c64eae36c1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3cc670abde07eaefade5eabac7c5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04aa618e2314dfed6b5c42217e91a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1244105755e1cb9320e0a9b0cbdd2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94239e20bde16088a48de19b30dd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d137a67acf534ceb3a6bfd0d1f57a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d4090d4d2ba21ea996664fb0596958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984b6398e3433d3c899d2e86d41c0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedf37c8e24aca2aba3fa77df05bd7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e0b8a5d50ceaf16ee26622421a4b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6186e627c73bca805aa4a1e6f369562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27508607926eef078467edfb5e38d36163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24876f07d5c0c8988c3f9b8cdd110364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd511a31dfe31dead9ac56eae7602ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776bc1f23ead57437cefc527bef9a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995aa2a233695e5e97dc58d4716925f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f8024dd41bc0dd5466d6b6dc5a3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfd942d0ed4a41bd56524ded2ee8d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35725824f7c2d0fb6e22bb8f8e9bb4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499269d6cea120499b5906b477bde1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ba19897908cad1cec2f02c5dff1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d54e16de79765339fb1007bed9d7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041346e0bef18ef42de3398c4c077d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663c15db6dc8f888d1497929698e71b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036627a874b0dfc4de97e4092c4c587476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe3214c1826bfeb28c3b2cf5aaf56a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addde3e9fd342585e383a8df54590ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fa8b50cc163e63160e81b83f611879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3a54d058600c7a1a8d7b9405181580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027c64ea687a3b77fca3a5ef52fbc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508201591532646b519b247ca92bd42f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11884c27f8088dea07352511007c9c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d5e18dd8c9610ce2b9adebba2687084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ac3d6f877af60e7f457e8c77e11c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cbcb512268d328fa2da2ddfc802f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb441a8e0fee788373b7699540682e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bda6a18b2ac204d17256c9141067ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ec3a01453e14c333e605a7dd7b5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad95c781203edfeaf431a53f73bb4ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59cd81a0e0830004ff37602f07584291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300e7108edec59b4bdc80bbea30267f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4bdadb3a1b3ce9e6b847e549c1b5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1201cad8a960b58e822d743fabceb1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a30dc006856576a35c046a1ff336e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e8d4fcac9d021ce5ae16bc3df558196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ef55ee144a00184aa7912c5214ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3231130a0f5dd18edb79b8f2a6a51f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8deccb8cff9cc1cae716a3adfb773c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d8765c02da3600d746a6ca0a4fa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee9207882d1a451760bcf68f4075f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c7aa578f091956bb5520c94f9ec37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d8f4ea85f584ed42518350f8cf171103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519d4905a294a560bce408562cfe1f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063b1ffa0165255f7925d81b254b8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031ad6179220f082e33c205b7f9c42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f69e118015bbeb1b0e2f99afa2bc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004057a50a04591ddaaed881bd431f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef49426c96d02df9b251d515f9678d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee8180c8f36247cf2a0420c4657b8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e59d99d294c2b354b8a0d9412dfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed118845e5817f63639490bfb0811d73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d246ad36926a25104294315624e0dc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66935d875ea820b5a3ab002a8d8dee9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422a98234d4bedb60a792221eac83eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897b2dc2bc0df21b68b047e95481cd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935d35ef4e950968a1518402809b3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201f940fa41dcd1f55cd05d0c0e1c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516411118472eccfde642dd50c0311d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3913acfdacc5abe6685a082ebe64965120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1b682fd81d0df5ef091ae04bdb782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d61b215e5671e5fab4700f9824b99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041db75daa2773a87142f9a72d10c8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f483522902b90d48a8e4bdd45904e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed22193be4f4152d1635d92b17b882125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57185c1e8e9a406b31c76fb0fefb6b33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0f4106f7e4e76833979bf4ad754a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fcae13d23cb20e88e19d91850246b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b451f4dcdcf42790a788778eb1aa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b108528b81957e34eea137321c4faa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6e99f3b0b9f874d76645fb80c18d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307091fd6c89552395faf8fc25445dab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8086ea9fb2aed6e02c51d97ff501ef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb9ad37b1770270cb4e360b5c9a81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72821d828dc0b90c0dbe0c8e9e6e2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5995923d0476465f827fddf918899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ce349ac7a759adaa7256775bc922f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfad79785bb1a6aafe1eed6dfb1239138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d591bd8b19c52e58afb19c4de9a50b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43697a5a23fda991a9be5e536a727b09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc2ff56a4a4f9426066239633341cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4087fe02d3424366d9abeddcddd010142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106c0aa7eaf0980ed836e26107a6bfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d348372d101bba2d2abe89312cd30e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd413606c96f0011d2404447ec851145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe15621ae4f217937aad58999ca45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d91ab1cf69f98dc99f38d5ba2b41f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f71adfb4a69b4b97381318ae0e6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ba7b30c450d79e4fafcba7dc1c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b3dc08f89f042a3c922fb86c7f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363115cacdbe8760238ed6a13c56501151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568b4216d366f59e2c1ab84776310f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f67aa2ee0030926310da7807e7ff1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70981eea65c3e8203f0d29602975f3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58434febd46b43681930a4759079ce0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcdabe92847c00326c3690839c6b16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74792545bf4109720437a87d26866b7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a0bca884eebf9cc57489f927daa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ee236416df99891c5cfc4f61ea98f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec5ac7bb3257b0005db822ba738659160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7147d6ffa14aeb9ccd08e5106d9a75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219355ac63e4b5fec216f14f72d02d30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf99ae877a4483fbb7ea3a1b6651eef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d203c29c54b9ef46a1698024d527164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76437bb779609c5acbe0311a501f16b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9589e8e46660be206f231fec5c8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2675f6390677cfb44124c2f51211c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee5bba8d02a35b5650e7f94938e8b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f53d0e4e0c3b3fe15db82f8c3ac19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e250590b3e7452ef9914f400342d954170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ebe0735cf3f54d43a1b0eef7dd06c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547917ad60980625a20b61eb707bcd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0ae30214226a78264cb9ac5d248b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2183d305107136099dd4b9598d4da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce46b51a13ac41f0cfc0a1367e973ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73c7b7026e0512e0e8d69f1223f82c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098cc346ea2b827ba3e6c118fd92ba1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b5b23c308973b31428d628df18217178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26099fd94f04990f58e9c148a5f0ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdf4344f63d507fce58781a9e2afa8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7457f71b9121480a7571dc4e6637e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af33a37c2ff8b623e526a59d61d9913182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad422beb3ecde8cc4d10c37c23cfaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95798762c36d16ddbf90db45a42000ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c67acf7e8e51197ad145f728d952185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f758b008333e82d313b98bb3bba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f958718c4c035713aed1fe2cfa07e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5250d496e8ad428bcbe47aa26fac8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ebf41cdec7607fedf982b0609dd9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b51fa251a487a5776712fc18f729b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc8646934e6909c1c7bb0a2c91cfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91782ef1ea1bb83918450f65847b9fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a017cbbc558476ebd94f643da4fe26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1c6dbce0d61faa77cbfaed36bee00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ec308df8eb2a77770f85e170b75b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8690cc4d818b162559836d82a2dbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0ac4ea2d6f28671dcd14e57d27261197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51befda0a1ad3a030068b35f86d535b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9edcea266d7fd8eebd165731a8be90199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2c2939635506551a52c047eb2936200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0147ed5761c0c19a5232e971816af4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef204109704f9f84e60a15fb717ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8a145c4d8c41e390c1b617850db7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272301a7c7ec270af79d5711c7beedb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e42f959ecfc52e64b20495824415205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ca799d1a2c646ee271ad9ff3989d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316fca407bf8f5b5864487a6491ef2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc03ae8fcc345b9967a1960b6b679f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758dc9caea7045bcc02cb56cde58e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a2b44a9c1bfe78746887410efe1a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2a498da2f92ea5fa3e9b1ff3756b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f6a40638d4a4d161c44c183340b46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653705720d5efacbd2653ccc5f2f12ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f96ee7e8e511d766d8a10e67d48a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d376707f8bbc5857aaada84ada782215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403c482065a95985f9ea59034b6211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89c6971ffb1b55dcd892b2d0b27d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff853361f00188864a8fabbdf4c0115218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa822d060a3c6b93af9ee0ccc014fed1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d5bfe7cd01ddff4bb053c56bb9bf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe63da5872232283820ed974a53fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be231b7c4503affbd72fb59c0aad06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933af3f991f8a25c9c230583c90d83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd57c55552d4f2bc125293245b17230224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a14630e7252a6e72024e2fbfc579a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65f3decf6b2012b26357ae31d59b4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb074536b508f01b2d624b3522de092227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca53b74eee1dcc47318d70bd74ca31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0e8037fd051c85b8d943cf2e9741229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6e5ae4b71caf61209e33b09147696230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab21cd67bd292946e07ab95c6c28dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681036da32a547b54bdfe18b562a6ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185c991d8e8910ddd858c46cd147a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0c4d9e3ebf4e39ea5f0fb1f6298d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7125633a2aeddb901ee2f147d79e7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b386840f12bada163473fc3c7cd75a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830792405463720c3ea81aab8a6b505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e617511a661d27f6ea22b85d5c2af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace10bc149668254dcff0c702a1fbae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449c92c071926ae7fcdd34ceb2d7487240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8505d14cb9a04850708e41465bb014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6f9760c9d79600c9f11f95a2e13a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f541d35f1370684834738bd16ed97a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea33a8ced73baf820664dd3c52bdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d0695a804e9c498a7bb383d20d2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b549561c68aa60cbab1d26ce2ebd34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf87afc4dc02217a37ac75b1832859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69b2162b3ef4b8c6cdb770f95f7238248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741717ceca38b8a700f0820c80b6fb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4914c108149dd70256ba5491fdb27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d101c8d7a18ab1fa6c3a6ae2b055fec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d83b4e32f2dce3d68442be1b20b6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40ac89abdbc6e746519859e14c6c3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d7c23b471596606f743fa4201cbb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b0af0d337e603d3b43daa37a875a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450400baeb8a92763312eb564346321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae9439d287d28e482a4283945453b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb990ca411315306919f485a5691a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c771271d297ded0fbbdd631672e0be5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64eeaba4c9511f43bb23300651245260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109704a0c84e5f46a46acf67e679d90d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16711bb5f516de4b77fe2f96a9d402d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb148e79f8edfbfd83e628605b7f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f5dda45e5d31e56ae85214a0dc7c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3bcdce5744b0bb823376fa8064379265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d0ef352e64b73b2baa35e686dd70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee733c0916dddb60cb9631b1a56ab4c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e95d8a2f03c1e6f0d277f67de0bdc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6bd66e185be69eec2d32e296bb37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ace41768a01b335008404937d25ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79256f9818af682020091484ef719230271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f05617bd7590ccb2b0f420272a1db2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbabd2422d79149f3d9709184d288b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03babdb80e311f85e1f82875cf4ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fdd7275d46f982f5319487436883d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f5a8b7ff6e948b04a72c2ab99d28c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f39a27e829845570c26ca84dbfb52e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee76c236e32326049c7ea0cbd68798278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e3bac863ad1f4e70e1804e4317a5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6873a682ade25c03f48aff9d4608eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d915c78a70918183634ffd63ade3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14cc73796eec84955689a34fb7d05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661123127522f4d8a896c030a19ab0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e997db76643009d01886148feafb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e673bf3c9ccc9b8d5e6772eff12ad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e62a44a258720c712b39c80d6508286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06338db45f02e8ba190d7bbc99cf9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcffc8c0b4050d8a3d3a7b4142d9ebc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a903863fa57f60469f573770a94d50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07ff73d377d068a9eea8d30082f71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5945888cc61bac7dd1312a6c6bf6bac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd6e53703e4a27860065d3b45f8c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cda47a2fd1ac158884282cf2c59de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d2da3baff22b9c98d8df70954a6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f50252692f40503b3cf3c07bf0fdd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05068957a8e1a94f19f6d3d761c601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36598f00836cc1006f031c057e13d978297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ab9485dc96b74dde410c9c81cc07e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dffcce5d10e05e83dbe109662abdb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f05f29eb4cedb2be4223d3af10315300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d70fba169a0b001904fdd53533ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc90eb3b6656161dc35a7ee92eec5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd1dfd1a410e5698c3929454f946b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49313e8414058496aaff98628b5a3409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3e3528228168ffe8d376d8616ae81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbbf259fb31201b101fbc3cb1d7dd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06133eb9a286b511d4ea8576d2a147f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f38bd397f25ab6dd63bade440b7cb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044231a655405d139a6a36ac450796b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d827800a40d96238d7e5403257be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0992426121bb87908a1853ae4d0d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621c2e81bf99404558fe708dedd8aec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908db692c717f62e16f5246c536c4892313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30763d6cc780d50c76ad087a3d43795f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990977f114c121cd174c51c702e85956315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e9a0b9b295f8e9a1647cc8fb9909e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90905d703dd457dd624d277b8c18c420317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f306fbdcebe97183a441cb499580e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99887a6fe00543c55b95a4aaa2de325319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af94d7c2a84048b25b1e32a9176be4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7680c05734d1fb4e29eb39c8d7fb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7102744377f0a3c854c5a1de3b785bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed4acb0c8c8d430f993e087f80532323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599d7d76af06d4eb94eab84c563f2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184e1e03154708b50097f76ae99790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77cebde0f0bcd3ec099839b42a1c49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98134aec8d2288809fdd2fc781b660ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524c1c7c8b3a867e89886d1b3f92f87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cc87ed6f31d833679403db0331eca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a8823348dcbb1275256ee2968e8dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e649e52439489c6e63afdb0c9c2ae4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca3439cd7420dd211afeb5febf415332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b34e58148e244a72c1855dadb983e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10202231ff770139f182f6f1a3381c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ccf0e2ebbe0add0aa9a58e43ef9db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0c0b69289fec69d80349f1805704f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e5c306af83da0761678214a5e9270337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe57320353a6dbc63da9b1369cb81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca70543b4b4d88afac6562d6963ae97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2bf1af4f6f48eb7b32c54d2e82ad1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316a83789170dec8012860e58b05dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f03f3938501b58af37f9854b9fc92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd97560a80e7eca3cc48a8c2eeb079343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b13fe5189a8b439b386652940fcbb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f75aecd25615a86d20661b2349294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2013d97e22ce129685c8960cbbbe036346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8384e87617048c339329f0e403ab7f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac902edceffafea716e72f1dd9e0c360348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cde455ce656a763f27dcde08024f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80172fce93a768d31ffe3c57d8caf923350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d78468e41d13077d29ab330d41f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385282d59547052a5091bcf3d578edef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062ad3ddbf912865fa696fdc6fd3cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdf86090627c93ca7c139ba8342ade354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc809161e6978b3c13191dd3e239a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889f3941c225b72a6b435c0cf22adca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff7c42b9f2a83ada58a026e71ab05a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1944fe13bcf2a7b63da2ecce55cca4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade348fe4ca2893c6d822db88a3b8b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb83812c0acaa3de5070475074818360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9016cb96d90d6a27db92d0ec518965361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889126f61468723efb28c581ee4d4f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574a9836ea67a7b153457d5a2c7ff7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d510802e6ee88fe7a9979bdb0692aa4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54890a18080454ad0895eb80d9171684365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b12bf9e6efcc89768bf2c43f254a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a5dd7cba31f671bb1b16c552279e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9696b891ebebba133a269290f1c26f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812c54a35fb9c18a5ba1fcf78050112369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf7a989384f6782db603461f611b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36753742310a622e56d7ed8a8d93a1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270cd64377abaced48b365efb81a739372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549c3e765fd0312fbb0525acd85b123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448dfb41f15f6ebcef9306f0a710349374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f794fb9080cbb83d184a54b027e2cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687501e20ff3cc4374267600fa123af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1b2f502b917450ee8f4f6a8f2c93c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1a9733bb60a23919946beb376310378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe8c74a4ce932b438d912c370b344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf78a8dbd32ab8cce4cd7414d7b576380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86eb6c845e9eb82c5181a982ef8ccb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2b9bbd77117b4e6eb00ca2dfe693e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c2ef1b9e1189a382ad983b30d7476383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9fd9f6869497eae7f3a387928d32384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75395f698dad95c7d5fb66fb37317cfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0dbcb0e3834167f358b5356db151386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca0adf83d5878304e57f87e4c018ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9410a599543155e68dbecac6a435ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8bbd7f12d4ea6b42eefa407b0dce3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79d76fa025c5151c272268b0f52282390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d6e2f681db21d01c37d2b3a8f41d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e389fc1ead80efccafb3ee1df2324392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628402759fda35d348ad294c7911ec7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af840fac4bb9c884029ce55d95a931f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3941521e3535067aaa7ecb9ebcc4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e531e9b0d5ea32ec656e7566075f46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2eb9d269ae54d087493bb191be1ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4f4404abcecc2efaff8cce30aad4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab8fc03a1cd58d6eab4ff89ccd8bbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784c841edf4f0ea69ea7eff1dee03d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b130ee61da4357da7c2b605f4191b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb6ef1781f02a1736176675bf9fb5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a536b7a7c3d3845632acba98a2282403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8d617c6e84347ff47ab386126d763404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc1e8a1f60fce15e579b5eed9d91b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6a12cd134b9b57490fb71655554a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fd4f636083219feebace58be8e444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f8a73203f7712f6af08ea9d511f5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed067046d83f549e05ff4e072e9714409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8686d833af5cf7ac6d6205e7bd87d4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b9686b9d448399de339fe1843b67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f008e975fae0405c73906a6dce5ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305779ffe722b6dc2dbb5014a1cac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23778c8c9adc59ced53ce956774c071414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98114c324cf69b1079b2351f51250557415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c15b9dbb47ba56fe3cf6cf2fc1cd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed7ad2971dbc9f07c23f0c4b234074417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96606bc13a763b6eb3ac61344a682cc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ece24824c980d52681483fe2dee34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72972a404be027748ca0f87417f728420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53316dc9fbb36779be12ee507ce628421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e67be6a2ac6838df8e7c570ddda81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b93283ead6acf65bbbeb47574bf43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad2b5481183a566ac243bf224df40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8230614f56e3961ae0d693ee228b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6fdab3e082b601c912562820badad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc721550c4d47521be462431521544bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85725d66a1eb0d7e5e4b0ca52ea29eaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04b87f90e12f44b112eac0851cc3ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832005810603c0fd362cc3d5d1988c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266e55edcf986c5e63937717b223e2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0da6bc2d82bf3038ea8b31dd8e509432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc00cd4a2165da160153a5f9f2084433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614347d57cce368aaf7da8a56e7829434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ac3e282848400e20fb3df409f5672435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b5bca4db67a56b456641a7de46554436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bdac683b7e84d07e30884a2ebf085437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394c13b4d74da4f268bc66759d525a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace01c8a94d0bce8417d684526216f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d96c09f33a007c26baafad243c1cbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c61df7f98b9f856f116dabc7bcc8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f4988c10db53245388a2e089848bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552834642bb188cf43e06dfe90961dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88d8f202111e8be91c599d9725ec3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799f199f4317f73e2f6408b1865f6e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e922ee4e8e46603759b7e34fdecfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006d410f34e67908fcb55b210a2c0f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534281682783cac5c8ea66999b4bae5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf071534689946e2c37d16b9ed3e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7500a6571f703a15609055c1316f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33199de929ce5028937ff1c3f8a6341451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e611761abbc96331cf9e33032c8d1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33a8e4b3a1acca842f00f113fa42b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44cbccdf59cbad8f6d01f242c5662454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc57cabaee7eada00e786cc1952cbee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d6ce633df4d6f84f672d3f189cee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6feb56f7c40c84c992798d8d287da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4524198ca84d552ca2de9d06c3012d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff33ca9a961a0b37bdcb7837575cf96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5583cb1a582aaea406fb1f5d797c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d1af05d2da1454c0ee053a02f134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951fb4e2b861582947b5a9ddf93b67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159b8172444d0d8e2ccf1d7a498815f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9cbe453dd4f64b7c388d62a18887464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706986b96a9e589c90415b9e0d15bc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842e45187cd5e5154e6c71ea177e33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d3eaaea067c8889285e9222ed7b24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2df1a2cf0e136e6d85cb46481f84a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d7ee8f9d9cb612a9ea678cfa1fa6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6bccc62715e1881dfbf8f06128c7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3917c0b755af459192f070f1e4077471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a3be51475e7f0d9166e379675fc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ae70db7c41661fe9107d11b664a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c445716740fe82d5cc235082faade474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add8492f446c4a123ea809a5510ce0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c79b3d6457af5da5ba917e8af87a78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43619b55fd2543ab4bd2069ce0b876477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f657c1a574ae50448db85ff38f95d6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf94d3f2f3430b17fa3188c663aba68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c5457e5e1f32818d3f1a1e5c452f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626397803f69ef559e236159606ef982481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab9c4e9504bcce10c0e501a220b95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c88432047f328b55de65c1f51f8db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb36fdeca8e9bbee6b4ceb28c13cf42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd64789262261b2ad0569c177f9f03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e2cbdb1292ed446012fc31869a79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db95950c7b256069863fae812a2715487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27820a833a91ac0ce954d93f43cfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358c0b94fb2a462950b84a5e2db449489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b18a75df0d532cab427531d20022490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82532d249b930b057b54b4db7656eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be2d7f43af0940b5626c6f62f288d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20de75cc80c8ef7cc8f887e17a587e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b3f7b64a0640faac941a1e52a5931494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcbd24a9b29a06878eae83e0868005495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f4747adf05ea52e9f772a95bb4c37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6148c58a0acad7deedb4652e7d1634497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb32eff5d7a2e90a349ab666ab6aab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b99269d4d588910bd7f13e926728499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf47d45ef8ee300194f6625fcaedd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414795e0f6b24b41ed69023c09dbebd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb5c4e91c2294f6d95e1874e27bab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64220beeedafce7ab34a89f54ba89f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d3b5c8124dd34a010e85a842bed2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b7bafa7bdb9d764288f9f4f98e6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1a597e15492a869d6fb028fdf259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8b3e1eceacb42c305c597107eb0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a008069ce1afc62db1f1a441474d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07137c50ab706c692305dcdaa45adb0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b8c74cbd4102bf4c776e65c43513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e02524e688d1bf72c0d1d3e6fa54ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b0a152681de9894c069f307ff715512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052a3a9c224fa764e09707c9ef732ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d80697838e1538914f6dc5884c0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8ecb3d88e90020804b668789608b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb076ec31563f2e1b779b2469020f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca346e34a40f5b1ab89fce09253956517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90e6ec46bbceeb376f4eaa04298e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbf52ebb9a802e0585096442e25914519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdae0fef5f21fb7cf8dfec5aede3f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d00174aa242ca4ac1ec7433f725b81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297990e559c3187bfc69bb7c550f0f2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b08828821f15ad55655ccd4eba1bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3e30c22c0582a570c546cbf5675c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c684965d52875d318e1b013b61aa23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652d47e6609f8b7124500f6cf9c944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6fdc010f01ed24632d29f5dc5ae8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f13f5f6d2427b58525973b00d5eaa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430f2ab0cf429fa2df09e84bfafc61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c7f3efad07af7edbfb17af46ff3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b75bdac4fbcf10fa18bef172ae6a62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd29fb5dd31b17455755c76480ca87e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b69f7b340c2f8753575c732a470f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341ea9492125d00b74f315358b3960534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12065a33422548dd71536916d0aa7ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a581d0004683742fa257a93b59871dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71835d4b15315a1511ee4f72f03017537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8baa3d8fcd0a83978d15e4b28225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3efca4eae087a94ac017c7ebdc6a54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89df39100e5a280adfeb2ce3f6e5ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb47be6b5885680e6449f81b60d873e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a7aaf3d946d46f4a7124799b8394542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe9498888543b498f217864d97374a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c4f249882516fb56e9ae367a1a782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcc2533aa33e9dcdc6b408c1709998545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3264c7ca55b045d41fbe5d14676e5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c193dae6364498d7a2787aa6132fb24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f49bdce0689d993b096d23804ce1c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814493ebc0799964784ef55c7e9d06c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848495e0bdf56c409f55cfd78cb2f89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa1f7dec677a2c04751f2e9545d0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb1e4c5860d31c9fbdba6822399404552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517ff094db704db4a0447d371e7044553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37647e4b4be7fc9ee149b6f85eef41e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef439e1d5787cc4e2f78aee2e9816b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6279829568cca5c6c927a5acbd6571556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c632905a1c4c49ae9c92b375ab6d486557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77809f08eb45f0e17ea9ee98173911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacf061c3fc7f5d860ef56ce9822c7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dd6779108cda4fd9666e2fb5b4a3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfbe100fd0bb46da40534000491061561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad18a041159599d59ef6e42540deaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3627fe1370716bffc44f41caaebe1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf6c99c72ef182d69d3d604681638e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f27210902082ed9593672b4d0272c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f7eb49312bfeb17abdca0ea6696d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e148b48bff291fcb87869851941e330567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced94f8c7c9299e45795fe9e2080a91e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a936ee5264516843c642e33e8143abd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a4ce0212881cd224b6cedef2fad7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb721654aa04488848f37655ad46de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e45a51f842dd287966899b7f531ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d081dddd8dc6fc1e108bdb42b432f46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb273846d43a36bec116c69180521b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c583f32520da5197761edce9fd72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf9838457d1f0c5a5245923d285863576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34f07e7a989027a36d43b1405ed29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f8e80f55380015e8395064b9a5eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81022437cac105bcd0a1472e34e6952579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243291a9e5ce4e20e2e0d18f0504ac3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e5e62211978858177104d89028b1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cede0dca1a3661c722b2ba868d9da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41781141f8530b015e1175d7fae2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76546cf05c46fb815aadb30109048e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6081f737cde0c517f6f8a4a58e06771585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d5d7b5458ccd80f0aaf7dd34414c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a62a8ea9b07809d887a310844e9b6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc64865aeb82baa7cf7a16ba6b49d11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691d4cf1a450946bf2f4c9763c8820f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5d2b57f14645babe648da118038f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca641050bcdd9d564c594cf902beb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dbbd65f54f1fb915f8666400a8f07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca655698610580b26323387e4fc53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a960d5255482f2a2d255c0dae4f6a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c6637aea090a532e37bfdea6981c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fab9ff52bab8f489aa0b4759b5e77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b05429000e350a33e281a045b73cbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f6bf1dc781a8a13a4b0edca8d2ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87192ff435744cc310ee85ef53246bbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9db15532f82452c1c84af38976e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f5cbc416d71aad6fa5c4871c94404601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d407a1a21354af00fe3da00a5f6485d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe88d1dca287fb5da43736cd1a0443603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152b030709128da0efa4952f9ab603604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ab788d16cf1d695bf0de88552a16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b43b9b006b75d9e8bb501be92014606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb39546c8e4137edfb8463d2410856607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ea86c1c7d0950de7ea1ca3057d72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f832f1fe29cb9a5f5f64049c3f3074a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d96293d96a9b8409e3b0d54f5f0f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e1985eff678a504087311b4fa45d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677712815a4ccbced42769033109d01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6940a1731aafe6405032d80bac422d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd9c11ad6faed2e5cdac4adb93c4f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2b0ab16ef01851d3b023de181f8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1fd4ce261cd7a224c69e8c2d07b2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190ebf447ade11482f4877822ee88c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fdd770c1dc0ffdcdca42efb8c5727618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6b80aaedb5958419c5a44ea52418619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795026097ca77705b8b346613a63cb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406da5b7c601a7d40778d5f5be242f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94417b18dcfa0fef3468465f3469d819622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b96d3df000cb8dd7b99e6fb5f274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065edc4358f7769ebf06d43ed36936f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5641bdf7ceebf2abf5261fab51d585625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f172533f37d7183a7d1a0fec09399f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d83170fed2649c9b4792c30827f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d299be20715b9969ad08ac15f603b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ffe44039ac977dca55d1ebeafb62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f4ab364adae2e7ec530cd2104775630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b88bb690d0e6fe0ba7575cf63a72b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262ffddbfda3227c0140ce1a59f3c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c289f923c76077a8587ad16f58a580e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb4458969a6cc2bd32b777c784e754634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50097f3f8b137050392d5f57d067a39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f90d764e831a23a809a58104a607636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6b1dcaa86d4ac5e79a137245e8fb8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f713b6caea938770ac12d97253d2470638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc55370754f53fb58e59f9ce47a94a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d7ea7c992d7652f5dbf8564ea6762640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c5bd2cabc9b9eb28bb6fdf590e35e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd8bc14bf0bcf06b686213b8a33050642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225111390696e9bdd516c6eb4673b24d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6160cbac1c938793aba7f76d12935a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf05539f7d5b6b9bcd78d20bbecc7ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c495ddf10a82de35ada508ea73a4a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800204e152b8d28802e57a33e1d0edb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253443c144ab24866a53db807c5c2d46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176273c43587692b5cd4786da141da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24d03c3b3decbb0d795425ea91570650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878383efab958df03cadb9fb0f40b521651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15418212d6d71a22e9b0f5128558057652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaecc85dce6e6745636b93fef81f0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967da5bc7f350de82515874544aba82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906aee5c42cfa7110b1c67b5edb9cc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e9930b71cecf4eff4cbcd35d46e73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a1e345a7d0fccdcd0fc7daf2be48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b7d8e1275a0b44913effbe748a8f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5c0bc6b82fe9a9fe625a8fcbba11b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cbdbdf54ca6c545e065cd5d9b6ee8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536133bbcc0f842200a23c1c46637bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2b375b5bcaaf114bf81f0f1c1e1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96584d87da3cfde9feb56a9118cf51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f4083b4e6c08f4fc1d15f1e14e89e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c2e947579f18cfb371cf1c0e4ed9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42c3b8869e6899d6950ebf58613f66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b7cece6a85beb48bfc56b1cea5cfa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b1816ee80df03e68f6bf5081cada668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e883aa718e63ab0a29c522d3ba7ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7dddc621a20fa7a2fe681d2a5bff2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b7fd1f4c4c0d64fe5f9933e991d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb76b64b81cb0dfe49180bf9b96f770672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae5d822daeca3808d943ada8456f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e5c39e69b6402bc1ca5990afbea6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8c1337e5871bd517fe762fa4619fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66b693ee86fd096cc7691c80dfcdb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7261249e8c0742cb0c235bec8ff46fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fea1a885b4133cac4ea79f50d1bcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51152d472df52d0d792b546314bb9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a972d9a09df3438f7883dcd23a011b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc82b2907404796cdef20ba16a0a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ffbd96ef558358fb21ae9087437ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22ea7b03f286d07a02726f58e69e53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec516a07a6d72bebfd5c47932aef292a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb7bce8ede8183ac8d71e514e59264685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633b8c276837284f79aa7cf69857d41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce392d975cc1988f615e964209950d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6907ddd05dcc4ad1c57c928da6242f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58d0823b5119fa10353524ffe43d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdacc850f2aab9e984baf53fc860b50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ffdafad502908036646d86fff7d1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372dc090aead8f2a37dcc72f64b113692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f758212d86fdf6de6e83c8a8e3efa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aea0863407b742e73f4665dde0df9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619c3e979b3354cc9de15f25f32624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ce58881127723016d9a9abaef400b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e3f6f70f09ad57c68eeabed34c5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ea817fc00b479771510e6d6f7a12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bacfaeab0b2ffcb31c90aafa5282e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47a5a32051939b4e0fd349d5a23813700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eb5cb80329121e6a467df85577797701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631934a65707cf4724957a548b2ea949702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8d604920df670cafcc954dcc1baea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b83610c2b2bf3340f22eb5900702704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4d30b6b571943543084208611d20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265b6b5f3c0d46f7726c2782d9952d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264f085cc41736c04ebc2c5992de75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3014744f2c08e40d552f8eef5eb6f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f131de3d2e60eeb95cd4062e46fe045709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba3abacb143e8ead31662500d8a22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbba0c34a00acda4fcdc653deeec5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f837af042ddeeca73aef27a4ed439712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66843401d94fef6b5183291a9eee61fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded3e22ea6011fde9737b373e58094a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fed60c63e4bd1717ab753bbd71a2dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eb3ba98b24157489c9620447bfa4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82065b326faee5863128ae6133ad2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaa56400fd2b56f0bca5fd0b12cd5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c4c9b426ac135f9c671e05ceaba057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d524258c23a03586ee6243c7dc8368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd271171799ebdf3746ca5f1ff8e16449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0a065332c3b7f5961ef02443026f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0c2c401fd8baa6398b72dea00e69e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339c14e5faf9e8e3a24901c900b02d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9520f74e0ce9a9ce55b51817cc9a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abbb36bae23c8d0dd9f2c505408c2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f63469864c58dc00616301c57afd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308321e7ee2734fe14ec905a307bf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28c60440421156ce44c81c32e8c85317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed6ae1e6c12c41d6dc2807a9efe4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64666649948daaa7abb82a2d7e8cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f87812add881b536d637e10a851b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179446e99a69abe5e305c611f5c2ab3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a3eac11392c274cb46441599312a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbc0cb526e22bd7716fe142240ff5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a60c9b845baed6e8612a2977442f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650f3bfea26ea63a215787304358b3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946f43f89ff1d1dc2313a937d14fca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10001fe19c3804da6cf004c252d2f4de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987546460933869325c188dbc6c0e3bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4538b66978715383d39a78d912e01429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b53bd5ab3c9f1870c71b8ef4624d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc354e4c80e8b6beada66f938cd98a4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343209d5c66ae19efb1b3f98b7443c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723476dabea5309848ce6d0f9dbdd26033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd77fe90f841a2e99b6164c0cac5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161eb12d3939f1164216d187892bdc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba9b9b0b50c6db27181d825db7547f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c8cc40068ae6117aad93d25f128d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b418e01f25063feb4f215597175a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e08191c7bfd7c5b466602218b774c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f6bf1b59822774d7dca1ed907b7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126563fc74e07d491bf5d486f967f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd4e28626b017632a066c293a1a94942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b9c149276e9e905d7ca7a4ec59f1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf464f5ca694ada8fec73f8436bfd8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc38224976469b430e48f7c7d4dc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2f25551faee9dd55167c74c5530e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce94ea7d381ad81f7fa2d2564d5d9ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45724cec59729da9bc4b4d1a7fe91dec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba63744803aa10b7d443d38de77e3de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a242d966bf7b2a5fd8592e66c8dbc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d9d69fdec5aacbeaf4d6641d7ccbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb678bb4798e4ef2b06e7a3ec562d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c0b9121324f2470d1843c9df4160c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be28d429857a87566622d374c5e94b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dfb544d544b3a2d584f8ae3970b8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee509a50e447ddb74805900af2a82dd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26988b81cbc54cc20029fb280313ec5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf381360c12aeb5d9414a5251b3c51358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8201f942b8b804dc03ec9865e414b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaba9539d9f96fca5208e0895b0e2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ae4276a63f1294e8c424714bb5a0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76482acbbacf628fc1f1aa8e07d5737a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bccda7b4c53bb2f58829afe5945d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada892c1efbd97e7ef61ab6eb3c6de764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76325ce9f05f76dffd5a8d2824ab365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582fcf42443516a18f89526fab3345d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e215f5f32507bfbcc570826e85606867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee1b67668b8819cb83913d0cf4fa3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb8fe53c8de8089e2aff94e372ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fc00cb0313774db6b5e42c81e321d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c632a492ed5f2b15a42646575ddc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d7bb1cc8575d4efe1a16a09fd3e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277d23dba524c1d50d26dc774a090273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694fc711e66888e32153e0ea3986e7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4b03949f4dfb4e651962e65c9cb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e348c104ba1794bafc27b864897c0f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dce571ad80815f70f43731beea87e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9b991b606f6f8dd7a7489bdd965b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c50f5c1df9bcd5811d7b05aced87c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da0fb6026f8a84514bee664a97b2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c8d50d393f1533039177d1ef691c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb112b430b26c9dde5692c5749933e2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763470c45117f0c96f2202a83e5ee14483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb3ab2ca39e0bd9bfed520e3f70c4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32530f457f16ba19b63d42b57a6b13a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1495e36b0bbe6616fba785b9780a7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03a75d14cdf1960a6ad83203ad9f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87603425cbad82812964eed1268c610388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd996f18284d33cbc7eb2c119ae8f9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d0d7ac1dd6c879212c741f3cdc0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d301bb7ec14431ec3fc069bfe868991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44b61e8aa31bdd7895cdde7d9e6f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cceb93b80134ef391a151dcbe931ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c09ecc6217a6e4f32f5af423751194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff783bbd00d1da4fa4ce8246c0106195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bf0e3e6a4b3be74a71629ebf84b1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95d6b0e4cd73b613a79e826c2514497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59521b1b755ab6d1647da30baac6440398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881e9cbbeeeb9f6bf9b937ef4aa768b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0cfd96bdd812474f3172764e94e6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b2c5afc78ce7baab75aef4b3e56c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1608e48eb6d46c33b451209192625f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0da59e09a0144496bb44a4c542474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b1acb1069396598b2c745d3f9d15d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec685ea2e53554087651f86d73af2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba89d079e22803e65d2ec5a2a8cbf79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e715965ceb270bdf8e688119deab03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4ab2b7ea8cef73584a5644a7677e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93326d54aae381f146be47b71d1eb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caa33cb3fdfd89699e8ce8960a24ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c07e3912d8a43a2d0419fafa0201111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3213392ab7db9f565297b8d513da9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c7e3c5a883990edd7f3f1912790c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f46abec2d5270b86585c074387e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd687448dc05a80aab197f640465cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea727ca06f61e977e0cc6d7a62ba40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696004671d1373669758d5124092cd01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce950c236f16f4fa77c6289c1e297f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005303d5885b8d4911ad682b3cf28e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571725550564118d407a50cbd6a7cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065edc900337f7f1c50de02acbd1c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aebd3251752b33e91d6a6beb7ff39d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f695e8dce9778fea8a3055832de3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5a8770ad6cb567cfa3e0f92c77ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc509e147408098c4614a4e0f57318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceeca2f9ba9e04dfe90aa62921d6ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab95ac9e4d47953e128c00661494c62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34891dfea633e879c7994b4664a38b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bfc25b28666e63ec298f9d402abae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28d3a1b4b01b3406051d7266b6fcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cc491ebff95b0c707612231933761131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361c55f258728d067b3530f35ca3691132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3461ffda2420b8bacf616bbeeb28e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dfb4bfbea5e9dc30334f9a289a5d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437ec72d5d4a91deada4c9fef9cd50d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c686f0c5985a234c82ce40c5a327e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40585b5bee315eae5bc6f0a2b3029f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef9e097b0a4c7c1c2ab89f00a66c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344110e4984a902989f386281a48e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef4074fe8f09c6fdf3087a8a2b4003140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc7dea452f291d69c1972f55ef987d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d3840ef22a7fb24237b772f6d1b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b7a14d45fbd479968364533ea3d4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaadb4020048cdcd52ff8ac06a9a6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38ee48eec1bbc78b27c2eb641ec54c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36710c2485d3bdf7f55e928a2e540eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d1d94d623e0b16f334409f4922826147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2e65aa7f8d8cd328db58ef5a8ccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ffd4069b2ccd4e07b9659b0d79a23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bccd5d91a224704aa793665a5214f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8a54c8005a9b76c49270b13c25c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c1be99be47da136ff12b6ae6d98f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188827fabd73b6857b74a7cd757750153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de886b9c0ab5ebdc47f3b0d744f2df1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41b35c9331ce32efaf56aa1bcb665155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a63c5b177ba7f3effd1c10d400e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bbd720f7a2ebb3454dce21ffa750157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c8055f2477c1e71678ab9fb12d97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dade66c6b91163773b72017427c019159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e101e6515377b4bd241059a4531819160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc23ca17b12f9cc9d32da40c8714780161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b685aeb8dd1cef04f4941df2e74a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927191fd735a6857204b2bd45ceb8b76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720ced7a9d41fa800d8c179b0a6b156164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5e32010b7d49e5aab7a13bef3d4ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb95dd271c964d28def25c831e308f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5eabd7d5293db7f86605ef5e1b54b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd2f4437c98fec1a180d1f5dfcfecd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a945d53bdb330df4441673e252419c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef632b8238b96d6f5434fc85ce53ebe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b0f08acf1ac411e204cf11caa419d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee913c8905bc2ab7f0d2b5fbfee59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f91458cd468229200ac7e533523da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d12a3076945482712a00697ade0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9130fd4ae3e15cd0fe190ca5c3c13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe5230f0db5e39471f11af0f2e29ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e1bd16b9015db7b5bd9d191b9d89d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16934c99a294dcacb3aa5a5cc80434c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911407a4fa082289de9cf417f157d55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b803a3c10c1e3e0a2b7ccf5b4e486180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba25ca8b4fdea6d6cea2dd61402a279181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98b542e73f4fd14d3e35c1df5fbdc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd4ee0082d73b2f684fdd8a9dd503e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957d81932f31441f14085375e5185c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bcee8b91fe06a4212a0d0f2c41376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded11cd1e20b4b5f3450a4355545a93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7bf6e2477e1a7682338030ec9f1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc095e0872e79fc4519d36496691f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802ce3915770445a93a399facd681d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547ef9f52b03a8dec9ae50f38892c3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4904ec363ed387287cbb45d26b8cba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667700de2eb313057ae2621cbc588cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcdd780378b9aabbb8f7732622a2ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff23f331c6c859fa54511b4e1a3486b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f505ea0c72207f97b071f1164035b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce34bf44e1ef7106cf5f858641af8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfbaebbb93234ba88c17424936a30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea666b64089d267789c368d2e60a3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4440ad8c8d8aad5de0ae0db04da8084199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b209d83d9a067f572caccf93d1e2b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739427cc38ef10179faae8d030c5558201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8db2201f2c24927b88c9eaa100005202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9f51bb9a3504b842b77b98770a7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee996ac5e23508e07693672d0ad768b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9872b9b85f1b546f0d3554c9d9b816a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f251352621f0e42b3775bd0c8809889206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337099a7015ed7d92caa5f3c058715207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434fac864c2db36213a714bdc86b72c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bd4b61943b34ca6c3e32406cd9e25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a868d980be8b76244dec3f282a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31eb1cfdd4a25866940c9beef708fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb417a697942ea3d0085d56ca38dc26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c58e14c8ac0198736ce1862a87d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4164a5e52b755eab48e13df862c497c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587553f298cd3dc0dae2cf7f5f25273a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789beb7e78eec93cb8258f8c27506f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56526847e70a292fde77d188fba1ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9295ee64bf7f800b01fd1d3f82b17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea232ea9c42425a0bf85dc89a0f724f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ad5cce1c096225d0538291cc7ea9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7774d4d8ffdaa1272921b056299ccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e68efb65d02effecc868f65ee954c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1cba9513c5e41d3c442a74210204d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e6f3cf67b2f652cd3cf962397310224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c81c6f44dfd3b738ae2fd40788f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bfec093fd7ffa1b1f123114575151226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef5981f4ab43a85ca51ec53186fa90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1397bd3ea60987779a2237960fd59c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5981889939831577478d21ec2c8ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386672c2b9d163443d966234a4005758230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d222f228a21572978d5610e38c4af0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807194ffe5b4a297e1f767206a31bb85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc8783e2d045c1e7c678c6baf6497d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e944917b5fb608a6fa3f3be62ca6d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cabf381e386b8034c8d3d744df648235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ca181b6fca343b0961c7b888a82f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decec47da8d95c914ac1b036c502120237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce2cf2ed1beef8b92c57b609a0f7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b97a501288e7f6eef16f356387221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c589d6738f175b5590bada363ead3b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf35bd82804fb3fff5352107f0b753241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acaef03db71dbd8b3740aa33fbc483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac3421258ff4794a27890723a916f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89681497ccd5cc56b98fe45822462fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2561c395f68d6a739ac1fd8605416245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7ad0de2a07c7d0db894a57740f1c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b80d08ba1a443e1c4b45919a3dc6a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dba65692468b0fc1b25b51d9e1757248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a9b84a5c132e27ceb536752e73110249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1195ec7afb895fa2bf5e697dde6264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349490ebbc550cc5be8fa299c10253b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee9f60114ed4fe4aa6a94f6cdaf2c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12abf96e739e10ffc76145a3e9997c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9250a3cfad7a14225d42a7fda219a71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514e2499a6fd8671f8831658df1014255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f78cd3655ec5d0c6a7d9c0222c6982256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb1903b8129e8942b1a8ae57d42722257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85ebfa71585b7b421ef53cf4f0b32258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b9b01549dcf4f56960f3e211769a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c5bbcc31a89300be9acd0c0a1dc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d103b6f3a98701efad159014340f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b71c93b8bd4934a2f7f7ba80b7f04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4ec017d001657fa7df0d5df57ab75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515077b7ba6100704b45045ef41d5c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172cd46a4993a428938a1403a71237f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607b073400a37f64318f6818ffa82c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e004920260fcf3dbcc47c65594396267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4f34d9f55eeff6718433de4e014a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496886cec6b568cb928a7ae28d55f2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828330f18a95df53275b3a4dc61bfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ebcf57884dd9895bb852ae9b6780271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45337697faba92cdd2d9637cf10e16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c76ef4908a130e8bbe30fc7a38528273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c312522c16f4b232bd149b84f7c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6dfa9e0b9ea1df1f9accf1cc19c12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472476de1db9b34d36f3120536951258276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c3b6e8c1285e3afaa482083c17f4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d5ff1eb8047888d8b54914cf0b75c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175b4cc2a455f1f9d018f15e8953b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f37d9a8853265a01429f7658f5653280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6b003aa7ae5cdc0560bad736f5d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db317b4aa38e33a6a77278ea4a367282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c1283af5fd42cfb1a3f3b01383f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031d4548404af8aa101723702ddae82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60986a3a330374d84f9419ebd81cf18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83d23de95f4b2806313f31d7ac96d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19847da1ec660ab0885f439fd0cda4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a49a9ad558adc99eacdf554191c892288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a942c3b252b67607ca97e5bbba6964c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64024f27d3773f225ee6f497162716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68689671d43cc52e080b54703c3434291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a78785f6bf695bb97320465a73291292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d414616e2ae741a528417bd2c74e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3a85d0931f92b453aed19278a37c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36b39f2e43aade73efb95e025f2cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c07f77162afc184925d5d4cdabf091296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f211f454350182a53aefa65ff05909297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617497ec200038d84f87c2ee402c5fe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aaad581780001dc00547a09d0786d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e33b83b8684945c10f2c31f70bd1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7a9fe86018fc4421d9fdcdbd6db08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3992b8b6291399f83503942bc3741fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223814333abb2bbe8215fbe2ee943493303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c74ecfc4f80e303f59482371dfca5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255bd123c7e3944cf9e32a876f3654305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa41fd6db6ee9496361ca6174addee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1afcca5b6456138661eccd1d83280f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ccb941b27797c78ac7025b0f7950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bedff9dd37ff110685cff6cc8981a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec5df864a326806ed4ca4b19746604310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb962b021b18ed6f3af181ee9162ed5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa3b28f9aed30d3cf13440c9203c0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702dd774fa05bdc59f61f3663221ea4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258cbd9badbd385e7560b4ffd2ed36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246d50afb96aa5a35abc05cc982ddce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8759e010de4ddbdf86320b414e63c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c3a4bd35136ede407d9f676fd74ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba05f12b988858119a369c5fc77bfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970fa8a35b86002df2d98f4698801ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f3e320310e5606168de2af704a387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8fec449b3a95b5436b9f23ef3d8e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b60adc90dae4345a9405b16929491322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f48ac0650f2302e570970d64870b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2220ccbd2ec60706d4d833b7cd1416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e0aca88e613e3f62ceb89f7ffe0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6dedda0cc358a5fce9bd0f0827e39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277db85a706aa89c03f97e156345bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39140694b086ff50159b88e5045fdd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5cc13992491e280c5589f31449bb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76f3f3e888303f525363f4fbde3048330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc889cc89d8a00a7301c0257827b1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19756af7f1632831258d472887f60b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f1ea9195d59718d7617cdd8d2e7f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ab0e20e8137a6ce4d1f2eece080fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049f97fbc1102fe700f81fae04fa41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaebf8add3f32f5124a288b38974f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659af6f7d5da1ced3effb1e328d403b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098aefded788b8d6ce56d0380b8a68c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c735133469b27626db035172e904339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c8ec6fda86a7ffef83df72f82c59a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0dab60923d48b93f79897fe27293341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe98bd7857114bb383ca81ba8ca3641342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b965a5547b4096f6c5a45561b3b08ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef5e518d4694528e029635703bce48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f317e425cf1a0353b1954239fe75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b316e945a1c620572282aa6d0b2c0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c213a7869e78b009934b9988f859d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148c05d06164399c8fe9309fd7f98c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c9a693f380e3e1a682f1abc8917a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889730e7261dfd9eed2e7fc981672d9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01efba8b5def603cfdc5486950010f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ac663b9365fd28d24dea6879cc37f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dfb39e21f45f84e45592d4d7a22df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de41b94193ffe0a844654a4b7238b34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af48af2a8a161df9fb9ed3a3752e73c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4676b0398bad22263387ed2006d14c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5b8a8b7e1042d0a08a41ddd8061a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d2fa133b89a2ad6242e8b4169e2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe6fefd4cbf099034910b27f36f7bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2eb003abe73aa02d7a0834727bcd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6073a37d9500089077b3dd4a8041f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56a910436289dc3de8d8543d1e391362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a478882e9fe5f2e3ecb712e41cca3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a22043c6d81de6976c072d7263d07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380158a67b3c8eaeea97ce7eb37e7e2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccc5d7ad560daf91b2cc9c24e36ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67efed1de73f4c9cee15a16ed7d50c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43a0aeafd0f60debc333d68527db8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ff90bfdcfd8feab48e26d4915bf3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2a161b7f9b4a7fcb7a6214b06a546370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecfc27ddcc3d9188efd6b6084dacaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c7498acf32b033014cbca544ed202372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af9bb12c2a7f1195fa175744ac7fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fc13b84ef1e09704727341d30226d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e49a0b1f52de7cabf6e9c4354079375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078c2128b0d7a62c913874cff505a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6f14c0e8e87f97303ede0293dc18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a702e70f2d7e0ee91e16249fbc28321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2836f73194a7a4dee5b674412b169379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594925b028a0b68272de89b85fe798f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcadfc4d49b01de7c830bc38f88a963381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e605995342f7f6c274194be493882e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e57efb7a9980d6b182ae370413a51a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae9d182ef9391923e6d6b85a4391d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b746daa7c53bfdef23e572b399a25b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad8ab5fb88bafdfb9ca0a40f6701c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5d7a1b758b4f2dc9a41c12d2c5f5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aaf85dfc4dfae6d2d0c4e94a5069c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae44d8abb275b3cbfdb9fd6ebd7fcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956e7735e8f38d700d9fd8e9cc84888390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2562cc42391eee0c6d8cb63f0a170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e8530a7b83d85ce0eafb5e0211d7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c286685cc0ecb61c34bf78417c6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffee4e6f51c09bfc552d79d8605377d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635abbe4904cf4313cfcf5431d83f731395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0325bb696024814787904be049a468396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaaa835b3214c8fd7bde0634402748397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef3d6ebf70d454249cd0a8e7ed5e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c514a5eb90c28615c74a68778ea8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540c9954b9e0d28797216443c7e62a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936953f240c000d05d84672ba43c00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98a58b766d4668dc44df822fc5cae3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b240b1caa9761112dcf652d09b789e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3c7d409c6050db03827facea2eb46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8388820983fa62f04ebe153765cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17546ddee5a03ab2e4f125788312321a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49585fcd5b4620469e103457316421407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0ac884b9bebf94a3af662f3c2eec4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34861f5d5fcfc038d234aa41406f475409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc0fdc4535b1870545242a06127196410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922359d7cb42554fd764d356b951b250411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813fa392879c0a6e57336a90a058755412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a219b62698cf09fd792e0fcd36c3aa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23730f29a8a5fa2fabadf97bf9c99a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e4df653a33b2c8bda27a52882385b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769856a37f4641e7a022f12ffa63bb59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f15eddaf2524a6edd955d6ffaa4485417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7c40b6d53905bce6ba422f63d32e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf86aa58879420247f909747b597f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5602d5d879683553aa7938d03019eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32621974f88047ae4633e5f89a09a875421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e649f7bd050607d16a1fb75ca9c2668422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d38aeb84242f6e23eea723d038d7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc91e5f077c03380abfc225858c133f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a9a443abc989465e8a65c5bae4a50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd82990a52ffa9143fc84b181c4e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adfdb9a8276eff41fafbe327241642427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60c05551e352efccc56b76256fdffa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dc6a6e4b972956df143dd694aeece429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5158e0fe22ce603f2b5987021f988430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1f00d22bece64a3190fb955b0b692431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2f4cbb2dbdf53a7183ddb299fde85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f1a3c3a0330223a33f16d919330b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3435820514126d17d17b623156095434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abf7b21b013aad986d10b528775e2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fddbf8071547d229d9f1a474834ff8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177dd0e97fca0374f4017b670e8088437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2202e27b6554660564ff86e9b2dd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e0cb885207b2151e2acfef0f67eb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084dc18d4eff29e272180f5a464c7a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a0c4c5ed3d2c44241e6ce39b4fff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b60449dcbddd6d5f5adc178e841c23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0846560ccb5ed154a9301144b361443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a59f8bfe98f17ee9948df2a8ceb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aae19148a98480c30e62165009cf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f24dea6540e294cad6e89bc2c824c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ec41cbb8fc409ffbb69d33d1c4b6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c1509059eb956a4697db50934791448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213d7e0e4dfae26f0e1883c99f23b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d1130ae44dc7c1495f5ff354f493450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dc5d89d8589446084df976967be7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca83839e58fbbd17888afd55bebc742452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704070b8bd55cd32f560ca151fa14184453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748468975276e6d9609dbad8ca64b2be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb90348550575f1d94e505a3d60aabe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1cb96feec7e8ab88ea7106cd97492456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b6a4469371d9ae17d125177463fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639072bb1f0262ed82d6a2dc71a6541458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90046234c71f1b17ded27571a427b52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ac1ad7a9c0b0af6a6c009ec3e080460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c999c06bd200791e45bba5b1645b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416e1ee082bff224a4cc6866bc59a8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9741834fee875f1ae6789a2d9f7ec0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4edb15461395b3067a6f893648d080464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2576406a9c873d76cea8f63758d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975bc7ebde3f8e631b57fa23cf8c57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ea8cdf6e3000829b32013d0919c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eb1e69a48f8e6f213ddddc80ea9e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8714d53ebe8f368ddecff124a4657469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ccaa799f658921c7596b3be017ace470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a044e089ba21226440963e61e2bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fcc94e53312c6b4bf17102c79f88c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b871a4efee88c74dfa439e3dcb6c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d28e1b2ba43270b35245c296f62322474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e014434b8f06f9f74dc804d312d2b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda634e4484e27603b5b7d8bf8fdfbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20b4cd02273108834a9706f53929e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735151e616ed711838aac638690b64a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741111b9aeb8afdb443691f3f26aec62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d7c466f39284b82795be57fc613f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11e796f7695e6a0f402435af97c117481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39286db148d4400c249d152756987b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641229067df8afb839ff268de2efebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e138d8809079bab8d0263cb81103484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155731eb9d130e64743f73fee4f2d32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5545dbbbc703e25038e7fa4a14c0e84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdd77fd2a6822479ceebf4e793208b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f827e6f52913ab82408ec014ce0bdcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cf164fc2db32edaf3c3e7d014b5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ac2a23da100c895acfa26a187113490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744557c39d65137692969a18a046b94a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1172e2a9d55ea2a3ab418801cb6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc459dc8934d40f9bf52f5c5e0919e76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe830e48da34598a6044c8c4d4f5059e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31b5c33cfb4cc20bc6a2d6e5cb573d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c54c0cb3b4e5ab0fcb673092bdfc6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d12c33e8913d4e4b47273fe6c73f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94587cfa3b84187a6356fbe5c4bc23df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d2ae4b1a9f6ae9d3632b705d6249499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5b7e7898fd4ffa7ea8d6408de808500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0e91c289aacecd8e3bbbd046034d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1ff66c3c42cab03d3459d8027669502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a7c0ee7df85108afed3d674df8e13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360e01e2d89c7458a27b2bf031610e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd23d2ad3987c2e751927df160b1c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c129fb8dae33a03a5dd8139f8c52dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfc71f96ed4ac79460c4b8334dce9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdca73f609cdb38a0587a46257ae8a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b48cde47c9bf3c3ea319c245e7cdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd969464fd048e680e0fe7dc120cdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0825b10f450cb1685f6137902ea85f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c15b9e54fda28b837eb2d3e7021ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a353b2d0b6442cd8623fc174ca11356513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b21064351ecf1fae361078f931c5b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b549e75672ee3d84ce6d09ff4e4a2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10924ad680001186e4bf21ce5d4eb8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67085e46c2d6b4e2860010e685e8be68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67fe789f3e9c9f3eb1092792862b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893696bf227c802b50cf5c933aee3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8837d57e80608ad973bf3d06b549977520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472081ec5145cd8985411aabd12627521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3418b87351ec42c8facd0898afba800522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ebf9e906c4f2c87a97481df6faae3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b7f4158a63976ea197eff1c985d43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b3d1446ef3701d2007f53beb5a48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f280b233e984bfca1adab74d9589526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cc59c15106670ca02b31b4d76edc7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9544504aaad7f852c2fc15e31bf1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299dfc7fc43dc98170324706eccb632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f78d450adf3bf2659a97aae2ea9c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a52fba225128a80276d8a7aa8dc29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1826b01d69619fbe867e616f4709c5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804040c1a4f94ec024fcce9f0c0fb485533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030a11aa9a6282680f0ae66939a928534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839d05da33f62d1ae8f46ba1fae5e28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307fa6c2ea27f263d1b133757526d17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6afedf3c392de2b45d42563cb7dd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06842a256920f18ba5575f07fac589f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e74c009d8ce0f08741e2950d420c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33e585d0d717ea6a7ffbc73c68f21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f93a5cab1590bb3fdf6184153aa88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04029a1206bf405c88eec51e4fb4373d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846b946f1b7a022bbf961da0411bd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd74be4e0e5389569b05b2f7047a803544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e412665c6468e4989fb2deac5ceaef0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a168651c95d462465568750b8514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a77283fb0d41267c8512142e6d20e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22f06e8c4aa3be5808c2cd4eab6bdc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7476115ed465a28bacc398459796549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0deb3b5749b13ece12b8b6448faa2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069339251e5cb1146b16c28aa571ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0045614509edcf263eeb34a0c398b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f02fd85710c57a4a225fae297f79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d802a21432c3cbfe3560927576be3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42a773c0c0b731eb6e62cb3bdbd3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ade4faee4fda46d955a745353cabdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3649f0687f90811dee5eaf658dd48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a12f89e670974bc5f66782d97409b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d169b61e6efcf20f849dc2bcce5b8e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b4593a899e5cfdf050e2191f2335f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec2dbea34aadb3dfcd0987470e3be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb5a9802d37318f157eee3c007da61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290de986a975ead415fbf7e9d2601f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7748151b7c83d0bd55c26dd05951965564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff976b610ef227796e6b1c8275ee39b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b465005ec7547e0268792882416ff8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5924d2377ed0ebcf4637e43153175567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035449dd2ea0d1d1c0ec13d9f0b6991f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57905f24951d4272282868f766de24d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf6af92963b788ebb706ff78d1e21d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd5afac99228007a2882cfb1ff62f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ee653dc9c62347bf1da38cdbddf38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c363e74ae5d72ad248626df56720b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36620540863cfb669bd8308d73644df1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb821ee3ba2723be3afdac85b24056a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec0382b7ddcbe130fb52f85baed83e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64dabd1c7f3f235ef06154645e81b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7a3e4e91a0835067439053fa31e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fe98ba48608fde683d43c451d0fa9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3871877ec77a27fa40d9b2f8f0a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aafe57d0c32624b48fbadc64906af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aff57483dd826a3a97e08083bd397582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa511415bfba0e428156cf4d7747d2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3ab9ab0e7dfe3101b47e66f3d71f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f59b0395b182e5d852aa0b75f25ad6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150cebef26e6d49298f1574b4661d0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47199f13549d8e42e6f073656916c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf8ab3eebfdd182a9687d31474818588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2e1cf4aa4cb5abd5c7de79a423b87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c51864b398c4fca5ace6e8f1a1b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd4f94a658d8420cf9aa48cf94f6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c103f1cfa1a5ce4e26c885fb7e7cd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71956ad9081aead0702c58288b04c611593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb03c570a374008472c047e402d8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc23464b777565e0fcdda201dac924d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0eeca6200bb5416134b38bd3f6abb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d9c9d25dca0de03f0421574dc54a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96088d2c7cf286858ec5147b819006598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e165e0f731bc9a469f71f3bafa97712599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b98aa604d1024d47efe362e53aa87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f7097cf27db49f0bf50ce83ac8f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e70a42a866490a591fb3055ebaa7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407f438c39d2c69c30c6e4fdec08a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c66746fbe7a8ea4c326f7e27cb017a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f9e729a2e15b26833c2844053193605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf45898efd6bcc7b654f6eff2863b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acfa4dc718dccae3c4bbe8e0aafde2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08355cca2a25434323e98cde19f55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7fe428d23850b30bed699543117f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a8a51dc2771bed47fc285e81d6600610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430da477dee8cbc4837dbde0cfe9c561611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfcceeb467e7bd4ba933330de70ee6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8df0e9d9ebb4dd47535f5362ce29d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3593bd7579c844d4fd131ead54aa5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133af0664502d63f829857041d951a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96398bab76e8f7137ecc5c159404f3e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da18f8a953bb2f4e015eb79a18c3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191b8f3874b0e54d5469893ff032fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702f51516dba959047c2561cf8d97a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11296804e1a93f36920eda69b0d4cb52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc475a287510f2d692f71ddff02ff8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e45cf2f2ba109c0f910186d6e025622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f0929e947cdf60057d822b9cda5ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8d608aee2ea518b2a0b7bdd2eb6ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceca850990cbabd4a25cdb77b35f7cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013a92d34d37c3f9967a74e573efea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ef48a8a99d0c56a2448bda857dc52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d25d799ed2a15fd7fbc7f900bc8847628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2a8a8fcddf3deb47db5ee2df500c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26491260270c1e238363a4c31e97ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785b004b36fcfa3a4575603d455a55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c974cb5a2cbfa74e99de0f49076f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456033671955995b05bebceeb68bd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a822c5da09a9d64122664b76db171f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb89df39ca33ea08d9b964bd0a3233635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba464f36b5a02fb85a15d82ec2c260636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f6d9d49c1462c6469cc4885092f81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9001f3e24d33de9994a374eee25b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbfb6484fe02146dd53417a67feef3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802318a3efb1186b2e8213a179c6561640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c6d12cafb0cf7c554cecc9751f1b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c783b2637323a6303ef8d2c8073fe05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861ebf74bc0373317ae86dc88b45637643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea179ebc722839bd91584457234c7b09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc7dc8add1d2718a74fd8c4cfa5f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6cad99b70310fe3d7279e8faaf8ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b153df44dca60c64ed067163c8b5b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f4f3c27e1de974d022f07f0c30ae0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a99d9e120c3a1b16db00dc134492649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798da5f0bd722b17d0d58a5e92df77e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9af0741c9ca5814b92eea3ac2f96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605309bfd334fa08c149722bf2fc5289652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef13721fac930b00459a1059c1d50a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1d7c083c3d25be9d95e47e0163bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2c607d00842a3b7f0116e81e87d72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993374ae53fdb6ec30616af4d62c78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fe17a7ce25d3d904f6c0cea4cd1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2f98db889f90c29c89dfe821446d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad36171b92e4c9daf860829c22a2dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650fc041cdd34e7ba87c437e99ce54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85865f3bdea1cf17c6fc571f190542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f01e62cd8bfa75ee1a5cab31954a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17706b51f5387377ccfa528d8cf6f387663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a435ffbe0bd4090ec85f24153412283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5fa2c616bd8dfb170ce4522c7aaa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be89be08d9e9a60f04d1c4623630d1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db2a71fc78daaf5543a726c2af652667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e0adfa1aa39acf2a3948a9ce6ad7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec15c2a1c23fab663611ee195828c60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8caa3c85f3d105635da0658352bcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220712adb8d2b247cca43138db220ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf4d3c2d83244664a3aa91c6ad49e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df89ad5c9db4c728cc29a696644a8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ffc4f8ee287b5ab2359fe2e759507674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaf86f7285e6c71524e2766818e484675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351044b77ce55ab34afcef6f22f8a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c38a5b2d9c5dc77ee3ccbb41fd58a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c536fb6fd5235b44f6b699844ac8fc1678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>