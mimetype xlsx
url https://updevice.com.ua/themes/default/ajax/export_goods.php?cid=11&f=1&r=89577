--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c999d9531f23e90e15b786d5f8e631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bdb99bf1e526704d87faf08d146772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51be410926cafc6344aa484cc655f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44d121f758cda4016272a2e4913264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28816004e719db959bcda86df554355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc94eed571b8d1ac1cd96aa7f3b7e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d4a125df01630cd5afb96c33ed7287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7f1729bef532eb04541c33a834408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7190abfbdbb2602814313a8347bec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3054399660c6a0362cffe75a6e6ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12ed5354199d391715fb197f4a39011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be74ea8625df2252801150cb1b5f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd09369c3c6c80fac4ee7798f636813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30645d78f62e9ad3de4e5f3e8f585ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ecc26fccbcb614143d641e3dc88df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c887eadabafec8913bdf055d7eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7301871250be9cd30c3280265ff5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2806816ffa4857073499736c727b3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3004150bab70d5a2744c92184c57c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d5353d592c1c0ad3a16d3b6e59b7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e54095d0f0c7f8830f402eacfb790421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d76032713210eb276ea02f4b75c9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abe18994b27e3c08b292a1530221d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01daee73936efc6a71dc98c32135aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4494f447c89788165a063713303d9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca9ccab721734d033a2e1c50551a8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498882802e11935433363cef69087ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0226f0d91a7da493ec336864182028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac53f6f88a5dfcd53bc04fb12e702d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab6e8fac5b0a6e3ea306f27ab15ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdbd865a1c452e9cb7253d0e93880b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774659112ba0550f5296a2d5712962df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692eff83cef7b0c12da7747b0b03a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f54139f795f04df1ad3a2dbba54f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718d44620ecaf8c7ad49ae59b43b91f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c996a7849fc2a95b4470e6a33afe436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e51df25d793da251501a43ba5866837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca31cd31eb14159d665771c80b22e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1569282009db34310fc5d0a67a09ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fb1ea32093f1bb75086c65b22048b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7403d5040db2ffaec97a4b6d6de69841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8323be9a05ffd30ebd514118f019442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b82d3892f5a9f4692454b7f0a520043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56864e6f64932813c53dd43a3f5d90744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca35aa7e669ac6dd7ac2b312a1806a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d1fb6224df6c493292f30387535c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404458fffe0cf534fdcd17ca1dcff99147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88932bd48266a88cce21444d4547148048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe1e6f1968cb8bcdd0e60d4af4098249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a968d9881f25714431861c20886650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c2716835c257bc7684a7cd06d3b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7a2ee803fc033836a5f19a2343c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f366273d895ce4fe1a8c32d39a02953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c197f1703ee515482698b750d4a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6e3d9fa683ca152bae9deb78db56f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709305332c2aa4c7f601404b99107d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074caab348de3fdd0bf84417c2c701ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641142d085b9de2a84fcff91a061196858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcf1843e0275e3cd0ea7044b7b8a1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce334d4212a81e9e760cc8b01f48792d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb5c639f7407fbf61d555e75012c7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a538bda7a5905a8a4b46adc97abd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48c6807482c0c88378282259cee21d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4232f5907c07e80d5f6ab4b0f802f1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135a07015cab291fbea848f0a0637665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a99ae661c51f9fb5b370c4ce5620566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be39e7300215e6c3594790bd65be28d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568a63b595062628e3dca868ae4ebf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8a0c5e09c382330564683bf6ef5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75a367cf6dfbf499eb7ce31c381a8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8282300125da418d826f6fd8d0b8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3a49f4bad9d7dc4722a1f8027fd5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488dd6c276b697680db3a517d3da72773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494427529a027dbfc212c8f8a9c15ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdc7373f60e83967d6eb7b0eb5483875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5453faf2699676c63f753282d2acbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480517375dd053fc05e6897e82022e1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb3ccc25e8a41229014e3638a46f7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf87b18542b852337da0620bb194779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12899fb3479f7b532b08668f56583b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc4624020c2523f9a12b428343fa2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa7636e1181d611b43df08eb436bd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69a3742801036ae57747ffdd1775f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2cf5de7b900952797887596e0c0f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a6a0df8eaf3857db52f40c36ca76685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3a10956a7e957b465be508f3b11086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab0b779c42c44b2f3cdaf89edd4ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e80c43e48fc70136e4f2ecfeff81988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770065f7bddfca51f3df6ab45e02a0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce60e520fff98c0af7838b3d86b0d5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0db29e151f5548d1d16c271a7adea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a148b0b60083127ebb6b7956a0c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436e98636087160a5ed38253d1abe3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4446322b141c77ff148a8c90fa923994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d02f1ff97323394beae4f69ea12a1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b8042dc9811425aa038184f3d6d8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939c487d99a87b27ea0fe8c28d93a5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e817d2de01e898a64390e4e7966be598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c708d6c0bb8ae19bab68c35f27e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ca45599727333ee5937e98cb40b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92f5f83075c75128285fd765e1d4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149f7914915283612b801f6efdc67bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2437e044dd3b7c113a5685314840e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba305ed2c729fe47c89882a4f86e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224d2aed69d991e284dd24d7c8684ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822cc88ba10bc8e9f02fbfc51e07966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689821805c9b8cb9df5d1d9384323d9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbf94d3b397d345ac120781a4dad20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ffdd87f116e0139253146e8b0215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4fa9ed7c707ccf9ae927fa3fb6c11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3316f5624e06f481508076679a8a538111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c350def73b239f0f747279e3f4216112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d9d15b5ae66200c9f7ac853141c88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7c058c44436c40d627f91123dc2cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e0d7eaa9a4804affb24126ff2cdd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decd16aa3ec38a948d04d29440048fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d85f47e0e89bccc3c4d73f3c2a77a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87822b6486601fd1d6197f856e99b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e974f0f33596fbc3a5f0cdabee3368a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955334101789078d7b403ad1cb8da80c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50098f9d5e3dd0501b087ba0e19e837b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474705e1a169d75ded86205e42835e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a815fe97d1f0089da177086fea6331123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dde3060ac78d64248bf22487f7d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e855aece87829f7f246d021deb65e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8a04082e599ab06c77d00bab01b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb177712cb5b96f581507a53bd6855b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f61933ba1d6cf73a6bc8a0a85cdeae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacea37e6a97a039791a340e0099337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ab7183f662c1cfa9e1c1b0d63e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace35388e898220b1490eeec9f4fc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aac75c56565d6c5c43805f123ab27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195de57b2b61079f2b88f7ab789723a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb87c5cccfc58b76bc6010b635d137134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf881191d80bf65362410ab6725df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927114f11f01410e94af73a67486dd68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e773d8da5894e825981bc051e72ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d644a839cc9573df2bbe74e273bb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1b713dcfe4a874d169211cc27df7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf487971c4d14e97a4d9a2fc6db735e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31a002368d06a00f0e4372fde5ed79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403cca8dd899aa937e8ed8ac20cb74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3211c420dc4b6e2dc71d746cf53a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de7f0841850c6b0ca6fd3bbb5939e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c51580686a074dfe78a237976241145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585542b02136a8f122ad6cf8e78235146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a8a04d305a89306656effe5fb627147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bbdf83e5e27b3400dfcf111c22b46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a9fce44ddfc22126fd10e9d254910149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98d43c2d77057dc15952c46cde7a06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796365a8ea5a3d50115a404d42f9e697151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae24391b173fabb9dff1cdc1ddc459152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a65f3fd0fb7b4931d03c92a56e017e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302597f4b378b3b39e70600f32ff46b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df1dc5b0e1010f53f6dd85a61bd4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456936e15f53ae7bd206c7d08e2e60a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4274ff6bfc6c8fd39f941354d86526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bceefa371be64f9390d7b87079cc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd059f96e1089580a98c8fed5eb29c68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaaa3f6d3d025a69ad026129bbdc7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246198b7a509d57456a2426318b07f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04a1cff3d8ceb8f14297b0152b51a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1b0822de9513b6afcddd277b096f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec92c220220c690feea76ce0a8d4fff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d97c0f3b39f21ece4573e635d1aa54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0cf37ffc68fae9bb980db6ab238ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf933977f6087bd255056ee536678167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd775bb4af617622ddcb015b4522aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21499eceaa5f06e23fb53c3cf98a7fca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76711f5a620b665adf9edafef4245a51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6405ad249d06d038246357a6c85d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d7b73e13005d25d9bd5f13184868172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5e6d1177f86f3b17f63ed662e081c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f9892a735b2ac7fb4f0f11930866174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16455b332941346afddb386ce35ade14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247b373e01051bd1f6e18322caf0741176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5e037de357c20de86cbff2c8195ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905986bad9246adf114cf1fda7b57e9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab467d79eeed1fe2495d0c4a872d9b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248c216e5b2dd21cacacbe8f10d0ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65f65bf475a5c64fca254b2903403181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3930e93cf3b7c9539b82daea4ee62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153812f3b611de6cccc177dce2d8a8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666bfd3a20ba5cee4961b54e5b2bcd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9242a10974a8d8514e3ba9a2116a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06edd0e486856fd73642310ef4aaaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e614c0ec95f68f9b5b448eb2a613c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eea9e18b6250d5b3ef5dcd0c719694188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babc7b3dd4c3751efdd5b751cc903db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96bf716834690756757c219a7d915190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553c5beac2323b1d4f55a8d9d8c566191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428f88914b398b3b0bdaa3eb2102a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7e6b7e23f618d0cdec6f59c3cc34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d0b7fac9420937844dc6e9a32a031194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f9b7bd3f509753f2ed76472ad331195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437b010e5c17b39b92f0b95fa879e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab48462d5c3c37c9d3951306ec8e895197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd14211ab21722463ce92ba96beddb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce1250ca59cf015d05e12c1d452fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cec1eb5e419a88ced8b0d9251b068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306847c3b38fe2b6aea834c1e09c9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b92f84a2b2824fe18b57843c4f0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69cecb74cf20aeb51435f607f9ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b826846e4aed002419cfe0ab6886c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e8d6d733d064296dec42b43954636205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194706184c4f84b3dfca266f9d545ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2119963420daa8a22327df2742ed7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de230d311a11404a351c7b83c58373208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad080a6625de06d5ac25d4450603b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ab6c7afdc1e07693884a8e18c004b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c42c1bab041dec0ad7aad473894fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57323522e795500dc09893a4b37346cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0bf660914b00d8c0237a4ed1eab3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b2a7d11159e49102f16ba58b76318214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226bc04dc9abfe47d34b09f59c97fa5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a53a322b2740d5d63207f73fa3fd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3cdfbb497bcf9c6a33a0e02e3ea8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba67a385ac75bf6ddbbc27c4f1e665218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a1662ba48116ceeeb1cf542bee20d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212da07999a7e14cfad8926d252afc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3da419e33d6e838ee94f1e558a614221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d7805b6c3d1cb385199103e3e62e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7ad442f3e0c5f5033f645544aa706223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20910e7b3279a3b976f826ecf127d01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21fb62ad56ef10effc86bce018e358225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235978ab1c206124f95b441bddd7ccaf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de5ab7df04cb680ed4c04a4ea6da30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327e9fd1c33720481f8704ae985471c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f16ba5191f01defdb65884d0b55fb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f429d1ff3e17866fd63611acb9eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683136dec740f59f3e562fa469b9b82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1170325b6cde8e178234346b47129232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121380499e494c3185d950b7801bf6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc29d0197ac23830ceedcff226103234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709a6b441e77da6a6210b8c2d7ce846235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59197d03bed5855679032fa91e6f348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cbb0f1a35bd18ada6ee3313d9d2ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5553a27085f3752ca29bf6ecf38cb7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594628859b5f441f8ef9fcdf1643bf47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb0d1b49484518fdbc7d24b7c86778240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f125ff75009279212f6c8c618ab9d3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b2165b893f2afde555ac52904e753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60225e6f2da858f597094545c6ef4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32ecec5f2bb71c4536aa67d232de53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0fc20e9bf0db3f03569c4de971ae2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cec9791b14d02820c918f2c4052ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1967a2fb47fa025460fe2b5536ce06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4a2741d6a227b504fd997534b797248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838f995e23b1904723a3622d79bdcff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc5a31afe5eee031187fa8aca510a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d690f0ca9c67e0fc9ecb77e293837251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a04edcf2e934fb8fc375e9c94d8e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac302a737519239ef299b6013e2ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ffa7a31490fbb07729c74848dcd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb8119ddd0264b3aba28d073176a2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401f5255a165996d63cc5f82ca023b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182a63b557e9bdad0acca9e8156173c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdec779dbd032c6e5211f3f63c92cff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f27b305f2f2cb429fd065445067ad1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee023ac055f5fa20c15e738330744260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc07778d21eb9353368ef28cd7cf6dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1c78d6724306b609cc3a0130db9b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf65f6b79a648e3da1372df3a095c4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c79cec0904edc179cde1cf7666525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35206a202af491479bff377d466a50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c027d8d0c84740c3acd80f43099a783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a44935e5f0babf3d173c2cabf3c520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d6c44ef4131787cc02fb460ed3d2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f5a25db833ebb30ba19e3b1f9b7f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56a4df28588f2df07c15c4da039f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0dcbfd7772ab303435b047ab66286271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bbc944ef440d1f69225e499ae0cdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38b5b4609c995166fce47b92c63ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb46f43aff7c7dcbff1979bbaa6770274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e149ff62246d9fceeecc1299236a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b78be99a7ec242b1f847418503f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab4a396b185291e8af129c6336a3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b00648c2a572233d62fc9baf5a3740278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bac2ab8adbdbb239767529e2c6c40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36251808b5ee7443606c87ae67f4087280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eacd66bd018ffe7f0e50f261775d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ab43eb787a647629823c7ef402df0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f1f3dd1751a2ce6116bef3b39c8d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28db455280ce74ddaf2e76a7bedc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf26a11b887f6d0c97f16d797f595fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed144d202c2161e3c8d4c811b30ba14d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acc01e0e89a118dabd9ade88485b8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9dd2e6ea67a14f93cede798c6c05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985ff9988c7a47ea25df51ff4f3a90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdae86fc7ef969a2ee1816c361dc3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956644367768a882765d8605345eb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e6bd284ef09bf381f5b5d15431c3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037983e806bd66ba8100f0f9af5aa0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d764677df445a9f82ff9de622101294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab857fc292aafc03a7bc826c6c6154295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983c21aed869d58f62f2865b28227d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a4690425fc56b1266ea5e3e12d0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2a1c31293b66d219d0839ada7034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce73910c55e3389926ab111893569299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9ecebc35f862af5a9bd2ba367910d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a06c26f83e16c47d27443f47c24b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75cf085632e065247081bfc0bd7e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079b4f5cd6d88956c8d714480cff604303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80095f3fde8effec2b0fa448f58448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bafb8c0a7676dc89d0dd18fd60ae78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fecd375bb9109c3bfb4ae229125854306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b76f01b0360ce93ab29f3a9a407546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a779582c67b1deadf2a08626b288ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968be37253fbfa6c774baf2c44ee67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba685b772a54d57c79eea44579ee6407310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59efd1cc8dcbc9bb97a951b393fabd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d935e20955642742d8f090d4210a59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed5bc57994790f3a156909f20a16c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0704b073742d34212b7ad1713f52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca03d68454150cd8d77f7a4973ccbf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d7a0c2919400423e3e3fe0652bcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b3bd37e3c721d88fe4933f1afe3bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616a4e9ba091ee1db845911effc48d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a43a8ddf599d1518b70113d184aa43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5db9fcf921e6671fe5e6763091fb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639ee04a8bc4eaae5602cc114dad6b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409915d74198e881779adc99910f6538322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4ef49ce8f3b24a3b31ec8d99b3c8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3c615e0b5791ba5a6145dd1c60c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0545fb2b6bf116451794c916deed52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e5005f2169211ab1184a1ce3c93c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffce546460cd6e4452c830117703d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09359f3ac42e3d374afa2ebe0f6d714328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0ecd42884de53487b230a15d4492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6278ff57fb834f1d49087ca43fa58e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8164bbb5b6cc75cd18a37763afeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3539a6ce0883765f091285bca0b3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a4c9e999f39afbf47d9b8a4a642d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879aae8fa22ce04862d9737d8ef8a70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e23d295a41b5ef7a33a306ad6034e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c40d5323325e5e73c85d8ecb5cd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d07f486c49b47b21c60220c300f36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9309faf035fc3694814b102a5c455fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c7c4a741568926e85a8119e6ba17c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281d1bc51a7f6873784786d0c5621a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff697e75ff3782315c6a12fd569ddf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ec9c75d8d322c69d112e02d31e09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1bd182e109deb10b561bcb9025821343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed278c9e3b3d784796bf5ec11c03048344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25078786269ae3a540fc0a41daf446345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f800f9b2111cdb2d3b5cb6ef9bf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ec47005ef2288b9c9584536ac2fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4b1f82f92bc6fce87f4aac3b1376d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7a28aa7be1eb474e8d3065ccb1a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247840c728dea625ae39d9ffe8b80a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604abc825950b3c95581b0cf54d76e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f53d75a2866f188d4c0cfa825ebc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf5b6a14523a515616d6fc6c72ec8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3a79f25e88448b04db0da8932e90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f70ea37d0673e7f908eea2efac9026355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb257151fe09e370f469e84c91f48543356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f561a94d4d4fed2600a02f606157b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabec0e3e73f21790f83054c6c27b9a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d94a11e98e1ff19e3e4aba77ae78a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce193747695b4817c93eeb9e3a5ffd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fcfeb3daa1c3708450a44fc39b011361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695f18e1e7c80e868208baf5d0a142c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74315a2d7948f8d1cf69b55e9e057f24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26706c13d290227cb0ede576b9b1554d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399a35f2ae43fa0497fa0d0b5db19f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f61bfbba1d2a8c5455fda742f8da7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e62ba60936774918fbfbe4b592c47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d736d6a20a4d470446cdd923d1f78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd421a46a5fd82a60660b7552ad514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f0a1af9860f750ffb29f2c52618de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda193589b73b7d967825b2ae335a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e3d9539784ae61ad40c011bed8e19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb58c5192e0b18557d23128724f27f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df9fcae8ddaa9ddc339cf08c32b8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd20ef44f3b15920f1076d5172e16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7182417ad4d81ab82a91984a66d607376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5a5ba81eb4b558f3b32d2f82b5f6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8f26b1ff2aa52c7473857c0c1f53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a55c98afef746eb037bbe9a25fcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8309fff00f822eb32fafce591a6baa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8c000387c2bcacd1d129c3f0c62a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ce7f2c9c3221599de565246ffaa7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2793b9a8790a6733b532859792a2ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d62cbe1dc52853f75945b45ac9e6d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3fd3273d29c1c1991f007a7af1a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345aa306bb56914771db571407451a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191163289a272c8f5666e3274a98af3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2a846fda9d9f387e7f836ba50b7d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24959ee02780892900f4339d6c21548a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41768235457970f0a097a33078215390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bddeb4b9c6d83f90c7b352faf76f79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f412c690ab59222ed279891ec34e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fe7eb168bbf375191961b31d76b6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b869317db9f6dd60aaa84263021a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7b48cd248b13fe4f7057f0f401ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ba6a3c91195d2a38fae22a013b78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940ba274f59704881a4c7888b3c5a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a844e2bf35f42c6d36348a11f9b4e83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641519138d4a21fcb050d87bbe782f28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c63be95c1f96fe57f9856c819ebfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1deb3fb268c31f8f1740966776b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a6eb376fe3101bded95cc054f2e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13bef77ea93cb249a5f76e8199a34a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ce86c89f3d1407ba8ed79c716d68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12142ec4d28ba007e93e63b71d9920e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef4ccc500079599303783894e850a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77597b2a896b4dd8ca07a809c67e5106407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422279ac26f9a7ed58847402b555d38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f56ad36d873c3be7ed5c4b3eb41b69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ae3fe7ae39d87a18eee90bb33775410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7fe6001ec0031fea9565907ce0a8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8052e459c589068223bb04f3a9ad2fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090c8c7597fb0ab81b142363e99b839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba28db0aa4d8a147e0028b7bf0b6799414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c1dd4f377721b335ede7c28cede30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ec001167c476a3a662003f051255416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d4a4cb5da4e94d72411d8932bffb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf84bf345df79d4d8d1c7f49cd933d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d22ca0e09b7d489ad84d4c4d73ece2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9395736adf805b3713e7f080336fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eb24024f8aad88f6c1d9ad10cbfdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6d3f6cf8899f9d5046569e8391d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330968d69a095e0bb61c8dc14a2471423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b952e0d36c19749ace3962f1ed64f61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3372c004c08209ef49f5c987af9eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d30adefb894992d76cc945bd8365f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f0b8cba6ba4e24fccbf34d83bb15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d2c33ef9dae89f6a1a59c2fc5d33f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9969bda889edd1c56bdbdbe595977429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32e87222b9c45a6449d7d56969ced430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecc0a3f41e995191d13795947b4119431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fae1389022581f2ef4454ca56ab3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc810d50ff2d4216018157bb1abac2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f392767b88f490042fb31b74dae9dac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f2acfd3b2e18bfba37dd037a9508435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2af229a58a0d5b34025334c0484d3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3177ba0fc684581a4643cc870a8455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748858c6f9dfabfcf83d874d625686bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21703ecc2038d458f538d5b46a938439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211c195b264b352aac14c51c6d18f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d20eece6f2a83f8e336127f2d709a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511cf72ac2d3b6d293f650ade728eb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da584b12f5d8432a8b0e080b2c692e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9edd5300c1188a2506757033aa028444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8044338da1d95658cf6834147e40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba58bb2636ce4020a540c0ead09622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b6e22902aa37ab658bb9f7051675d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a1c8cb39703bc17fd57f417ea4339448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293a7de76bd88ba6ef7c15230df404449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183154589809ad1c133c0deccfd2e164450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe0216854bbd9afb954e1b86105a07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da55334ad8dc72303148c481d35ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e3fcf1f982897fe38c66d0dc5a6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de66640e4130df21661ac752f7e6ede454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa290b9f370611adeabdd21a45f2cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19964a5b4c800526c51ca5d55e43d55c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7ad0bd7f68e7eda49aba965532d24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ab5df1b8754f271ed9e3ef4847340458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1087ffac574d7806fd2d7ccfe5a5dce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26565709a3ea6ad233a29eee079da8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd5f52f1d198bbb066ee62d3626527461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db27f3d2c3c3177d500f2189436a0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36017c9acebaeae2c5cf71568f9cdbd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750837b526f5c1513505ab999b3cf07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e04e4e10206a6763279c520a06a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfdfd003d18f56289060a040f4d851466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c968e4ee3c09aca9f1f3db679a9a83a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e4045f4f3d9cfa4723e74e3ae1367468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d337214a7c363c81e37cdf05a50d04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc630f5f43c822636b8beab42f2c2056470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166a257b8c33f7dbd0296c3de1ff0d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f52bfbb584ab2340fa5eac8dca3c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c069bb2c5129bad0558895f127b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c8519a28e70cba9e80cfa0550e17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe3729d0f3938177bc0738666f0316475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8e06fc0824dad13f56dd32074991476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d387fb425863d25906211a178449477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d817ff853f022c4fcc5a7333d7e02b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537820786a7588f3d16e823d838f8e4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd6684b8c4eb07613e0d499c47b10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304bb07e1e81a37aeefcbcbf9c00959481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a3408e7ac7dd5952c6d045bf885ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb3b48a6985f4cd89b89d53bba20d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ead2254f14e08f471f342e1cb525484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c306062fd616eed5ed6d3dce2c0c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23400f7fd96bcacd9cdab84fe977b8dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab367c17682cca131ad5aa111f3a118b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6533859c4339cec45ae5db5d8b62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ecef613a845d9722f9e88115fb0dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb23d083d433ff062d1c55c7c61a73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73ec52788c21d61ef24e0f11345c76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd31e1da7e233bc2fc5236b791fcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b54372b9d79383773fedb4666bc46b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8baeddec2fc57e61f2e060474da428494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6826bf25145de3e7bfa2b3ec98d3af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e2d24b15ee74ba06089dc7fbf7eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e908052a3918724262a3b27de3759c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591aeb1f51de2031e769326af54a2d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3746cec21f334d142f1915eea48b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640c169228ba9a5cb4afa2aec06a0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4324500b132abd30a7eb98ff294dd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09c342326f6a514574595da5a9133502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708e9852f2d7974503faac119f0f31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dffa97758c199ee8e980e6a72880c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6552a2e0f0665273afa9903121e7a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc190dd118ac63d8c39fb4a027dd393f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388ce08812cdae57599dc5fe696b216507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b3f41911ea4b2307144b6b23b24c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2ef013064ebdb53bbc72eff92c36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168446d249a974d1d4d72b338a1e8267510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650354f4dfc2016eed15c1c4e289ebd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad915741f73799123ec2371ed1bac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c3be0429bd770444c4567a2684c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e56c900947bb6531049cf0b68c9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528a7ff7c7b3dcb0d1af313a3773853515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfc22aa55652769da5afcbc30e9572516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69918602559ef1dcbb8d7adb1b3605517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a498f0f56014240e8f9779ca6b17050518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4705af78284175c3193f7630f2bdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e07d5532f7eebc385b995cab0ac5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16d399befeaeb31e26aa685e52a97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b492b09e7e7e4df75c38f13fad45b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa22db30a8b490db50dfd81e94058523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f5c54aa7afddf525bf54d77169968524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3e55ed31d73aee300b91f7ce4e07a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467993df4d4df3fd8526b7df278fd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272bf43b50a5c208207ddf98b59f9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdd4cfcb22145c5873a24903b14c3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9d0e67bd8fa32215d22f4643e2a35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a22ee4b8eac106738148b986f7f54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e93012f1117b899f7d6e3bd2db91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8c7612a8ca27c08cb5ac641d57c17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4eaa3c0d3057c2f071a8eddcebb4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519a60e1b9c61bbb46582561c3c810534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff84cc0f008eb535569e1cbb770f2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c3064d26dadaaaf776bf5fe46dfc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed824f4c2c24b441fabc6be8fb6315537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2081c3d202c96ba5991934d0060309538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad59d888894cfed0c06b4b70cca15ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd38c174c0e10f7a7510188c84bd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d916bffd18ac2d1f90d2659f96dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f41c71dafd3a165819ade4b74747542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669eb39fdc1d0a294e9a733a37fdab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a818986ab75d7fade1b8aa02fe652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4ecc87450446e879caab09b77555b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b02b3b010e39a7e5e2eca7142a2303546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22c648ae7cc3ab9e901a6e1daa90e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1367f06e4be0f91c8d7b80522c4e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2778c9be5251e7ef3987bf509533549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ba6b720a02c53383b883105ee42f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b61003064da0110ae8b7dd25b28ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba22c11041e4a184985fbe05c30d9c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98788283700e70bde0782da5c3a6c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a675149f4938fd01ec4e0abc46dbd06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095066b5a9a62f8f669d0d8c1d3b2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b992403bd34c84cb62439f2443914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d53cba3680a46430daff0004049382557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77516d9ac8f9a6fedcfbaf8fe72c63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a7f690c7a63e42e61219e3b674b0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821f0fac18581113e9433c79d708dc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3386eee5e8dc2e87845c125002922561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a805235fe031ea0b43de5600cb029562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a45d1d54ce3a85e73f2accbe39ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce7717e704d2b7aa3c002ab598ea8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56abdffa5daf86b9ecf73ddca53d88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c27691233a95fe1c105a59cfb590566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcf3c2131aef83a58c3d6ed821266567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd265ef73c3f17bacad5ba949f6b739568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3af4fb842059f80aa42e62cc868cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b98b0087637c17eb49339ff3108c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1efb88d1ed0135b00d887149782f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2207480df34744fbad3ca45270f9a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f397fddaf2a55426dd71bf19e67ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052237dd9c59f66e11b5dc1ec0c26bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf1dbee35b105f3dba85cb6383406b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ec8a93a5510d1c3ef26a531576eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f1297acdf88f568906a8f9669c02e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d6351b13dfe34bceaca3e633cdbc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247511734db1d6d72a4d4848e324a4c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850962c709fdaae0599c2cd9c478f4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db0bbbc90b5b0465d14549bdb5be3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a5cf8bdfcfc1ea83a27f351ba200582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb7009e7dc36f382095fa1e72f84fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927796d34072f2fdf485623267595b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb3371f21184131a486acab5d3877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b18a35ec3aac2cb2efc0f864a6ae71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac80fcc593992a3d7a1618a9180306587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd1f752a87404f9642ec86abfb47b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b12bf21688429487fc33a78612112589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709fe210ae9ddcf4876b0fc9bb60d5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d25cf9620aa52f721fcd4abd4e8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe87a87cbed0ebaa63313cf438ce2bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeb4e7b58937b81f4744705015660c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea05ac8729deb73a291c6e8e89ed36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb41be2e1bf0e98b05f6a81400828e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1078df313d22aca6a99a943ee708f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8dddb9a954ade2ae2db3b0089af6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf050751618ddd7357a029850095251598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711770783550f71a9c28c64d02e62c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871367497175593050df509df467f0e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b782562687065e45cff0f55f666526601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b3cde347ad0b4e1a8b3eee968b11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda8efd9bc72f25e52a2f22bb2b2ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03b15b8c5f2b721ba3718d6255314604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad81a8a3de6c050d5d7382d1680d062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5aaaba38408887e2f1d23f2c4d1b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f698e566ee6ce25803aa6ea534e06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2352a365e2b0f309efc9da3a9f38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da29885947e6e8dacc949ad9c584d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cab6df18ca04350e5cbe858ef9eb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7741813ad77ce4ce082c6b22da20b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe4f2e3a22cd8931d10be9566c8042612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999defff33093fec6def14c0a1a9100613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ec5381c781ff842f13ff5b7f975a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2f37f2c09caa5c7c274318d6c311615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e963dfbf88b98893f9ae65bdc5fb434616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52e035b362886ec93cec41edb89747617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c46c36a42635f6e58715b5b48361618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aca944a7c2740fb3fc69b23e0d69e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e71c97a7960799ec91da2aab06e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db5f096d513c4d815fa137a24b1980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464a36d48b07a071503e29b56653d82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3aee463853651e0b991785c7cf57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a5fa2173152e31b561a5eec4f98a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c600601847fc62feb1fe75e7e2012625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869a45aa8acd15af36ef2c7f43c88a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f71fdef4d16a73d538ff22147b2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1bafdd18af52c64a0ebdcd6177be1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195529872367b292f7126b9a22bda7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df56382070c23247653008ae81b8a4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a228e984c0c213eb1207eb6d0e76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac36bd96be38f999908a0d780e24f73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec550fe3b4303dd8f7d53cde9ff72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb716ef86036a613d103feb594d6801f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b60ab190733bd97d6d618be00936de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d997a20715f4ab8f036f3b5880fd82c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03483b2823db2e3ceb3a966ad8b696e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf91ed493251d62a38e7d035e7173638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42177cd76337d8c5add941537377d7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800742138d3f1a36765c62eff009a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dcdb22c3639594e99deb5be95d4a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc308b8baae3e4632fb195f686c0b64642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88917aef1c2d64b2d3a73a38dea341b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154862cbb90f2b2452ab9f7612ed2cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907334fd5cac1457f92814811e9e94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e47430b3e0ca10bbb6d8ef113337646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f6ed3ad93364047a1473079c3923647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf0db050b49f50a7bcf2ada8ede87648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16c7c40f94f87a89f267d8cd31dbe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19152c723a25edf4e337c986fedf3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a872d34452810beb69ce20fbb362fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a836b2297cf749dd8cb29ed7a46e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94b5d3504c409612b1f180f8ffbfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054480fcab4c093b4b3e923ef304f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66a88dedbe3e766bf2db75c3d16159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c7f027bdd840818571b122f8ebc1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1683419c0f5bc39cf7f9002c0375657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a755ec8db49d88571d04da13e6033658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87477b907ff409277f741d44b02095bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0a4356c338104a31719b86b0bfada660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8ff06987300ab1739607a858d4c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7498ba9837a5bbe2b6c46dce0c5fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc4e1c365477d708f0beb36bdc66f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42270f7f5f6cb3b21d2c14219bd17bdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6078faeaa458016f9a91aaeb64eaa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7bb62ce0edbf637341d816ea08430666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b9a68f8e68e8b7088aa381f5e8e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f6eba2ffa7db14e19271a35973c93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c5908a950bfb6bc0954128774b298669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e8ae80efd1cbd6e4bd4ee95176d94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039a6e30eebb92f7eb19901018e6ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e364001b986b47064961365cc90fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98f2b8bc4b22e91c2192232834903673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d9c76e20dddbcc9d7536bba42641f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcc190c3b574e09107638d8ab824de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf466f7f196fe56e05a09fdb7d84c7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d7616be0137496480d722f723b19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed10dcae45c534318e0e604eda1026678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1535839759f7897e07ad65522a25a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f66cd7fe9d1edeacd4f9eab78bed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e667b398422c8db354363e511c0564681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58416050172eb6dacc11d06e18be9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79e1cfee569aa886b377e0a439e7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080dd61aa4aa37a93f6b06a37e52d7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533dbbe73f3f141f12a0b6b1f0866f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf314fe7ca13f24760a7055c28472686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9811a145f6ebcf5fd03bb2976a3f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654ece41cdc83a6571ecfa6d245cd2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c9e707bd02d07a52e9fe451b3e94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14854d3f059dd8a439c6b089c734c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deba936d3121dd181842b1763912d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480929ab1885c5644b2da67fbe19944692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136465ed3f4b8150aac33459b3d763f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10688398e4c3c8ca4943b1e28dd35002694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154348b885464254f69c9542cdc5aea9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4442da56baa732ccac45010e9abeb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12ac355c51bbdbdff277d96a3b3533697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b021ee265f696b4184ad75f1c251c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250883cf330d902f2ed774031425ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd12d89bd184e83dbfa27b4ce358de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe7e36639146ca8c973eb0557419d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107f4f0ddb59e0f193d10c29da0bed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ccef2bbead5912ce3e704a326026f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeee1bf1684ac26dfdda584d2e28c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9e1338eb438b06907acc3b4b5e2f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe23040af60da2b2fa410cc751c75e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d11ed7cc23c782dade267b1b89a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc097514bac1251c6a1c3b424d240708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620fa117d8720dc4aa0279d2364961f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28f0698681e6c0218f7baac0ba4d84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8af3ee2ea9d894986a0060fbac65cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2465047885c580b50e177242791000712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad752fe62aa678dae9d2473b904a492d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675a2df900d69f917c31b6a7f78859714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa47b1a78e97b1f1ee6dde9fb2a39d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1400b22de642069efdf545d247cdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31b19a21f094153e4d778426bf21cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e42f157bed37f751c244b3cc621b76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424e43c0cbf26664a921b6980580ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda95a83f11a5a3857b23d2d15690a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd5eda36added005e4081b0c337964721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c72b22a47fafb331f16482471899722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d59b29948c7c938f3bdbb3e57e3ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6050e7c6d223a413b00503e5c8cbadf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5f2503cb22b334d22752ec530638725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fcdfe5344c4ea5e10b1c827659f31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c6b4f9b089ebca3df1a444ab6684a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472ef75e98219147259dcff1d78d099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9f6657ef84ad6e81cd79050ab4c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5745b9f1fa6843a9aad103b48f42730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bfb4167a11efe59ea6d15100939bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d722ebbc87857a08fd11c8f765142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb1c522cc8d0af68da426b1ee013683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6224910aeb0bd74337399823eae64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9781f88eb59b36d0ce8d0f17eed35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae376d332dae9f6938c065a50cf6e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2b73f6ea4f298c0b52b7e8e3fc267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf4c677e2ab4877c5f8d3f6b664c218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108b751dd9d51c9a41f9606cd37d049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1ceb77f8d7ff15cd59865cb72360210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f702fc2fdc14c9746b0971343fa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e7f42aab72ab72ceb28848c10d99f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89897bb30bab4da8ccb333322e14513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf00569f3746a0fd2548f7d702dd7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd694e1a599d3cdab070fdb14455415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907891473bf18d6af9f65a61b5167a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bb334fa9ff2469b7c388a522d5a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb7675d75140e4430c4c3d90e0fb6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c6b48dba3f6b4b449b93ac1a6bbed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c061fdf8264c984b971e77b0005f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2b8c79a8479e6e0783191901b4ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb30f3d8dac7c4da0adcd9da0f6b6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cbb854f97dc2928b0dbc83600e21623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c93ee13c5ca0a760fc8f652c5c860124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07194fc035c919dd9f41c0b82c7fdb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b60eb5262dacd4d6fdfe61d6e7f26026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03b248806c4dea8a8625192ac60b1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999b39e1eeffd88b405cf78a0be34528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d335e3bc4ec076724976cbed40f79f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751deb4d339576955611be4ddc51dda630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4d58b8ae068e6864be6528163fc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18906b5e63d7bb35b08dfe1b0a8157832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54377e35982a21adca22c7ff988efb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab63d62e9b7efbe0bcbb67382582ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577d5e9bae2316dcb96cb282394378a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5f7e077a019307618266386d137a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5fa35b539126601f189f8617acc9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a519841b023ee70f32fe9c572055bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef363a0c37a6716e72bfd466b4f4a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54406018afe8f856925b110bbe4d334f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce2d164d2d582f69cfbaf71243806f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc820c35f50f8de45764a4e8417fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255081deef31e64bf52581bef473dfde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88034c88ba9d106060611729bd997e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bbf20fb36ff2e065e126e7a21938345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae716185dae63ca9ff1e5f4ed59f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1d3f43084192e4d4f5967e8dfd6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b9b1301924de64ab9a64441e8fb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcc189818518403ae479dc27e93fb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45151597ab8940a33c87a6bf8414a63650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef68b6957c8c0a3fd7881774b949a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaba05837b048eed2833517696222c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be6cf835feaaa68b11cf0dbb1c414d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e910eaa4dd16cfc4f444b6c61d1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e4541b7712548e8a22731d4297f7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a86d05414e97268e64ddd3859f174356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca59e76b3a645a56724cf57813c5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea1c82ff1b8cdfba855588a0928e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864239a1beda28fdb766ec352135a2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655d7c46e65b34950794d3f09d58b5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b83ace54a7d0f6c979d1a5d7932261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e242ad48b179d36296eec900b284662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea4fdac048c52628fed817f60c82b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd7167645bc7a76ae1880306f3f1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf856fb03e86e31dc2959457ff5a1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1cafb91dc5f4e835226b314ea66c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a2bfffe91ef3457c6ddb537fe093267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286540d6cf42fb7a632dc9a4bf4c2cd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a09547309d7c1ea8d989871ea1af9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03bc32e519caf7feb1ca3f35fb02f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830995806b9732b687c2d247dd6c6bf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9253c870f92bb1d68a1750c731892472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e0ad5a71e89a2323910823d8429db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d10dc957e00819e3463f6b62d129174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274edec04c1c4ad79d6b21b6bf7cf8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044efab3ba7d75c0815966d728bcc6a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1edabe25ff84c6d7db69ede3600c5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d734af55815568b4676deec2f134f5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb61dba2bafed27758cef22bed786b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b38a39de5e99b23c8ef695599a25580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510593e9329601b3aa86c75810e9d0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e66d470f8b96f32d4510571e5929682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ce7b916bad6edc62501a66f6ccc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72826028ba9f874d0f77f22f605532384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530a21b6bfa916ffe5723152234de3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c468fa4877498f15768a51de3fc5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ede528ae8c2de2c89376ab966e18487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f36f931d6ba5d70b562eb8a3891fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c11a1ce3e29b0922ec49845fce9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ff24474ded27f527a2724580c76b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77958a009569eafb4dfa057356d409ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405263f2b7b588a8cb0a4c533895b9cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c48bc1b51238ffdbc0819f502120193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e936c6932bc93500cc0ab1ed3eec70094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9425f2e112bf0487a29f10b251ae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500eee2c4149bc8b8999736e3778c9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8cc2f07546c24221e00a4479fe62c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6fc69e169c65eeab3785ad00043bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f1f1ab1d92bb44c5fc6abbfa9a7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50237cedc359dc2262d564db6c25b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec491a622816eefa8b80f6f5485be1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c026caa36fca0031b562c8c86a7ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32acb55b8ce5481fc3fa5ed9975fd3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c4527a810ef1e288ff1181c13403104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4afb07909ebeb02d7a75caa577bb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017359f938203164c711dc73a01f3c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc798bb9ba23f7b56234b111ec1996e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed555ae75dd6c73bff7cd164bb7a1fa4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184793f5c989dcb49369bc711c14f7c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d8b3ce166b4f0fcfcb7af2d7fbea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb08b8e3967fea952cf3823c361f563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068c80455df4b9e971b91ab154c50d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194c02b896f74c274074a1254e0022f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84dc7c32eaa9885d351e1967eedfad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f64782264c518cb540a7826a9c606115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac986651c989e653e99c96b031638b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf95f834d090aab68556124256147c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd1eec9862cc862af4d6cc0f58a3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2525a32a88c144226721ae8f58abe3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836dbeb5c7faeb465984e43922cddd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d659a48417445eb843f382d8fac8a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9137f61601269fc7ab67bceeadc9097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc27fbf4c924244ea8888e7ab62fb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13ee1cdeedc68bcbe13335281dca6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c2c148cee25f18ed1ac70f3b311c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f9731c39a28ea744d808d7fe4efbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f119a2966f5c1d3469441d2b98ce5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c3e3cbdfdf66ee237fb67f6d1be1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7631820205526e2754de83603ce9f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c08be6667cfa85eb0fc16c92f43e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9769c08393e80c9f2787cd2242142131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ce2e208b381083a9d539e08ae955132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2e8d64cb2c2010e5721aa9662bb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642948d234b8839489f2e57eaeef7f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d27d29839de96f10337b698260a7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e58f6356fe258fe61faf41f3d595136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc2f64d2f6cf77173e03ca3ddb4d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b272a11be79ffb6ae5702cf3ba1a1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5353c6bb0ab53f94e27e0e660bde51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421be39fea1b21b1c57f7d3eb555566140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276b1ff1c1f4f3f497c29b4ed1cf66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146daeaa6d62a9b9f21129d2e267e6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9036a8db60a19e91a714c67c03d9ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13070316ef36475f0e5afddeaa8003b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b392a14dfebf05e2692b7101a214c82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b097b1b26369b99da66fc2a4bcbba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b8d905a07db3c60c2500d99de003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127b32f0cb5aa2f9d2c6599e348f7cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a52d04814e610f2fcd536788d0b6ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b815e399cc40a9df9fe1d3349a2f497150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8159711ac1176be1e6bb3275e4b3b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cdc6fa0e97059257cb72c9148e76e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdb9b9c00d50fc98284d1d972d3510153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09cecac819c97a46445bc6bfd3566154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006030f794a4a204bf16c2303207218155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26ae485eeda3b9071fa79a47da9b7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf62a1ceb86d7f41b4dfb94c1c36706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132c8232793104d2a0f2832ea4dc58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50444b54f8b2bb4219407733e2c8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004a85e8b6d3c95c83f698c21445adb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247a4a56ffc34306064ffc024ddd620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce397521b50bdac857227ed329a17d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d4b08fca3accc48a7f222c92061a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571057ff7e3b5f27b3b9fca0276dc48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13c6981388e338a9e4c5f0ee1a5255165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c28944312c21bf7873f3dcbfbdd87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ae4aca26d8452e498883c3000b6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57abb7eb0c43950e40054e3e991ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471ec237ac6ea62ed80917241c9baa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c72e16d24c7fa3b0bf74310edebe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d0a47e935f6d97e6b0876d425d828171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aee2d21678bccc6c9563188c166a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9918bf7dea0a91cc3022f6e104695173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f63f76ae7e3390ffbf387e744c7d6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ba2f8cdf9cec7d4ee0c96c7075863175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f235da6386040e1df6c33db11f991176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a96c7cd6e419e5405af695d620cd24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be47874fe7dd73ad14a4087875336df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453f31da200d3026ad26e82e01ec37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aa001f33a130565621c1522f80ee6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae423a921e951160edfcdac478917c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3583aa54bf769787c14402770019d14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d410573b13b263e1a94aee98e2770fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52875e35abd031bdec9dfb1e8a4c8d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc41a2e2179b34334abb9cdc5db7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef645297307bf8e01a295aa25e7245c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd940d773f8f2e7a0e4ec16dce99d031187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6661bb82d94160da71d88a35c4cac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16e4ff6ba09529800faeaa9566535f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed45ac2b9740fe38fbdcf288a1ce19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd58d0392f76c9a2bd189276160cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba9e5f02de1e5879d8a68aa25a802192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb89afdef400eb7f8f43c3085d9f7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea481ec393e8e7de70cacbd6377654194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268c818a510eaf31834602f9f7fbf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845dab6942200512ee6a4bb685f9a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7c22215d521fa0ee1d6aaa5721f6f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d17d36fd1f211a2418bcefe66c6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81f662f6ac6e4f57f90196ea21b29a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc5b6f07c14a2aa7e234e7f2554c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf922ddc6e6feaa31a84ba538d1acaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199afce2d986f66f83c604085ec3d5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65960c2a319991d667b29a51f0f18049203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8febc4b9da07b198a048206fe2144204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f330eb46a07e14cebb083808ad583205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c78d5af42504e520815f617b294a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5725b595c8732fe0392e7b00bda6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac13d2b6155ad3c5a399464db542950208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715ad7864ecc96fc2a3776f0495aa2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc15a65154d0ab8c43e0ae4352ca0bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f958b3886db61496c1b1294b9f8db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ffc8f208254196777b02bed282949212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326e10b8ac051f110a053ea7d4edb28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef56b0f7dc82d82b0d0e10d00196b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20621345e8110a352ab2a62f2e72c2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dcdbfda2a126f6230141938a87754216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f57c4b178670f1bd64136a6bd3401c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4820442276d07ff4695237b4ffda452218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba9002753e32095ec9d56d038f652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178cf848a072a50d0c8b4f889c21c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d47e10b03565707a37327b675e67b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a51f7a52d76b07f32d62353465ceed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808015b9103154b56a739191633ae3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc21daaa71c788e0848216c16a864e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cde1f4f1020c519437d780807e822225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa601d770d9eb10f9f59be32797d5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e6becf9992845455a57ac567032e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8492a30bfb24d03ff0a321a5d09ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ebf04c68af0b7b15a91abae25c562229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f8c0af7a7e7346f5050ddcbb8131230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c87a9634b5766f7b676d278d2621231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2bd065cfc6cfb748038b677068e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416b3a84f4b91927f51ddd2b99f03b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce814b5b8c742b00ca0ce7ddaed8d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae2fe001481f1b01e0202e6c18547235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c14a0f80c148de9132fd4ebcc7a93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ebaaa4276f3c27d4f549fb9902f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39260801907fd0fd9c942819f6d2747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca327452ea4853defa2234607793d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811b65601a7f232417ba1fc3c7e9837240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d1fb8be0010daf0ed518ed5c2a330241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8089437d764a963a45fc253816d15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e580c7ce6fc41316fdf7a97d9cde23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e43e1a8e5c57e94e7fbc0ffa9139f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b40a53992f5b4d95daec23b9a921245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a01aaa245340f6357ba54b2a564f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743023db8a289de11db362f636e99490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013235b59c337c2056758292bb07da4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a17ad2c931032ef6c97ab59ecbd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311329bafc9f1d74a73b3d60dcaa96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce23b79f452ec5111edfbad6f8d24a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181ccb9a38a0210b45cf259d6a9735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdc4b9f1be636756e8dac4e10f3e3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3934a1221f3601ac68852506d7833254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba17a4c5fabe37f7fbbf1b66d7e71cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e6fdd64bc2e6e5b0f81915cb0bd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b56938048206471108b14936b29e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cbfd94ec1094aee9d6d506cf5adf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c165baac9cfb65297eda27bb2a39d4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d5b2a400c054aeeff66a023c8e5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246988f21d9491f112f8ca0e288e097c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c1a94951ae991c25c2a1c6239e7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cae4d0c84522bdf4bdce577b73ee32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51e1a10c5cb20dc5b26d8c0c62cbb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be4e8b851bce06a14179b8b02f8069265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ecd46b1893625a465ea92a4005dfa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047780978db64539fb73f71274aba67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a1ee6358370dec1315f65d1b49a4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a0d4f754c2fa0048e690f23f4aee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9e7d0b17bcafd49ae21426437da50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e2571cc379ed99a7b9cee5dcfbdc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ecaf04490d54fc3ab2bf055312b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa6ad2ac7f83a1d388c1c1cbaa04a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b99a755a84491c61ebc31e5099bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c6d81147af163ccbe239b008c208275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddde700c23cf31f83c8d6f56bab2c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c0a21d9ffe882f0dba3c0ccee8074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f50952200f0bca65677b502f78652278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e5c9bd7a586665e45b06d898678ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df258ba600b7781b20bafdc28371f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190729e2fb02435b7ba252a31d42764281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c7cd1a3c2e15e9c287354200132a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c77176cf78ff96741106e5dad22a03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d10732edff05d0694fe9a3cc7195284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4aa68dcb4bfa7fcac1dae7acd9244285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df525a71a15ac59b15a67410c6d8f4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3430c0ff024f3c0e40652eb732988f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f128b4db9e63f119050ea3699a1c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6663af5ecd98bb8711307f600eb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3e5642d329053a4e38af57aaf71c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507bc762a92a8db33cb4282de721a0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2170e1fe3df10c1746f7c833c3638d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9391f8236b2c0c49d6e5ae08cd68a67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8628a93a87261436309cec0a344f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95b8b1bc5dd40b57789578b1293db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3cdb62a29c460d238d402a78156fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b8d1fd5290b4a0d0e7fb7e476a61d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb03fa800b822cf9f74793a4f553d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa2c3aae3adef5fcf6f7160caf575d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159a79b5253c6aab7a368f54a96d0eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18be331c19b8f0b37c7b12eac269574301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3319ac4f9e3bdc0de9266ef6c7a24fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1299ce19a2f7d827d0e36de8c01c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6a2e37914a3d77c4c7317509de07a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a59a0ad5c5ae568d5657c7a33a1cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b638955ea20c8c3c69cef272338487306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a114e454a357639965e6f4dd40ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be0de46f27f3a822f65899a3bb4741308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc614eb6886cc5658c37cb5421774309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71ef8ac3b0e8ccde5590cc29ddb42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5843b3ce7344b868974b967184241311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e72966e5c10d177d56ff23d6df17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a13b24283074000f43c91f481560313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59227afc3dcafc57f577e2a642439314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bb20345ffb0d238d91e02c093a874315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d302139d63d44e52840c88b261824316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e994c1eb198b9542504033d71cffc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f42ed0b978f73d3b4e2a1692f653318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570189a3b8a3bcee8c39afef7585e21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb34e22231f701a5c366e97878aa124320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db0779281e9bb83322c55c1c321964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1270f0bb46d92f5db924d59db2aaa77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f368854c6d5b4dcc82fb01fceda887323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c122bfa0df73a8b51caaf2102bd5a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ee053399845c5ebe590da583d7248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eaaf89304b74b354cf49b35f79508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a9d4cb50285c45ee19861efeab8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727dadb9a426819c9dad3b64c02e1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea878f26a60de5e6a68a83c3c84d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd382584bd23409a757f6e2acd5dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90960aec11a149ad75aea466c8b52a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318fcbca4e8042b1541829a51df7d91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2592698091056812b8a9a82822d1a4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be0dcf2069b3c2612c5bdc8662cd3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2956c2ce7d62516139b4772cbec2c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d15d74889155cf9d1d5d1d692d57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227cb0172f5546e9a0039fc301ef6bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d6c7d76dc3be0de0a6c083524082338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68602615203f2d7ea2f93d8b0a13cb2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de79946f3fc78fa25360c8a3f65a366340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def803b62e92b9927ee0f6617d68a869341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad48dadebc8f79ef8e7371e198856a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b25219b0a7a72e83aa307b85903c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28303bf995353146c58133c512c51610344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b27422c5e6618e23242f5007e5dfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e70673a0a77f7e2b3c769ede5a1bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41249e4da8d9c4704c7742d86a753364347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9dcbb7a0acbf660d269812cf7676e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080b3fde525da8ee6987364f719277349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4052e5d75967349bd617636ae2ca7d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58659fbc39a9d6e2b5cc4bca8d9ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed9f9faf8f838319e75821b73a1d5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7fbe1faadf55373051429d899aa00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29f3a8fdfd37e76a04ad2dc31af60d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f15caa2a7e799a9f3af7bf2b6270355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a656b4986b640b96fe8c31d2293554356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a81c4eb43da17e44d18d6082475965357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efb22dde6cc8fe2052b924a45bbde9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd824c92a5d458675d7f43d5dc0d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be9350b8d050368df52c2fc2b084b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbab9edf8de53f686f49ba49b6768b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e139e08d27405271fac4e2a6ac0dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d7b562b9be4665ed5fcb339061919363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3cd8ae6bf1e7b559cd8ea832d8455364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b37be4d3d986b6600f9f09e1492e71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895109a5fdaec9e12becf00272b2bdd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f08bb5db2894b7aa66afa89675179c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f297de75ebba7f9de0d6952e1d979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab064711097c5648924486be2bc9745369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44527d82d67aba86c15f1f4c6ec8a9e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b6a9bcc3c03543132cea9fedc6d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf965db193707ebe438e5ebde6c014372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4bf2f3c9a5cff0182385a80e1737a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b6cc087bd345dc517a017e9c74eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f0c3cd36640c1b0842fa3eec4991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d7e04500c44828f49e5a4b7da70e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dcf5f504bb0649a0a0b55efbcc809377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ad2f446b6e41cc4afcfdce5da61e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d058b42073dfee565201315baa199379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea307f56c7380bf4567a0ed2818a74c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c46c44e4167713a60b8d5c03c2c209381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f287350c9a48f98a1a06124ebf1f3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ea6116370ebb050059e34a101dc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a744c546aacb6f431c104eebb62c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a08fbde0b40bf9ad761af7259108385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15672a7a2312991ab19ea5998bdac7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5918be63c1ffab17a06bf87527dd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100307527b82ba2d2bf993c39ae2f1ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e887b8d26b9ad81e191bb478e042389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fb59e5ac41a7ac2c2feafb2207651390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848a48af0d9c2e2d10401a183e7090391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86081ece7495c77e2a031a0ef5b7bb0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbad3127c050a46f2398495eca945f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01d19bd52cf5cef449a59ab1bb52f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e5f564b1d865569597438160f6976395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d341753f445cb5b9067baf3e6d8a92c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37e9e25601f721a468ee5f0b31215a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de62019dc9c76707b94d44f41c6ac9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde54abfee6a22455eee0302a18ace8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c2850796a07bfc81ca7c092e5ebaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662027ef1c90709e894193d522faea8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cebfaebc5ba7848236e56e112fa882402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a99e81bf007eac2b05c2b899499e9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190cd63812bc8b692ff33a455c0e8e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40526308f41b62124560c806cb80e4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a811f408246ebef32973b41b4a9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838767cfb2c75f5aab85964659c9ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb698527501078716f03ee5ab88a93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77688cbc139eb986f4e8806e3125d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6573cb95ba00742431ba16eaaf31f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8b13475e4e905eba71df2d22ece5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdbfe3f89fe4d97c1005cb53ec3451412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be8666497388955b2f3254b692b135413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08aca5e0aa5550ad93a80cf4b3d76e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369db3fe1a2f9c0d5abe17cc7940359415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd775ba56885b88130aa7be2a8a09b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0355ede681467700bf6de10da2821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee700d6b87ea3bf88dbd918bea2cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a7d40ebb6457ba690b80a9a23c2de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e4d0191a500820b150b972fe3ee86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9ab000055525dc533e8e685ff83b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49901038d60530572403165fcc03654422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53d4d73bdb97eddab54fdf5420daba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f732206e8a50157ccec8a3f6f933d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cdb44b6e42eab110d350dbc72419f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f0e53c45bf51e1f2e3804a00d369426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e1193aa54a85f771ecec00fc9b1ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7743a7dd735e536676ffaceba50ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e127b31aae61c035646d2f67df2024429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b817c33c14fdac41c913a27df4c90e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be9cc27aa18984e614eeafb7ffb67a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0374197e773e6ed7e0115ad8d5ee95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b893d33a8f0226539be5c9d753c4ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29fbccf228985bea6fc4b57806512e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbd994d37c4976cc41c694cc8b831435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dc736a3462e0354f5d81484bb98b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2dda412443ec010e83d2b7031b508437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f314c2a37f1356cbe42a5e9b9fd4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ae42a089af3bd46ff8fb5ac626d00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b154316b2e9d75fb73bbf1e73ad22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25259a095f5f9b5e809043e447644441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d01cbabeea19d99d088ba4cc6ff0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23acfc50b5dda9838c9da75325da35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7454d97ee05bf08a4a74e6fca922e04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562d4921f201fe03c3365717b54dcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6b9d68a18858e7878ed80e746b0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75105ce9402ca5d3b4145673ce5748d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffc8d791f85f2105e053004ce1dadd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faaadff8bbfe8f1073c73975b06f84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e5387032a7d09256e83af3a5f06fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f3df1bd6db9bf4f505a5bb0ed789451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1c2d208d93b833e02d50421d95d81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c969ad0d0e984641b30f26943b5a14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825cd035c0010db3e112f61db7735e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8c09648a21af7115dd047dd6c4b7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476047e3f1a7b0947f998a88a7c608456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5169ce24618c0a53a181359a2e13cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b1d2717e785b09e366f161dd5b759458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e34fc8d3d87ab9f3daa44403dffdc9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdaeb8def75949a5b22b1880fef91e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677333a360a0b05a311ad2df22b1907461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab580e44608adc1aa184a59f5a112681462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a080712f832e170c11119279f8a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93dbe0175a3095f2cd2eba349669d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9932e19f45b7f02caf208bf828bc313465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa6814b019b72e0bfdeb7ead6023d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397b61400369b51b7e9c51d3d753366467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c83ca27d0e07da3d7ddfc017e25aaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd3a323a398ac4dda533ad859df72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c3caaa4a50155f877ba1d7aae14e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b29d755af73871a22f281c9bbe4f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5172433b20c8f41ecd84d99cf3c2b61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31909195252e8f0d06328da3752178a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575f61df087019c437f438094fe4892474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523250e31e0f3cf7f321748b6563f01d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b986c5ce427fc3abd266392ac97d2ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5fa824824ea342cf479987fb6d0bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b4cf648855d676b4e9d3948afc26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4686ae5b1ba13f3e1af9e343c3749479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a917ba637f50e70764500bbd9730480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da984bae2d908bded651ca7e23fa78b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c77d30b1ab3dc9979fc6a4dbc77f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ca9cf9bb2444fec86f2dfd9d4a20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552e9b88baee4ab1f9b2208191e8ac2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9bc5a6765f040a12a88fa1787ad18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c046c3c77fbc87cf39602747fac174486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194fb4c5bdcf0680bc5a3c1bbaa2b6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1904c5d561a9d83f1adb9361633ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c9f6a1ab701f43acacfc65996139489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaaf4871a279a15049517509611a9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c2587ad516549aed2b0540b2021ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225155f76f4aa6ec0dd0e11da23fd25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7621e2f9bb2eae0e87fd5c33c1da18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6eb45fef3f714b99581cc165e8ed4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5f87998f88d8ad0bd1f39a2ba0c39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ec0b7d0d646fafabce56afd25033496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8def10ee8c0bb2810c3216c6d6343fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85b55e5dea4b6b85e80e14d6403ca9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48077cde8d2e9cf91c1c70f7cb99ce0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbdcefbcc6643f6eb6b2a8c523bd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57b43600d247702b217539c5a360a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d88d33c2234cfae58da61d609a457502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f75034d358b4a0c34d36efa89b0b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08272b59823feed41a328c6d606a1a6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcfc08b3a6e603b52d531669ec9c68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a40deb8e8c44fccae576de7991a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a254342f700e2370ebd56863514a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31757a8bca29fbbfbdd40cefc6a7b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a8014254805018d04ae31bc2d6fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37698113c130795d720d4e4810ce1fc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f1ef30881b14253edea4381a095cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048384f9baf46b33a53f2c2f45f6def512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649aea5551ed130ec6b3f2b11db5a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0b6ff0946a1660847f30e17f557e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90cc0d337a14b630307a6d4794476a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb84172690a776a555c9e32c15c159516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2870b5cccebe95a9c1063ad5de084c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dad8e361c5cf1761031a4dab19df8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943ef5d76676b3b65489d3c3d514a91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df66087b1ba9962fa800e46b65fc04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543ea66ad90cc58de8312768f912fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839909b3005ef6d1279a07fcd18f99e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a48ad2d030f63b39215ae33aa8dbeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c61e5c754f2413755b3f00299410524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2144a532007b7b5a9cda664fc4829525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3254742950b8feb894f8a64554d422526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d2312ba03d70c689128ef8725cc85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3fc5ad9d62af389622ba3252a0d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158455ff4989e730087973ba371345529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740db2303b2c6df4d9f9eed4950121f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35baef0b9e94c80dd86da5b1cb733e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132c93ef7d9d55a038552f67159556532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6303b56e9f6b8abbb1554c4b99bd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f51dea14bff621dd48a17e26f1d10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8858ff21150be39097dea8cd074fa4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef3d0eda97b7ac9131bba3a89c44ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52165a726acbfe7f24e1d42cf4b641f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578023a002a8866282b6d9a13f96225538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9610ec7a1ad7464f14709357283b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647dbbda212e505e7579b452783669b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c7736329fadd02946c8d2dc14c22b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e0656a3d61a52ab6ebbb736e10c2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e427f7dc6f5cab74f208a3cf4275e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aaeaa8800972c249aaa624dcf0dbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe4935d743d212e9e1ffb45e49117545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc48e25c9d591485638a5d49736b31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494b2642d524e43421d0778311c439547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dfdf20f889b7d57f875e786ab9973548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74f8062bee33ce20125a2140d3383549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d9a788b317cdaed11013f51e2c895550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594905fdde009411a69db86e5af5643551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00b180d763ef2f699e9595f83daea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277619b9b56bab8660c3aca000620168553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc314346cb398bcfda1171047589ddb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcedc08ac493f38eeef8cebf482a579555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c2915cbd5d756766ce36c28f8c6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ef6487673fb56395a1c7db49e37f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f0759c74c62569e692879437e42d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431dedaa974008d48d814277a21785b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0035b66576556a27b884a356470212560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65011d8a8ecd797b9d7a3490e4d71c15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db0cbc3c33013c42586c4ee49a3e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e12af0b897ccb5ddd9b3f08eecb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec90f8eac8092fb56138153dd4176564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0db46d14de10ed226abeac53dd1a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0141100325c68cb43e9ca49b7514d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667998a62135405b83fd1f7637aeb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8ce4bda3e6c90a41b602685dc54d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027189555ed7de4d22f063cd899155b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e49066ec479b32352f120c168845e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fe1e7b55273b16f48b4e5f8c90c30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1cf95bae4dd60fe09ae49285aa568572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d0ac2e7a32be72fd3dcea01184095573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4e9e54c0dd6cc0b126ccfe28dd7eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6c9c321ba19350a56b51dc27bd03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1cdb31feb767606445ad7505b034e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8354286c45b9a17c8d5910f17aaa3a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c932bf660779552d01585ec9e0b18a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf1f667c946f130691a7e4fb3bf41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947f6a96e55f9edda1e7ec9580dbe43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a671f3a43a03160d3852bb0a4ef3125581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc8b716334da0f4a9d761bc4ba275582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a0618ced1bbfd4edb41733822cd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5d2d14da5d897cf085df511bfcb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb829cbf4192266e351591288cea947585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a5643a8e83a93431f2fe848b9562586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c81f73a2f111ab418bb004ce3882587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97e58fbd3686b09874a35cfc66359588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fd207c43a213261cdddcb10521832589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e768287faef76bbd2a69e8b722983590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee256562b0b0ba8da13c94dc50f36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a1e1a0802001cc97ae49e149895d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b29042e9067d36398065d680a2475593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d13a1dfe61cc83d8dcd9af432fd206594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dc230a751921b871d5152f1ceb083595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb57484185d113a5b25b5e8563819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3608cdd3511b1561ec8aeae375a0b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b9fba628f614a976bc188cfd7d422598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fce8f028be6b3e74470f047e6a7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe597308fdea70fd49d60334013d0ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e5b25ba631a764135272c6fe8f23b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374da20619004d04b5bd474b09addb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ae6011ffc948781d058f7b168ced603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296182112825537143453e77f7098304604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a629db4ae6fc6c8457b458d5d59b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf69a47d18e52b57a9ee63566b9cde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e51b92d7f497de1a355f057880c87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbda9aa61729c323583352b0613b1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08631b8f9bf20b784c1e9f76d632410609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85838ca51aeaff5553a53cb5e48e8fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94ec6cd9977d3df85d75118849b431611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234f8bca5641b2bb39a59a33dad025e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564b629d4d8c74496eb35a6d72b7dd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe61d2d8dfbbd3f296378f48e1ffdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c045591a3e477ef90fd805f58efbdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88a2d4910c5b611a8340c5819e03e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a490aacf925a8618f4659d21000c75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002103391a1a66123bd9cffd10daf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f678c5231baaf6e9a5b0e04485c30d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e42820e6fbb60002450a104a1678620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bb18aafced473db8faaa71847632c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505e494dc0d7d0ac279e879424005bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21c0621214425de124755441448e69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf582aab4899514dec4a40d70a99763624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8caa233518aba510700a9ebedb0fb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1347669ea41b82904b4bcc8377efd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977acf1344fb0a84bb1e87ffd52c9db5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faab94f397491d9e9f801d392691ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd613227d9b38d4df371f82b02d452d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383732a3fb67f5a00b5df412e583d8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af355d9501e621ae23f969da66b38a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a0101b30c26f09726d2bebb20ae8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8711d62e98be67775471dd4b90b90e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2a0f96b7f1cfa98b1ed6c2cad660634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce75127c869a663c802c807ba207462635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b586d0cfb3fc89909b62826aee1ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9254326c2e8802181137092c657e430637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea7c511a8499cc195c8435988b780638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32faaa8c6763a3922a0458facb09086639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf12df949093b37036c1bc65b6d90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f4f6104662d283e26630425622955641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14085679e8164b9ca144f1de65002d45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb549a71af3b7180815044fad7d4df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66d8cc7dfe796dfea77f9e7c44c55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722bfb3f888d4d5eea3a9f8b7ee2fd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd7debc909df4227a0346025d5a8a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd91b760b71d755ba02f321c0e71b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e97d858e1ca991b517ba3ec0bbaade648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008133f9bc62152053c726fa0d8b508649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca829ca92b18c9e7a34afe3fba27f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf49ef8c4961545fd59165cd17d406651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8cfba73038e5820fedd4c043ba04d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa07a169deb8e2314e84cda0be6d949653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c68fb928e47b2ac4f3f3d1d2ea3fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146564b4d16da0a1aa85d552522776ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547f36bef9f444fc4a9b52ab0bc3041656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975cd008350bb954b8f708d4596bff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045b15445236c04da2a0be99eeff830658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743550df15f7cf04475f1be50d7939659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056953b253aa8d1c245513d6ea7052fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7a2fb3c3a7b3b310c617d756b5822661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c047b1357de4987eafb4000f9b0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ccefb2959082e9ac1aa3e7d44bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec66aa65b0619f2406eeee9966558ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e92d450dcbe2c9d1b7f985b10bf1c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc0d61b75889299a740932f0c96bd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c963d0de73ddf78b195165cfc75aa1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764180eab4d631b4fba1c642cffb00ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858e5559859cdb0e7f8feab60a99e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f85ecd8510cca4f60060502f2866670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f95caf27f6ebe74be6dc96f63dfba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99e629a5f1ab8b7747689a99e7164672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f9d82fe3981dd540f93def83f3479673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca4cd91aa78703a6e7caa81120b9cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e1906f026d6800c95fc3d32e73fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223968d779b3cd251f576f2181f7335676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3649225edcf6d47c798215cded894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204808f8e814c2c912204f66abf9b885678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829c3823a3c69675101c8df2a4f598679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cd7cbb96d6bb5dfb2fe3344f80ee4680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>